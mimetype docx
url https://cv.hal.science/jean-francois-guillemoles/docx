--- v1 (2026-04-11)
+++ v2 (2026-05-12)
@@ -1,32832 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...32780 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:120px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-François Guillemoles </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Jean-François GUILLEMOLESDirectuer de Recherche CNRS Directeur de l'UMR IPVF </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-francois-guillemoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0114-8624</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">136927564</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=W5YgIbYAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/I-5166-2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (114)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turning a solar cell into a catalyst: (Ag,Cu)(In,Ga)Se&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; p–n junction enabling ambient dry reforming of methane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duc Manh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Tom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">My Nghe Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nuns</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 384, pp.126132. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2025.126132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Need for Fundamental Photovoltaics Research to Ensure Energy Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Saive</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavin Conibeer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisanne M. Einhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koami Soulemane Hayibo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pip.70105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05593260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-temperature synthesis of mixed valence gold halide perovskites and exploration of their photoluminescence properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Py-Renaudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Chambissie Kameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul-Alexis Pavard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaelle Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Delport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D4TC01056F⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04925087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Open-Circuit Voltage in Infrared PbS Quantum Dot Heterojunction Solar Cells Using ZnO Nanowires Passivated by Atomic Layer Deposition of Al 2 O 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoxiao Mi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koichi Tamaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takaya Kubo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Coutancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaelle Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Energy Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 8 (10), pp.6308-6319. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsaem.4c03316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics‐Based Machine Learning Electroluminescence Models for Fast yet Accurate Solar Cell Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erell Laot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐baptiste Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pip.3900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of X‐AES Transitions and XPS Photopeaks to Assess the Oxide Formation of Ga and in CuIn&amp;lt;sub&amp;gt;0.7&amp;lt;/sub&amp;gt;Ga&amp;lt;sub&amp;gt;0.3&amp;lt;/sub&amp;gt;Se&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Material During Air Aging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neal Fairley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelle Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Etcheberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negar Naghavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sia.7384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05153980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polar Indirect Valley as a Limiting Factor for Radiative Efficiency in Gold-Based Mixed-Valence Double Perovskites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ange Kameni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Py-Renaudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Garrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Berenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bouchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 13 (32), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adom.202501622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05065097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of (NH4)2SO4 agricultural atmospheric pollutant on the degradation mechanisms of thin layer Cu(In,Ga)Se2 solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noor Fikree</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelle Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaelle Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corrosion Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 249, pp.112829. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.corsci.2025.112829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05267696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ag-alloying of CIGS absorber layers: impact of the composition, rubidium fluoride post-treatment and bandgap variations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Tom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackson Lontchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelle Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Dufoulon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7 (4), pp.045005. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2515-7655/adf00d⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05328140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contactless defects detection using modulated photoluminescence technique: model for a single Shockley-Read-Hall trap in a semiconductor thin layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bérenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Asseko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Haddara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.11. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjpv/2024045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04887822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid and Noise‐Resilient Mapping of Photogenerated Carrier Lifetime in Halide Perovskite Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Scrivanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Soret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nao Harada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chouzenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 34 (37), </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202402343⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Direct determination of electron and hole temperatures from continuous-wave photoluminescence measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Roubinowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lombez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Suchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 110 (12), pp.125207. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.110.125207⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04704228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigations on photovoltaic material absorptivity using hyperspectral photoluminescence excitation imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bérenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjpv/2023031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04386584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of X-Ray Irradiation During Photoemission Studies on Halide Perovskite-Based Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryline Ralaiarisoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Frisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Cacovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Yaïche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Small Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/smtd.202300458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04231479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synergistic effect between molybdenum back contact and CIGS absorber in the degradation of solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Debono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hortense l'Hostis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelle Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erlind Mysliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inger Odnevall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (3), pp.137-155. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pip.3742⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04266185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guided Search to Self‐Healing in Semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Py‐renaudie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yahel Soffer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pallavi Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sujit Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davide R Ceratti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Functional Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adfm.202309107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04427418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photocatalytic Partial Oxidation of Methane to Carbon Monoxide and Hydrogen over CIGS Solar Cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunyang Dong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karima Ben Tayeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pardis Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Addad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Catalysis B: Environmental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 325, pp.122340. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apcatb.2022.122340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03924564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging and quantifying non-radiative losses at 23% efficient inverted perovskite solar cells interfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Cacovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Degani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laxman Gouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-30426-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of atmospheric aerosol pollutants on the degradation of Al 2 O 3 encapsulated Al‐doped zinc oxide window layers in solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan‐ting Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Maltseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunilla Herting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaelle Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30 (5), pp.552-566. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pip.3527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03870594v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to the Comment of Y. Apertet on Optical Imaging of Light-Induced Thermopower in Semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gibelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lombez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rodière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using chiral ammonium cations to modulate the structure of 1D hybrid lead bromide perovskites for linearly polarized broadband light emission at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Jouaiti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Gruber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Delport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaëlle Trippé-Allard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (34), pp.12436-12443. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/D2TC02040H⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot-carrier multi-junction solar cells: A synergistic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Giteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 120 (21), </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0073274⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04508189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In – depth chemical and optoelectronic analysis of triple-cation perovskite thin films by combining XPS profiling and PL Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Cacovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Dally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gbegnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (30), pp.34228-34237. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsami.1c22286⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03683422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of the mechanisms for the phonon bottleneck effect in III–V semiconductors and their application for efficient hot carrier solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yi Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavin Conibeer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shuang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiayu Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Guillemoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30, pp.581 - 596. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pip.3557⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupled Time Resolved and High Frequency Modulated Photoluminescence probing surface passivation of highly doped ntype InP samples</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bérenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendra Patie Rakotoarimanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Etcheberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 129 (21), pp.215305. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0033122⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03244613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of excitation energy on hot carrier properties in InGaAs multi-quantum well structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidreza Esmaielpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lombez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Giteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐françois Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Suchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, 30 (11), pp.1354-1362. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pip.3599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03277659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The influence of relative humidity upon Cu(In,Ga)Se2 thin-film surface chemistry: an X-ray photoelectron spectroscopy study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Etcheberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, pp.151898. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.151898⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of atmospheric aerosol pollutants on the degradation of Al2O3 encapsulated Al-doped zinc oxide window layers in solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shan-Ting Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Maltseva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gunilla Herting</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathanaelle Schneider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pip.3527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03467072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping Transport Properties of Halide Perovskites via Short-Time-Dynamics Scaling Laws and Subnanosecond-Time-Resolution Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Cacovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Yaiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (4), </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.16.044058⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03474229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Mono- to Polynuclear Coordination Complexes with a 2,2’-Bipyrimidine-4,4’-dicarboxylate Ligand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr W Zabierowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc J Charbonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 60 (11), pp.8304-8314. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c00938⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03247467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to 'Ideal solar cell efficiencies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Rau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cahen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirchartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41566-021-00775-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaics: towards ultimate performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Guillemoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photoniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 110, pp.48-52. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/photon/202111048⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03437464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging Electron, Hole, and Ion Transport in Halide Perovskite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bercegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Cacovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Mejaouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Yaiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 124 (22), pp.11741-11748. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jpcc.9b10876⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02881273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the spatial distribution of hot carriers in quantum-well structures via hyperspectral luminescence imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidreza Esmaielpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lombez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Giteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Delamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 128 (16), pp.165704. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0022277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimized operation of quantum dot intermediate-band solar cells deduced from the electronic transport modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavassilas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Suchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Delamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Michelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (4), </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.13.044035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Cu(In,Ga)Se2 surfaces under water immersion monitored by X-ray photoelectron spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel L. Lincot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Interface Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, ECASIA'19, 52 (12), pp.975-979. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/sia.6896⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backside light management of 4-terminal bifacial perovskite/silicon tandem PV modules evaluated under realistic conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pilar Lopez-Varo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 28, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/oe.405713⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03034868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian approach to luminescent down-conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Löning</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Lombez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Suchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Chemical Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 154 (1), pp.014201. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0026396⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of surface and volume hotcarrier thermalization mechanisms in ultrathin GaAs layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Giteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard de Moustier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Suchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidreza Esmaielpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassanet Sodabanlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 128 (19), pp.193102. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/5.0027687⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03022819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cu depletion on Cu(In,Ga)Se 2 surfaces investigated by chemical engineering: An x-ray photoelectron spectroscopy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lincot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 37 (4), </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.5097353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Defects characterization in thin films photovoltaics materials by correlated high-frequency modulated and time resolved photoluminescence: An application to Cu(In,Ga)Se2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bérenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Jaffré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 669, pp.520-524. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2018.11.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02057754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A hot-carrier assisted InAs/AlGaAs quantum-dot intermediate-band solar cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Behaghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R Tamaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H-L Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lombez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semiconductor Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 34 (8), pp.084001. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1361-6641/ab23d0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current transport efficiency analysis of multijunction solar cells by luminescence imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Delamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernice Mae F. Yu Jeco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugh Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kentaroh Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (10), pp.835-843. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pip.3140⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Electron–Phonon Scattering on Optical Properties of CH3NH3PbI3 Hybrid Perovskite Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Galvani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Suchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Delamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bescond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Michelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4, pp.21487 - 21493. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.9b03178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detailed balance calculations for hot-carrier solar cells: coupling high absorptivity with low thermalization through light trapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Giteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Suchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshitaka Okada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10, pp.1. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjpv/2019001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Electron–Phonon Scattering on Optical Properties of CH 3 NH 3 PbI 3 Hybrid Perovskite Material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Galvani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Suchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Delamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bescond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Michelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACS Omega</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (25), pp.21487-21493. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acsomega.9b03178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02999773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrathin mono-resonant nano photovoltaic device for broadband solar conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Proise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Joudrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Pelouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Guillemoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guide for the perplexed to the Shockley–Queisser model for solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Kirchartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Cahen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uwe Rau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Photonics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (8), pp.501-505. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41566-019-0479-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalized Reciprocity Relations in Solar Cells with Voltage-Dependent Carrier Collection: Application to p - i - n Junction Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasidit Toprasertpong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Delamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshiaki Nakano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masakazu Sugiyama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (2), </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevApplied.11.024029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beneficial impact of a thin tunnel barrier in quantum well intermediate-band solar cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavassilas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Suchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Delamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Michelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bescond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.11. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjpv/2018009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial Inhomogeneity Analysis of Cesium-Rich Wrinkles in Triple-Cation Perovskite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bercegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Javier Ramos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelle Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Guillemot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physical Chemistry C</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 122 (41), pp.23345-23351</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Electronic Ratchet Is Required in Nanostructured Intermediate-Band Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Delamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Suchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavassilas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshitaka Okada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masakazu Sugiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (6), pp.1553-1559. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPHOTOV.2018.2866186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrathin mono-resonant nano photovoltaic device for broadband solar conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Proise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Joudrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Pelouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (18), pp.A806. </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.26.00A806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loss analysis in luminescent sheet concentrators: from ideal to real system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Proise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Joudrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Pelouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Guillemoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (12), pp.12. </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjpv/2018010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultrathin mono-resonant nano photovoltaic device for broadband solar conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Proise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Joudrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Pelouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Guillemoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical optimization of intermediate band systems: Achieving the best of two worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Suchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Delamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavassilas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshitaka Okada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (10), pp.800-807. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pip.3020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to “Comment on ‘Optical Imaging of Light-Induced Thermopower in Semiconductors’ ”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gibelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lombez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rodière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Guillemoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Applied</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative experimental assessment of hot carrier-enhanced solar cells at room temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dac-Trung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lombez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gibelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Boyer-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 3, pp.236-242. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41560-018-0106-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material challenges for solar cells in the twenty-first century: directions in emerging technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Delamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Suchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludmila Cojocaru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science and Technology of Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (1), pp.336-369. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14686996.2018.1433439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of photocurrent in epitaxial lift-off thin-film GaInNAsSb solar cells due to light-confinement structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoya Miyashita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Behaghel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshitaka Okada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 11 (7), pp.072301. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7567/apex.11.072301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale in modelling and validation for solar photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tareq Abu Hamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadja Adamovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urs Aeberhard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diego Alonso-Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoe Amin-Akhlaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EPJ Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9, pp.10. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjpv/2018008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01908379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electroluminescence-based quality characterization of quantum wells for solar cell applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasidit Toprasertpong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomoyuki Inoue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Delamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kentaroh Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Crystal Growth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 464, pp.94-99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light Trapping in Ultrathin CIGS Solar Cells with Nanostructured Back Mirrors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Goffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Mollica</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cattoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Sauvan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7 (5), pp.1433 - 1441. </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPHOTOV.2017.2726566⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eu III -Based Nanolayers as Highly Efficient Downshifters for CIGS Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatolie Gavriluta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Nonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2017 (44), pp.5318-5326. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ejic.201701112⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of n-Type Doping Level in Single GaAs Nanowires by Cathodoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung-Ling Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chalermchai Himwas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Scaccabarozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Râle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Oehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (11), pp.6667-6675. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.nanolett.7b02620⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972834v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate radiation temperature and chemical potential from quantitative photoluminescence analysis of hot carrier populations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gibelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lombez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 29 (6), pp.06LT02</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tuning the chemical properties of europium complexes as downshifting agents for copper indium gallium selenide solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatolie Gavriluta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline M. Nonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Materials Chemistry A</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (27), pp.14031-14040. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C7TA02892J⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlations between electrical and optical properties in lattice-matched GaAsPN/GaP solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Rale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lombez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 147, pp.53-60. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2015.11.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancement of Copper Indium Gallium Selenide Solar Cells Using Europium Complex as Photon Downshifter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatolie Gavriluta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Fix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Nonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Paire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 4 (11), pp.1846 - 1853. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adom.201600395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two carrier temperatures non-equilibrium generalized Planck law for semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gibelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lombez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Guillemoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica B: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 498, pp.7-14. </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physb.2016.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multijunction photovoltaics: integrating III–V semiconductor heterostructures on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Newsroom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Solar &amp; Alternative Energy, pp.x113168. </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/2.1201503.005793⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative optical measurement of chemical potentials in intermediate band solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Delamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert El-Hajje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryo Tamaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kentaroh Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Photonics for Energy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), pp.053092. </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/1.JPE.5.053092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04665787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical absorption and thermal conductivity of GaAsPN absorbers grown on GaP in view of their use in multijunction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ilahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Chouchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Zelazna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 141, pp.291-298. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.solmat.2015.06.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental evidence of hot carriers solar cell operation in multi-quantum wells heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rodière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lombez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 106 (18), pp.183901. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4919901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical study of optical properties of anti phase domains in GaP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Jancu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 115 (6), pp.063502. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4864421⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00979596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic Integration of Diluted-Nitride III–V-N Compounds on Silicon Substrates: Toward the III–V/Si Concentrated Photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy Harvesting and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 (3-4), pp.147-156. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/ehs-2014-0008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density Functional Theory Simulations of Semiconductors for Photovoltaic Applications: Hybrid Organic-Inorganic Perovskites and III/V Heterostructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Photoenergy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2014, pp.649408. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2014/649408⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01004650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using radiative transfer equation to model absorption by thin Cu(In,Ga)Se2 solar cells with Lambertian back reflector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nir Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lincot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negar Naghavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optics Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (3), pp.2563-2580. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1364/OE.21.002563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erbium-doped yttria thin films prepared by metal organic decomposition for up-conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Andriamiadamanana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Ibanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Ferrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lombez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Liotaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 537, pp.42-48. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2013.04.093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and optical properties of (In,Ga)As/GaP quantum dots and (GaAsPN/GaPN) diluted-nitride nanolayers coherently grown onto GaP and Si substrates for photonics and photovoltaics applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tra Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Quinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of SPIE, the International Society for Optical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Quantum sensing and nanophotonic devices X, 8631, pp.863126. </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2012670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot Carrier Solar Cells: Controlling Thermalization in Ultrathin Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rodière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Pelouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Journal of Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2, pp.506. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/JPHOTOV.2012.2207376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00821561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thermalisation rate study of GaSb-based heterostructures by continuous wave photoluminescence and their potential as hot carrier solar cell absorbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lombez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy &amp; Environmental Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 5 (3), </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1039/C2EE02843C⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01620114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mo/Cu(In,Ga)Se-2 back interface chemical and optical properties for ultrathin CIGSe solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Erfurth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nir Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tran-Van</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 258, pp.3058</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical approaches to improve the photocurrent generation in Cu(In,Ga)Se2 solar cells with absorber thicknesses down to 0.5μm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nir Dahan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Hildebrandt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Greffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112, pp.094902. </w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4762004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00785309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring sheet resistance of CIGS solar cell's window layer by spatially resolved electroluminescence imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Paire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lombez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lincot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, in print</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microscale solar cells for high concentration on polycrystalline Cu(In,Ga)Se2 thin films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Paire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lombez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Péré-Laperne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Pelouard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Physics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 98, pp.264102. </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3604789⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00622279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of the metastability behavior of CIGS based solar cells with ZnMgO-Zn(S,O,OH) window-buffer layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Serhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Djebbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilfried Favre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Migan-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 519 (21), pp.7606-7610. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2010.12.148⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'électricité, fille du soleil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lincot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Roca I Cabarrocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour la Science. Dossier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 69, pp. 46-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00562359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strong interplay between structure and electronic properties in CuIn(S,Se)2: a first-principles study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvana Botti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pär Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Reining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 104, pp.056401. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.104.056401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00471647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization of CIGSe solar cells metastability with Zn(S,O,OH)–ZnMgO interface buffer layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Serhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Djebbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mencaraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negar Naghavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solar Energy Materials and Solar Cells</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 94 (11), pp.1884-1888</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00555229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward microscale Cu„In,Ga...Se2 solar cells for efficient conversion and optimized material usage: Theoretical evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Paire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lombez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lincot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 108, pp.034907. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3460629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-Gap Modulated Photo Current Spectroscopy performed on Cu(In-x,Ga1-x)(Se-y,S1-y)(2) based solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Serhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Djebbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Migan-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mencaraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 517 (7), pp.2256. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2008.10.143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00432844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferromagnetic Compounds for High Efficiency Photovoltaic Conversion: The Case of AlP:Cr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Domain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Guillemoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 102 (22), </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevLett.102.227204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two step wet surface treatment influence on the electronic properties of Cu(In,Ga)Se2 solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mencaraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Djebbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Migan-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 517 (7), pp. 2550-2553</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux pour la conversion photovoltaïque - Mythe ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Guillemoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Actualité Chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 331, pp. 41-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00429244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution Processing Route to High Efficiency CuIn(S,Se)&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nano Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (7), pp.79-89. </w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/JNanoR.4.79⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub-Gap Modulated Photo Current Spectroscopy performed on Cu(Inx,Ga1−x)(Sey,S1−y)2 based solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Serhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Djebbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Migan-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mencaraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 517 (7), pp. 2256-2259</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00445966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards improved photovoltaic conversion using dilute magnetic semiconductors (abstract only)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pär Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (6), </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/20/6/064226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Density functional calculations on structural materials for nuclear energy applications and functional materials for photovoltaic energy applications (abstract only)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Becquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Domain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Olsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Legris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Guillemoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics: Condensed Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (6), pp.3215 - 3234. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0953-8984/20/6/064224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of electronic transport properties of thin film CuIn(S,Se)2 solar cells based on electrodeposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mencaraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Djebbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Migan-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 516, pp.6999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00350893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admittance spectroscopy defect density of electrodeposited CuIn(S,Se)2 and its correlation with solar cells performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Djebbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mencaraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Migan-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physica Status Solidi C: Current Topics in Solid State Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5 (11), pp.3449-3452. </w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pssc.200779437⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of optical and electrical gap of electrodeposited CuIn(S,Se)2 determined by spectral photo response and I–V–T measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Djebbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Migan-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mencaraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 515, pp.6233-6237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective ablation of thin films with short and ultrashort laser pulses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benfarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coustillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Axente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 252, pp.4814-4818</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative investigation of solar cell thin film processing using nanosecond and femtosecond lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benfarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Axente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coustillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39, pp.453-460</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00067843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admittance spectroscopy of cadmium free CIGS solar cells heterointerfaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Djebbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Migan-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mencaraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negar Naghavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 511-512, pp.320-324</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative investigation of solar cell thin film processing using nanosecond and femtosecond lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benfarah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bruneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Axente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Coustillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39, pp.453-460. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/39/3/005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ujm-00377538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fe-doped CuInSe 2 : An ab initio study of magnetic defects in a photovoltaic material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Raulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 71 (3), </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/PhysRevB.71.035203⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio investigation of potential indium and gallium free chalcopyrite compounds for photovoltaic application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Raulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Domain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Guillemoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 66 (11), pp.2019 - 2023. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jpcs.2005.09.097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cu(In,Ga)(S,Se)2 solar cells and modules by electrodeposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Taunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Sicx-Kurdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.P. Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chomont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Ramdani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 480-481, pp.526-531. </w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2004.11.200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02927592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recrystallization of electrodeposited copper indium diselenide thin films in an atmosphere of elemental selenium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Cowache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Massaccesi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Vedel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 6 (5), pp.376-379. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/adma.19940060507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05593263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studies of buried interfaces Cu(In,Ga)Se2/CdS XPS and electrical investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Canava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Etcheberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Guimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.P. Grand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 431-432, pp.289-295. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-6090(03)00273-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio calculation of intrinsic point defects in CuInSe2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Domain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Taunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Guillemoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 64 (9-10), pp.1657 - 1663. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0022-3697(03)00208-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">XPS and electrical studies of buried interfaces in Cu (In, Ga) Se 2 solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J-F Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Lincot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Djebbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Mencaraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 403-404, pp.425-431. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0040-6090(01)01539-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interface Defects in CIGS-Based Solar Cells From Coupled Electrical and Chemical Points of View</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Canava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Etcheberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Djebbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Research Society Symposium Proceedings</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 668, pp.H5--2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (111)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the investigation of defects properties through temperature dependent Modulated Photoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Haddara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bérenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUPVSEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, WIP Renewable Energies, Sep 2025, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'énergie photovoltaïque sous concentration: des cellules solaires sous «stéroïdes »?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-PV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Odeillo – Font-Romeu, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determination of defects properties in semiconductor through temperature dependent of Photoluminescence techniques : comparison between modulated and time-resolved regime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Haddara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bérenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMRS fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EUROPEAN MATERIALS RESEARCH SOCIETY, Sep 2025, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05293233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-temperature hot carrier solar cell: an issue or an opportunity?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Roubinowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Vezin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Suchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quantsol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Konigstein, Mar 2025, Rauriserhof, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-Optic characterization of perovskite solar cells via physical modeling and machine learning.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erell Laot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MATSUS Fall 25 - Materials For Sustainable Development Conference 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, nanoGe conferences, Oct 2025, Valencia (Espagne), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05582966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Electroluminescence Data Imaging using Physical Models and Machine Learning for Photovoltaic Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erell Laot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées thématiques : approches IA en caractérisation des matériaux et description des microstructures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GDR IAMAT, Mar 2024, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From the outer surface to the bulk: an overview of Cu(In0.7Ga0.3)Se2 degradation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Heintz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Krystianiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelle Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negar Naghavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECASIA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04907749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Electroluminescence Data Imaging Using Physical Models and Machine Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erell Laot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Puel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU PVSEC 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Wien, Austria, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04769631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la technique de photoluminescence modulée en fonction de la température pour déterminer les propriétés des défauts dans les semi-conducteurs : simulations numériques et résultats expérimentaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Haddara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bérenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the investigation of defect properties through temperature dependent modulated photoluminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Haddara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bérenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41th European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04894811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid and Noise-Resilient Mapping of Photogenerated Carrier Lifetime in Halide Perovskite Thin Films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriele Scrivanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Soret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nao Harada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Chouzenoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 MRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Boston (MA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04906031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le solaire photovoltaïque dans les transitions énergétiques et environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Prestige - 60 ans de l' INSA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA, May 2023, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The benefits of photoemission and X-AES lines to understand the evolution of Cu(InxGa1-x)Se2 surfaces during air ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelle Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negar Naghavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How light exposure can influence the degradation of the CIGS absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelle Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negar Naghavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Etcheberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04396142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche au service de l'agrivoltaisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assises Françaises de l'Agrivoltaisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04414147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PEPR TASE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philipe Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque cellule Energie du CNRS : 10 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04104863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In – depth chemical and optoelectronic analysis of triple-cation perovskite thin films by combining XPS profiling and PL Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Dally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Cacovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella Al Katrib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECASIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Limerick, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04398956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The reactivity of Cu(Inx,Ga1-x )Se 2 upon different environments: understand the kinetics of degradation thanks to X-ray photoemission spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelle Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Etcheberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNSPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The kinetics of Indium degradation upon relative humidity for solar cells applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelle Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Etcheberry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of Low Band Gap Copper Indium Gallium Diselenide Solar Cells by Coevaporation for Tandem Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Tel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelle Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederique Donsanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackson Lontchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Coutancier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque, JNPV 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4D-Photoluminescence microscope based on Single Pixel Imaging for characterization of semiconductors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Bercegol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lombez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West -SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, San-Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03795105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of hot carrier thermalization mechanisms in quantum well structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidreza Esmaielpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lombez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Giteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Delamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE OPTO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, San Francisco (on line), United States. </w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2577568⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03451516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the cooling mechanisms of hot carriers in ultrathin GaAs layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Giteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyprien Drommi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Challet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassanet Sodabanlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidreza Esmaielpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics, Simulation, and Photonic Engineering of Photovoltaic Devices X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Online Only, United States. pp.22, </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2578992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIGH FREQUENCY MODULATED AND TIME RESOLVED PHOTOLUMINESCENCE: TOWARDS A FULL TEMPORAL CHARACTERIZATION ON III-V SEMI-CONDUCTOR MATERIALS INCLUDING SLOW MECHANISMS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cendra Patie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Etcheberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lombez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">37th EU PVSEC conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrication and optical characterization of ultrathin III-V transferred heterostructures for hot-carrier absorbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Giteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kentaroh Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoya Miyashita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassanet Sodabanlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Suchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics, Simulation, and Photonic Engineering of Photovoltaic Devices IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco, France. pp.6, </w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2544537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03091671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced analysis for hot-carriers photoluminescence spectrum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamidreza Esmaielpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Giteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Delamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gibelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dac Trung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics, Simulation, and Photonic Engineering of Photovoltaic Devices IX</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, San Francisco, United States. pp.9, </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2547244⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03223085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental investigation of performances enhancement in hot carrier solar cells: improvements and perspectives (Conference Presentation)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lombez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dac-Trung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gibelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Goffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cattoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West - OPTO 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, San Francisco, United States. pp.109130E, </w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2513178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-Frequency Modulated Photoluminescence: a simulation study of case describing the signature of carrier recombination and trap centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bérenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wei Zhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th IEEE Photovoltaic Specialists Conference (PVSC 46)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Chicago, United States. pp.352, </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PVSC40753.2019.8980539⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02343925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambient degradation of photovoltaic absorbers: the specific case of Cu(In,Ga)Se2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lincot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROCORR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward understanding of CIGS surface reactivity and ageing for high efficiency photovoltaic modules: an XPS study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lincot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IUPAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface evolutions of Cu(In,Ga)Se2 solar absorber: a quantitative study of air interactions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lincot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECASIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light absorption enhancement in ultra-thin layers for hot-carrier solar cells: first developments towards the experimental demonstration of an enhanced hot-carrier effect with light trapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Giteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kentaroh Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoya Miyashita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassanet Sodabanlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Goffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics West 2019 - SPIE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2505908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Light absorption enhancement in ultra-thin layers for hot-carrier solar cells: first developments towards the experimental demonstration of an enhanced hot-carrier effect with light trapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Giteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kentaroh Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoya Miyashita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassanet Sodabanlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Goffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics, Simulation, and Photonic Engineering of Photovoltaic Devices VIII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, San Francisco, France. pp.12, </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2505908⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxial Lift-Off of Ultrathin Heterostructures for Hot-Carrier Solar Cell Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Giteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kentaroh Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassanet Sodabanlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoya Miyashita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masakazu Sugiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 Compound Semiconductor Week (CSW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Nara, Japan. pp.1-1, </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIPRM.2019.8819316⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MIS STRUCTURES FOR SOLAR CELLS PERIMETER PASSIVATION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Delamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassanet Sodabanlu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kentaroh Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masakazu Sugiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Guillemoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">36th EUPVSEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative optoelectronic measurements of carrier thermodynamics properties in quantum well hot carrier solar cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dac-Trung Nguven</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lombez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gibelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Boyer-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44th IEEE Photovoltaic Specialists Conference (PVSC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Washington, United States. pp.2192-2194, </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PVSC.2017.8366530⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of InAs quantum dot solar cells by photoluminescence spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ryo Tamaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasushi Shoji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lombez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshitaka Okada</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonics WEST - SPIE 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2291465⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude XPS des absorbeurs Cu(In,Ga)Se2 après ingénierie chimique : Comprendre la réactivité de surface pour pouvoir contrôler la chimie de surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lincot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNPV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Non-ideal nanostructured intermediate band solar cells with an electronic ratchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Delamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Suchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masakazu Sugiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavassilas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshitaka Okada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physics, Simulation, and Photonic Engineering of Photovoltaic Devices VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, San Francisco, France. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2287716⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic ratchets as necessary stepping stones for new PV concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Delamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Suchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavassilas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshitaka Okada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUPVSEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Light Trapping for Hot-Carrier Solar Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Giteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Suchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 IEEE 7th World Conference on Photovoltaic Energy Conversion (WCPEC) (A Joint Conference of 45th IEEE PVSC, 28th PVSEC &amp; 34th EU PVSEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Waikoloa Village, France. pp.1800-1805, </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PVSC.2018.8547374⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GENERALIZED RECIPROCITY RELATION IN P-I-N JUNCTION SOLAR CELLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kasidit Toprasertpong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Delamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kentaroh Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshiaki Nakano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th EUPVSEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electronic ratchets as necessary stepping stones for new PV concepts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Delamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Suchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cavassilas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshitaka Okada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">35th EUPVSEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Brussels, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface reactivity of CIGS absorber on soda-lime and flexible substrates studied by XPS: a global approach of deoxidation, ageing and alkali elements distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Balestrieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Gaiaschi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PVSC 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Waikoloa, Hawai, United States. </w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PVSC.2018.8547913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of multi-junction solar cells by mapping of the carrier transport efficiency using luminescence emission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Delamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jieyang Jia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Verdier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kentaroh Watanabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masakazu Sugiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE OPTO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, San Francisco, United States. pp.100990Z, </w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2250866⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minibands modeling in strained balanced InGaAs/GaAs/GaAsP cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Galvani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Michelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Bescond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masakazu Sugiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optoelectronics and Photonic Materials and Devices Conference (SPIE OPTO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, San Francisco, CA, United States. </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2252074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01694470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cathodoluminescence mapping for the determination of n-type doping in single GaAs nanowires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hung-Ling Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chalermchai Himwas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Scaccabarozzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Râle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Oehler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PVSEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Washington, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characteristics and hot carrier effects in quantum well solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dac-Trung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lombez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gibelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Paire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soline Boyer-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE OPTO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, San Francisco, United States. pp.100990L, </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2251331⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced concepts of photovoltaics based on III-V compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference of Physical Chemistry (ROMPHYSCHEM-16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Galaţi, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First stage results on III-V/Si tandem cells using GaAsPN dilute-nitride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2016 (E-MRS 2016 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorption coefficient and non-equilibrium generalized Planck's law for improved hot carrier photoluminescence spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gibelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lombez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Guillemoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 IEEE 43rd Photovoltaic Specialists Conference (PVSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Portland, United States. </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PVSC.2016.7750336⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micrometric mapping of absolute trapping defects density using quantitative luminescence imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert El-Hajje</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Ory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lombez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PVSC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design and fabrication of a micro CPV system based on Cu(In,Ga)Se2 microcells array</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcell Substrate</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Jutteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Paire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lombez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE OPTO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2016, San Francisco, United States. pp.97430L, </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2209062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(In)GaP integration on Si for photonics and energy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Skibitzki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Fall Meeting 2015 (E-MRS 2015 Fall Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How does energy filtering improve quantum-dot based photovoltaic devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Michelini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Crépieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Gibelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Cavassilas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photovoltaic Specialist Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, New Orleans, France. </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PVSC.2015.7355807⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward the III-V/Si high efficiency tandem solar cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Workshop on "Advanced optical and X-ray characterization techniques of multifunctional materials for information and communication technologies, health and renewable energy applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Bucarest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numerical and experimental ongoing on III-V/Si high-efficiency tandem solar cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shijian Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Congress and Exhibition on Advanced Materials and Processes (EUROMAT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01203374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the III-V/Si CPV on Si substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Rale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2015 (E-MRS 2015 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01403375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaAsPN-based PIN solar cells MBE-grown on GaP substrates: toward the III-V/Si tandem solar cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West - OPTO 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Francisco, United States. pp.93580H, </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2081376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic integration of GaAsPN dilute-nitride compounds on silicon substrates: toward the III-V/Si tandem solar cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonics West - OPTO 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced concepts of III-V-based Solar Cells heterostructures: towards III-V/Si CPV on Si substrates and hot-carrier solar cells on InP substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Râle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rodière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society 2014 Sptring Meeting (E-MRS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accurate measurement of temperature and electrochemical potential of InGaAsPlInP heterostructures: a first indication of hot carriers solar cell operation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lombez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rodière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE 40th Photovoltaic Specialists Conference (PVSC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epitaxie cohérente de composés GaP et GaAsPN à azote dilué sur substrats de Si pour l’élaboration de cellules PV tandem III-V/Si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thorough structural and optical analyses of GaP-based heterostructures monolithically grown on silicon substrates for photonics on Si applications: toward the laser on silicon and high efficiency photovoltaics on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounib Bahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Stodolna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Workshop on "Advanced optical and X-ray characterization techniques of multifunctional materials for information and communication technologies, health and renewable energy applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Bucharest, Romania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01114912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of InP/InGaAsP-multi-quantum-wells heterostructures for high efficiency solar energy conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rodière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lombez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week 2014 - 41st International Symposium on Compound Semiconductors (ISCS 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of a lattice-matched III-V-N/Si photovoltaic tandem cell monolithically integrated on silicon substrate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Even</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Numerical Simulation of Optoelectronic Devices (NUSOD 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Vancouver, Canada. pp.1397-1403, </w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-014-9909-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UHVCVD-MBE growth cluster for III-N-V/Si solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Quinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tra Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jithesh Kuyyalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound semiconductors week, ISCS, 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Kobe, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic integration of diluted-nitride III-V-N compounds on silicon substrates : toward the III-V/Si Concentrated Photovoltaics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tra Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Inorganic and Environmental Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InP based photovoltaic nano-cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Proise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pardo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Joudrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Njel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00931317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ab initio investigation of defect nucleation at III-V/Si heterointerface for tandem solar cells applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Pedesseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society meeting E-MRS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation des propriétés structurale de l'interface GaP/Si et des propriétés électroniques de cellules solaires GaAsPN/GaP pour la fabrication de cellule tandem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tra Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du Photovoltaïque JNPV 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigation of GaAsPN Material towards III-V/Si Solar Cells”, session “New Materials and Concepts for Cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Râle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lombez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Photovoltaic Solar Energy Conference (EU PVSEC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a III-V/Si tandem solar cell : characterization and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Râle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lombez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Laribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European materials research Society meeting E-MRS 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UHVCVD-MBE growth for tandem solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Quinci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tra Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jithesh Kuyyalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th PhotoVoltaic Technical Conference (PVTC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InP/InGaAsP Heterostructures for Hot Carrier Solar Cells (HCSC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rodière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lombez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Folliot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28th European Photovoltaic Solar Energy Conference (EU PVSEC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France. pp.127-128, </w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4229/28thEUPVSEC2013-1DO.4.3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01166800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of InGaPN and GaAsPN materials lattice-matched to Si for multi-junction solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Râle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tra Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du photovoltaïque (JNPV 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Chantilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a III-V/Si tandem solar cell: characterization and modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Râle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Tea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lombez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du photovoltaïque JNPV2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Chantilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimonide-based heterostructures for hot carrier solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mannan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lombez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photonic West SPIE Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monolithic growth of III-V-N diluted nitride devices on Si substrate for solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tra Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales du photovoltaïque JNPV2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Chantilly, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00788544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the electronic transport properties evolution of cigs solar cells upon chemical etching of the absorber front surface</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mencaraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Djebbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00779013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot Carrier Solar Cell: From Simulation to Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rodière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Levard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Delamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Laribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th European Photovoltaic Solar Energy Conference and Exhibition (EU PVSEC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Frankfurt, Germany. pp.89, </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4229/27thEUPVSEC2012-1BO.9.4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photonic crystals for improving light absorption in organic solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Duche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gourgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Masclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">S.P.I.E. Proceedings of the "Photonics West 2012" International Conference, "Physics, Simulation, and Photonic Engineering of Photovoltaic Devices", Vol. 8256, pp. 82561K (2012). </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, San Francisco, France. </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.909091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01758794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot-carrier solar cells : the ultimate photovoltaic conversion in practice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myriam Paire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lombez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Laribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Photonic West</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, San Francisco, United States. </w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/2.1201104.003579⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot carrier solar cells: Controlling thermalization in ultra thin devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Francois Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lombez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Laribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 37th IEEE Photovoltaic Specialists Conference (PVSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Seattle, United States. </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PVSC.2011.6186325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01786524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a chemical smoothing of the absorber front surface on the electronic transport properties in CIGS solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mencaraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Djebbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS Spring Meeting 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00710782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A path to realization of high efficiency hot carrier solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lombez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS spring meeting, Nice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High efficiency solar cells of 3rd generation: managing high injection and charge collection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Paire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lombez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Laribi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Electron Devices and Materials Symposium (IEDMS 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Taïwan, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01830929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HOT CARRIER SOLAR CELLS : IN THE MAKING ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Lombez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Esteban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marine Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Photovoltaic Solar Energy Conference and Exhibition / 5th World Conference on Photovoltaic Energy Conversion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00544780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antimonide-based structures for photodiode and photovoltaic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cervera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chaghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Frontiers of nanoscale spintronics, photodetection and photovoltaic"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01826614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot carrier solar cells efficiency simulation with partial thermalization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-J. Greffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ivanova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th EPVSEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Hamburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of materials for hot carrier solar cells application by continuous wave PL experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Le Bris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Christol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Boissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Pellé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2009 MRS Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01828252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterization of CIGS solar cells metastability with ZnS-ZnMgO interface buffer layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Serhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Djebbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mencaraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negar Naghavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2009 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Strasbourg, France. pp.CD-Rom Proceedings</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two step wet surface treatment influence on the electronic properties of Cu(In,Ga)Se2 solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mencaraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Djebbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Migan-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2008 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Strasbourg, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sub gap modulated photo current spectroscopy performed on Cu(Inx,Ga1-x)(Sey,S1-y)2 based solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaafar Serhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Djebbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Migan-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mencaraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2008 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Strasbourg, France. pp.0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00351260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On a better understanding of post-treatment effects on CIGS/Zn(S,O,OH)/ZnMgO based solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negar Naghavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Hubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Renou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiative versus conductive annealing conditions influence on the properties of the electrodeposited CuIn(S,Se)2/CdS solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mencaraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pérez-Rodriguez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Italy. pp.2357-2359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of electronic transport properties of thin film CuIn(S,Se)2 solar cells based on electrodeposition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mencaraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Djebbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Migan-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bermudez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2007 Spring Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admittance spectroscopy defect density of electrodeposited CuIn(S,Se)2 and its correlation with solar cells performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Djebbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mencaraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Migan-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2007 Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00322313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of optical and electrical gap of electrodeposited CuIn(S,Se)2 determined by spectral photo response and I-V-T measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Djebbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Migan-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mencaraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of magnetic defects in the Fe doped CuInSe2 compounds by ab initio calculations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Raulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Grosdidier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Domain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress in Materials Science and Engineering 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00168919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bomine and cyanide chemical etching of CdS/CIGS solar cells heterointerfaces investigated by C-V measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Djebbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mencaraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Canava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Etcheberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phononic engineering with nanostructures for hot carrier solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gavin Conibeer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Green</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">proceedings of the 15th PVSEC, 2005, Shanghai</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00110839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Admittance spectroscopy of cadmium free and CdS based CIGS solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Djebbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Migan-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mencaraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negar Naghavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-MRS 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of efficiency limiting processes in thin film Cu(In,Ga)(S,Se)2 electrodeposited solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Djebbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Bazin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mencaraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Photovoltaic Solar Energy Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Barcelone, Spain. pp.1851-1854</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localisation spatiale des défauts sondés par spectroscopie d'admittance dans les cellules photovoltaïques CIGS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mencaraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zakaria Djebbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arouna Darga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Migan-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negar Naghavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ADEME-CEA-CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Absorption non conventionnelle de photons pour applications photovoltaïques (projet ANCO PV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Mencaraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Canava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Cassaignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Etcheberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RDT photovoltaïque CNRS-ADEME, Matériaux et procédés pour la conversion photovoltaïque de l'énergie solaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des mécanismes de conversion photovoltaïque dans les cellules à base de Cu(In,Ga)(S,Se)2 électrodéposé (Projet CISEL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Connolly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Benosman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Bodereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Colin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire RDT photovoltaïque CNRS-ADEME, Matériaux et procédés pour la conversion photovoltaïque de l'énergie solaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELECTRIC AND CHEMICAL CHARACTERIZATIONS OF THE HETEROINTERFACES IN THE Cu (In, Ga) Se2 SOLAR CELLS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Canava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Etcheberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jf Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Lincot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Photovoltaic Solar Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical and chemical characterizations of the heterointerfaces in Cu(In,Ga)Se2 solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Canava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Etcheberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Lincot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th European Photovoltaic Solar Energy Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, France. pp.1962-1964</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00321099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammonia pretreatment influence on the defect properties of Cu (In, Ga) Se/sub 2/solar cells from admittance spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z Djebbour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidi Ould Saad Hamady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Mencaraglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Canava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Photovoltaic Energy Conversion, 2003. Proceedings of 3rd World Conference on</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Unknown, Unknown Region. pp.388-391</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01276990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limiting efficiency of LDS solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefan Kettemann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Guillemoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th EUPVSEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1995, Nice, France. pp.119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00991436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accelerating Next-Gen Materials Discovery for Photovoltaic Applications Using AI-Driven Synthesis and Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Chakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Bonnassieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Cacovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU PVSEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05385065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CABLE SOLAR : A Tethered Airborne Platform Dedicated To Solar Cell Characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourlier Yoan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Delport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Migan-Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boitier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Badosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X-PV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Odeillo Font-Romeu, France. 2010, </w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/8076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05389744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The modulated photoluminescence technique versus temperature: opportunities for better determination of trap parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Haddara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bérenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04296803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of light over aging of CIGS with the benefit of photoemission</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Gagliardi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelle Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Negar Naghavi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNSPE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Sofia antipolis, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Characterization and Degradation Analysis of Perovskite Solar Cells using Machine Learning and Bayesian Optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Chakar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karim Medjoubi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Posada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE PVSC 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, San Juan, Puerto Rico. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04297081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CABLE SOLAR Project : CAptive Balloons for aLtitudE SOLAR farms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraud Delport</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphaine Mathieu-Pennober</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Parra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Journées Nationales du Photovoltaïque (JNPV 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Dourdan, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04730943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot-Carrier Multi-Junction Solar Cells: The Best of Both Worlds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Giteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Suchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MRS Fall</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04491272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The modulated photoluminescence technique as a support to improve the quality of solar cell absorbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bérenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Longeaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackson Lontchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelle Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque (JNPV) 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03878608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In – depth chemical and optoelectronic analysis of triple-cation perovskite thin films by combining XPS profiling and PL Imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pia Dally</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefania Cacovich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirella Al Katrib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Vidon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des Spectroscopies de PhotoEmission 2022 (JNSPE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Dijon, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a better understanding of experimental High Frequency Modulated Photoluminescence Curves: Numerical Calculation and Analytical approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bérenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alban Asseko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Ayache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du Photovoltaïque, JNPV 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Air reactivity of CIGS and CdTe solar absorbers characterized by XPS measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davina Messou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EU-PVSEC 36th</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04390596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luminescent down-shifters and down-converters for third generation solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piotr Zabierowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatolie Gavriluta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlène Crevant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Nonat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc J Charbonnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">47th IUPAC World Chemistry Congress (IUPAC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Paris, France. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03024085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Frequency Modulated Photoluminescence for thin film solar cell absorbers: a comparison between simulation and experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Kleider</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baptiste Bérenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Barreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amelle Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales du PhotoVoltaïque, JNPV 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface engineering and reactivity of CIGS absorber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solène Béchu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anais Loubat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jackie Vigneron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lincot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sharc25</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Dubendorf, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04401429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards III-V on silicon solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Boyer-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7è Journées Nationales du PhotoVoltaïque (JNPV 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Dourdan, France. 107, pp.191603 - 191603, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01660154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RTA effects on optical absorption and thermal conductivity of GaAsPN grown on GaP for tandem solar cell applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiene Ilahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Chouchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Zelazna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Materials Research Society - Spring Meeting 2016 (E-MRS 2016 Spring Meeting)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Lille, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaAsPN Absorbers Grown on GaP for Multijunction Solar Cells: Optical Absorption and Thermal Conductivity Properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soufiene Ilahi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fares Chouchane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Molecular-Beam Epitaxy (IC-MBE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GaAsPN Single and Tandem Solar Cells on Silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Molecular-Beam Epitaxy (IC-MBE 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01496922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lattice-matched GaAsPN/GaP single junction solar cell for high-efficiency tandem solar cells on silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bertru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Le Corre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Euro-MBE 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Canazei, Italy. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers les cellules solaires à haut rendement à base de composés III-V sur substrats bas-couts de silicium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Létoublon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optique Bretagne 2015 - Horizons de l'Optique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01497238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annealing effect on electrical properties of GaAsPN solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Râle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lombez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European PV Solar Energy Conference (EU PVSEC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Amsterdam, Netherlands. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of GaAsPN alloy for its integration in III-V/Si tandem solar cell</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Robert Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tra Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanping Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on above 25% efficiency solar cells via low cost approaches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Palaiseau, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of annealing on the performances of GaAsPN-based solar cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samy Almosni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Râle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Levallois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lombez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Compound Semiconductor Week 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Montpellier, France. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01115039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réflexions sur la puissance motrice du Soleil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Suchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathan Roubinowitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chaleur, énergie, thermodynamique. Le message de Carnot aujourd’hui… 200 ans après</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 978-2-36441-582-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05485407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hot-Carrier Solar Cells: Modeling Carrier Transport</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gibelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lombez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Guillemoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Micro- and Nanomaterials for Photovoltaics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.53-92, 2019, </w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-814501-2.00004-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Photovoltaics: Nanomaterials for Photovoltaic Conversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lincot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanotechnology for Energy Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wiley-VCH Verlag, 2017, 978-3-527-34014-9. </w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9783527696109.ch6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanomatériaux pour la conversion photovoltaïque de l’énergie solaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Lincot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Escoubas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelilah Slaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Didier Noël. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nanomatériaux et leurs applications pour l'énergie électrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chapter 5, Lavoisier Edition, pp.193-255, 2014, Collection recherche et développement EDF, 978-2-7430-1504-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif a Semi-Conducteur Avec Structure De Passivation Des Surfaces Recombinantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amaury Delamarre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, N° de brevet: FR 3077931 A1. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method for Determining Characteristics of a Photoconverter Without Contact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Etcheberry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Gerard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tran-Van</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Canada, Patent n° : CA 2788911 C. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04421710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OPTOELECTRONIC COMPONENT WITH IMPROVED ABSORPTION</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Vandamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Collin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Cattoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Zimbabwe, Patent n° : WO 2018/100205 Al. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02988758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solaire photovoltaïque, où en sommes-nous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Collin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04465230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation ZOOM publique du PEPR TASE du 22/11/2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Azais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Retière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03866489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique et transition énergétique en région Île-de-France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Drobinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jordi Badosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Bilger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Brigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Crifo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Groupe régional d'expertise sur le changement climatique et la transition écologique en Île-de-France (GREC Francilien). 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03871752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parité et évaluation non-discriminatoire au CNRS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Jalowiecki-Duhamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazar Guesmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myrtil L. Kahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paola Nava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Comité Parité, Section 14, Comité National de la Recherche Scientifique CoNRS (mandature 2016-2021). 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03311372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution a la maitrise des propriétés semiconductrices du cu in se2 électrodeposé et a l’amélioration de ses propriétés photovoltaïques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Guillemoles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Matériaux. Université Pierre &amp; Marie Curie - Paris 6, 1994. Français. </w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04437267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoscale Wet Chemical Engineering of III-V Quantum Dots for Emerging Solar Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bouttemy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Aureau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasushi Shoji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Jehl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECS Transactions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 89 (4), pp.37-46, 2019, </w:t></w:r><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1149/08904.0037ecst⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId795"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -32887,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="21CEBECA"/>
+    <w:nsid w:val="53FCD421"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -33118,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-guillemoles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0114-8624" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136927564" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-5166-2013" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363714v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Manh Nguyen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tom" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Nghe Tran" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guillemoles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2025.126132" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989055v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Laot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Puel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Guillemoles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ory" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3900" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267690v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Mi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Tamaki" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaya Kubo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coutancier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Schneider" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c03316" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925087v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Py-Renaudie" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Chambissie Kameni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alexis Pavard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Delport" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4TC01056F" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153980v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gagliardi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neal Fairley" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Rebai" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Etcheberry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negar Naghavi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.7384" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065097v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Kameni" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garrot" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Berenguier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouchez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202501622" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267696v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Debono" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Fikree" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2025.112829" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328140v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Lontchi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufoulon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Guillemoles" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7655/adf00d" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887822v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste B&#233;renguier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Asseko" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Haddara" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2024045" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782328v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vidon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Scrivanti" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Soret" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Harada" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chouzenoux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202402343" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704228v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vezin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Roubinowitz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Suchet" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.125207" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231479v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Ralaiarisoa" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Frisch" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fr&#233;gnaux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cacovich" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ya&#239;che" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202300458" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266185v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense l'Hostis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erlind Mysliu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Odnevall" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3742" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427418v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Py&#8208;renaudie" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahel Soffer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Singh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujit Kumar" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide R Ceratti" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202309107" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924564v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Dong" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Yu" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Ben Tayeb" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2022.122340" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386584v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Legrand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Campos" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2023031" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737567v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Degani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laxman Gouda" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30426-0" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870594v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan&#8208;ting Zhang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Maltseva" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunilla Herting" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3527" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795255v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gibelli" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodi&#232;re" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508189v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Giteau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Almosni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0073274" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03812431v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Urban" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Jouaiti" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gruber" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TC02040H" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03683422v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Dally" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gbegnon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c22286" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795249v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Conibeer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Liu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayu Zhang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3557" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433488v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne B&#233;chu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bouttemy" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.151898" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467072v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Ting Zhang" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474229v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Yaiche" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.16.044058" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247467v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr W Zabierowski" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jeannin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fix" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c J Charbonni&#232;re" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c00938" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795251v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Rau" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cahen" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kirchartz" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-021-00775-1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437464v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Guillemoles" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202111048" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244613v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhao" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendra Patie Rakotoarimanana" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Goncalves" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033122" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277659v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Esmaielpour" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3599" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988730v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Delamarre" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0022277" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999785v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavassilas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Michelini" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.044035" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109149v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Vigneron" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L. Lincot" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.6896" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03034868v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Julien" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Puel" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Lopez-Varo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.405713" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988743v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bercegol" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Mejaouri" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b10876" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795256v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L&#246;ning" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lombez" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Guillemoles" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Suchet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0026396" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022819v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard de Moustier" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassanet Sodabanlu" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0027687" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02881273v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321990v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Loubat" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Vigneron" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lincot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5097353" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057754v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.11.030" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344166v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Behaghel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tamaki" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-L Chen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rale" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lombez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ab23d0" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344168v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Xu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernice Mae F. Yu Jeco" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Johnson" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaroh Watanabe" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3140" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988734v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Galvani" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bescond" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b03178" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344157v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Okada" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2019001" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999773v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972804v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Proise" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Joudrier" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pardo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pelouard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344164v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-019-0479-2" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344169v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasidit Toprasertpong" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Nakano" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masakazu Sugiyama" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.024029" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060073v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.00A806" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299018v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2018010" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344161v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972817v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Jehl" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3020" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181013v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dac-Trung Nguyen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Boyer-Richard" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Corre" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-018-0106-3" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972814v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemoles" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972836v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Cojocaru" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2018.1433439" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972796v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoya Miyashita" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Behaghel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/apex.11.072301" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908379v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareq Abu Hamed" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Adamovic" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Aeberhard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alonso-Alvarez" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Amin-Akhlaghi" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2018008" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331941v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2018009" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972812v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2018.2866186" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972809v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Javier Ramos" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01710935v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Goffard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Colin" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mollica" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cattoni" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauvan" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2017.2726566" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908734v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolie Gavriluta" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Nonat" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Slaoui" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201701112" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972839v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972834v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Ling Chen" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalermchai Himwas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Scaccabarozzi" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R&#226;le" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Oehler" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b02620" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972837v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline M. Nonat" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TA02892J" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972838v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoyuki Inoue" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01272057v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornet" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perrin" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.11.036" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7CKWHCZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485948v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Paire" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201600395" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0DZ1Q20V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972806v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2016.06.006" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665787v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rale" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert El-Hajje" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Tamaki" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JPE.5.053092" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166475v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ilahi" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Chouchane" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zelazna" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.06.003" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166114v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4919901" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166437v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levallois" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1201503.005793" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166477v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Wang" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;toublon" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ehs-2014-0008" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004650v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Even" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tea" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rolland" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/649408" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979596v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vidal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Jancu" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864421" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00785313v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Dahan" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Guillemoles" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.002563" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949596v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Andriamiadamanana" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ibanez" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ferrier" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Liotaud" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.04.093" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQJMC69N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842763v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tra Nguyen" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quinci" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2012670" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620114v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Bris" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laribi" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boissier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Christol" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2EE02843C" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00821561v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Bris" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodi&#232;re" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2012.2207376" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00785307v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Erfurth" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouttemy" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tran-Van" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00785309v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hildebrandt" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Greffet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4762004" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710732v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Serhan" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Djebbour" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Favre" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Darga" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.12.148" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4P86Z92-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622279v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;r&#233;-Laperne" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3604789" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544392v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562359v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lincot" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Escoubas" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slaoui" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471647v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vidal" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Botti" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;r Olsson" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Reining" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.056401" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555229v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mencaraglia" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569363v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3460629" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432844v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Serhan" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Djebbour" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Migan-Dubois" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darga" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mencaraglia" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2008.10.143" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3MX9X2N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828155v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Olsson" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domain" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Guillemoles" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.227204" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445957v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429244v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635251v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Connolly" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ramdani" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roussel" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guimard" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/JNanoR.4.79" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445966v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828277v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becquart" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Olsson" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legris" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guillemoles" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/6/064224" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350893v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bermudez" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00763176v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Connolly" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200779437" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BQTFVGW0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828290v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/6/064226" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322102v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bazin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067843v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hermann" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benfarah" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruneau" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Axente" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coustillier" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321746v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00377538v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Hermann" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Axente" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/39/3/005" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HF8PMT25-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083776v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828374v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Raulot" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Domain" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.035203" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828384v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Raulot" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2005.09.097" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZ0PMJFH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927592v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taunier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sicx-Kurdi" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Grand" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chomont" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2004.11.200" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR71L7SQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276988v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canava" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vigneron" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etcheberry" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(03)00273-6" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5R8N91B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828696v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3697(03)00208-7" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LF1MJVKV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276991v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lincot" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Djebbour" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mencaraglia" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(01)01539-5" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6H6VWSL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277034v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Canava" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vigneron" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Etcheberry" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389746v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293233v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389738v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293245v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907749v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krystianiak" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769631v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894955v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894811v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906031v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526040v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414180v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390850v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396142v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414147v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104863v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Azais" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Retiere" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398956v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Al Katrib" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390549v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795105v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451516v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2577568" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223067v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Drommi" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Challet" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2578992" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413264v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Tel" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Donsanti" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390781v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091671v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2544537" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223085v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dac Trung Nguyen" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2547244" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125962v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendra Patie" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343925v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moron" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC40753.2019.8980539" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390734v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415141v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2505908" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03024106v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383674v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2019.8819316" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390749v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390711v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383437v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402232v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2513178" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03024118v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasushi Shoji" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2291465" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761815v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2287716" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415122v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2018.8547374" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390537v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972803v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383533v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383527v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03024173v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loubat" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouttemy" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Balestrieri" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gaiaschi" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2018.8547913" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-02402286v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dac-Trung Nguven" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2017.8366530" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694470v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2252074" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181001v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03024140v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2251331" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03024128v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieyang Jia" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verdier" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2250866" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496667v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael da Silva" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496924v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344154v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2016.7750336" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180990v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03024160v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Microcell Substrate" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jutteau" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2209062" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258851v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cr&#233;pieux" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gibelli" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cavassilas" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2015.7355807" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497190v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203374v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijian Wang" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403375v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166431v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2081376" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497194v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497184v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Skibitzki" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahri" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillem&#233;" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115019v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166777v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Folliot" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115312v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114912v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounib Bahri" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stodolna" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166784v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951949v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-014-9909-z" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918735v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jithesh Kuyyalil" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918754v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931317v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Proise" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pardo" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delamarre" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Joudrier" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Njel" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918758v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918729v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166803v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918728v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Laribi" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918732v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166800v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/28thEUPVSEC2013-1DO.4.3" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788485v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863000v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mannan" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788544v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842742v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Levard" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/27thEUPVSEC2012-1BO.9.4" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779013v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Morel" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01758794v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duche" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simon" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourgon" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Masclaux" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.909091" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788478v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710782v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Jehl" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858352v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786523v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1201104.003579" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786524v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2011.6186325" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830929v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paire" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544780v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Esteban" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laroche" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826614v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cervera" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaghi" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rodriguez" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828359v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Greffet" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ivanova" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828252v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pell&#233;" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446003v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351254v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351260v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354219v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubert" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renou" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Ruiz" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322111v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rez-Rodriguez" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322312v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322313v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321889v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168919v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grosdidier" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321920v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110839v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Green" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321708v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321552v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321559v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321070v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cassaignon" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321080v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benosman" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bodereau" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colin" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276984v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Guillemoles" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321099v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276990v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dubois" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991436v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kettemann" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385065v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chakar" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bonnassieux" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389744v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourlier Yoan" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boitier" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/8076" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04296803v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297081v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Medjoubi" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Posada" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390216v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730943v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Bourlier" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mathieu-Pennober" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Parra" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491272v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401760v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878608v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longeaud" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413379v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ayache" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rousset" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390596v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davina Messou" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Aureau" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03024085v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Zabierowski" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Crevant" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943481v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401429v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660154v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyer-Richard" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496900v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiene Ilahi" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496917v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496922v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497238v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147439v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertru" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115032v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115014v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115039v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485407v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383508v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814501-2.00004-9" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060192v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527696109.ch6" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404437v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Simon" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421709v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421710v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gerard" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tran-Van" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988758v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vandamme" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465230v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866489v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Azais" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reti&#232;re" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871752v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Crifo" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311372v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jalowiecki-Duhamel" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Guesmi" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L. Kahn" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04437267v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383700v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aureau" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08904.0037ecst" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-guillemoles" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0114-8624" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136927564" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=W5YgIbYAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-5166-2013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363714v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duc Manh Nguyen" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tom" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=My Nghe Tran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nuns" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Guillemoles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2025.126132" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593260v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Saive" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gavin Conibeer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisanne M. Einhaus" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Guillemoles" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koami Soulemane Hayibo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.70105" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925087v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Py-Renaudie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Chambissie Kameni" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Alexis Pavard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanaelle Schneider" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Delport" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4TC01056F" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267690v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoxiao Mi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koichi Tamaki" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takaya Kubo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Coutancier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsaem.4c03316" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989055v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erell Laot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;baptiste Puel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Ory" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3900" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153980v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Gagliardi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neal Fairley" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelle Rebai" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Etcheberry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Negar Naghavi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.7384" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065097v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Kameni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Garrot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Berenguier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bouchez" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.202501622" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05267696v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Debono" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noor Fikree" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2025.112829" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05328140v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackson Lontchi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dufoulon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Guillemoles" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2515-7655/adf00d" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887822v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste B&#233;renguier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Asseko" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Haddara" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Le Gall" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Kleider" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2024045" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782328v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vidon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Scrivanti" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Soret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nao Harada" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chouzenoux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202402343" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704228v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vezin" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Roubinowitz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lombez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Suchet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.110.125207" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386584v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Legrand" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Campos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2023031" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04231479v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryline Ralaiarisoa" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Frisch" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fr&#233;gnaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Cacovich" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ya&#239;che" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smtd.202300458" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266185v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hortense l'Hostis" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erlind Mysliu" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inger Odnevall" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3742" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04427418v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Py&#8208;renaudie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yahel Soffer" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallavi Singh" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sujit Kumar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide R Ceratti" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.202309107" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924564v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunyang Dong" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Yu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karima Ben Tayeb" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pardis Simon" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Addad" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apcatb.2022.122340" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03737567v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Degani" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laxman Gouda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30426-0" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870594v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan&#8208;ting Zhang" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Maltseva" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunilla Herting" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3527" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795255v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gibelli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rodi&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03812431v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Urban" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Jouaiti" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gruber" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Tripp&#233;-Allard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2TC02040H" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04508189v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Giteau" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samy Almosni" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0073274" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uvsq.hal.science/hal-03683422v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pia Dally" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gbegnon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsami.1c22286" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795249v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Zhang" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuang Liu" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayu Zhang" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3557" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03244613v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Zhao" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendra Patie Rakotoarimanana" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Goncalves" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0033122" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277659v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamidreza Esmaielpour" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3599" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433488v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne B&#233;chu" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bouttemy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.151898" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03467072v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Ting Zhang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03474229v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Yaiche" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.16.044058" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247467v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr W Zabierowski" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jeannin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fix" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c J Charbonni&#232;re" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c00938" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795251v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uwe Rau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cahen" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kirchartz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-021-00775-1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03437464v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Guillemoles" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/photon/202111048" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02881273v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Bercegol" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Mejaouri" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.9b10876" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988730v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Delamarre" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0022277" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999785v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cavassilas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Michelini" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.13.044035" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109149v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Vigneron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel L. Lincot" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/sia.6896" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03034868v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Julien" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Puel" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Lopez-Varo" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Collin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/oe.405713" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795256v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M L&#246;ning" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Lombez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F Guillemoles" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Suchet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0026396" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022819v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard de Moustier" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassanet Sodabanlu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0027687" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321990v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Loubat" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jackie Vigneron" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Lincot" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.5097353" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057754v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Barreau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jaffr&#233;" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2018.11.030" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344166v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Behaghel" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Tamaki" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H-L Chen" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Rale" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lombez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6641/ab23d0" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344168v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Xu" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernice Mae F. Yu Jeco" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugh Johnson" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kentaroh Watanabe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3140" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988734v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Galvani" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bescond" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.9b03178" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344157v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshitaka Okada" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2019001" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999773v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972804v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Proise" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Joudrier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pardo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pelouard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344164v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41566-019-0479-2" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344169v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kasidit Toprasertpong" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiaki Nakano" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masakazu Sugiyama" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.11.024029" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331941v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2018009" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972809v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Javier Ramos" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guillemot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972812v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2018.2866186" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060073v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.26.00A806" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299018v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2018010" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344161v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972817v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Jehl" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pip.3020" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972814v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillemoles" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181013v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dac-Trung Nguyen" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Boyer-Richard" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Corre" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-018-0106-3" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972836v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludmila Cojocaru" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14686996.2018.1433439" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972796v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoya Miyashita" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Behaghel" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7567/apex.11.072301" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01908379v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tareq Abu Hamed" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadja Adamovic" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Aeberhard" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alonso-Alvarez" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoe Amin-Akhlaghi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjpv/2018008" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972838v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomoyuki Inoue" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-01710935v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Goffard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Colin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Mollica" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cattoni" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Sauvan" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2017.2726566" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02908734v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolie Gavriluta" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Nonat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelilah Slaoui" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.201701112" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972834v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hung-Ling Chen" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chalermchai Himwas" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Scaccabarozzi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre R&#226;le" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Oehler" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.nanolett.7b02620" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972839v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972837v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline M. Nonat" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C7TA02892J" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01272057v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cornet" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Perrin" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.11.036" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z7CKWHCZ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485948v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Paire" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adom.201600395" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0DZ1Q20V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972806v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2016.06.006" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166437v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Durand" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Cornet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine L&#233;toublon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levallois" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1201503.005793" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04665787v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Rale" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert El-Hajje" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryo Tamaki" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JPE.5.053092" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166475v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ilahi" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fares Chouchane" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Zelazna" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solmat.2015.06.003" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166114v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4919901" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00979596v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tea" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vidal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Jancu" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4864421" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166477v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanping Wang" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#233;toublon" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/ehs-2014-0008" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004650v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Even" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Rolland" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/649408" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00785313v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nir Dahan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Guillemoles" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.21.002563" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949596v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Andriamiadamanana" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ibanez" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Ferrier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Liotaud" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2013.04.093" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RQJMC69N-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842763v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Robert Robert" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tra Nguyen" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Quinci" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2012670" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00821561v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Bris" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rodi&#232;re" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPHOTOV.2012.2207376" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01620114v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Bris" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laribi" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boissier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Christol" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2EE02843C" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00785307v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Erfurth" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bouttemy" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tran-Van" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://iogs.hal.science/hal-00785309v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Hildebrandt" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Greffet" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4762004" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544392v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622279v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;r&#233;-Laperne" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3604789" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710732v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaafar Serhan" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakaria Djebbour" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilfried Favre" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Migan-Dubois" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arouna Darga" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2010.12.148" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S4P86Z92-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00562359v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lincot" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Roca I Cabarrocas" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Escoubas" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Slaoui" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00471647v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vidal" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvana Botti" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P&#228;r Olsson" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Reining" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.104.056401" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00555229v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Mencaraglia" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569363v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3460629" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432844v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Serhan" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Djebbour" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Migan-Dubois" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Darga" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mencaraglia" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2008.10.143" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W3MX9X2N-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828155v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Olsson" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domain" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Guillemoles" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.102.227204" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445957v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429244v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635251v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Connolly" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Ramdani" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Roussel" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guimard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/JNanoR.4.79" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00445966v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828290v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/6/064226" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828277v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Becquart" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Olsson" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Legris" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Guillemoles" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0953-8984/20/6/064224" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00350893v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bermudez" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00763176v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Connolly" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pssc.200779437" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BQTFVGW0-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322102v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Bazin" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083776v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hermann" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benfarah" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Coustillier" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bruneau" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Axente" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00067843v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321746v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ujm.hal.science/ujm-00377538v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Hermann" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Axente" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/39/3/005" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-HF8PMT25-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828374v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Raulot" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Domain" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.71.035203" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828384v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Raulot" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2005.09.097" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CZ0PMJFH-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927592v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Taunier" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sicx-Kurdi" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.P. Grand" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chomont" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2004.11.200" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NR71L7SQ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593263v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Guillemoles" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lusson" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cowache" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Massaccesi" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Vedel" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adma.19940060507" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZNHFKB7B-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276988v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Canava" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vigneron" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Etcheberry" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(03)00273-6" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F5R8N91B-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edf.hal.science/hal-01828696v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0022-3697(03)00208-7" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LF1MJVKV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276991v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lincot" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidi Ould Saad Hamady" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Djebbour" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mencaraglia" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0040-6090(01)01539-5" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6H6VWSL-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277034v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Canava" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Vigneron" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Etcheberry" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293245v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389746v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293233v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389738v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05582966v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526040v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04907749v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Heintz" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Krystianiak" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769631v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894955v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04894811v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906031v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414180v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390850v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396142v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414147v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04104863v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipe Azais" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Retiere" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04398956v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirella Al Katrib" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390549v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390781v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413264v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Tel" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Donsanti" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03795105v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451516v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2577568" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223067v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyprien Drommi" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Challet" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2578992" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125962v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendra Patie" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091671v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2544537" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03223085v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dac Trung Nguyen" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2547244" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402232v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2513178" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02343925v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moron" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC40753.2019.8980539" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390734v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390711v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390749v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03024106v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2505908" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415141v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383674v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIPRM.2019.8819316" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383437v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insa-rennes.hal.science/hal-02402286v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dac-Trung Nguven" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2017.8366530" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03024118v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasushi Shoji" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2291465" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390537v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761815v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2287716" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972803v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415122v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2018.8547374" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383533v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383527v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03024173v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Loubat" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bouttemy" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Balestrieri" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gaiaschi" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2018.8547913" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03024128v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieyang Jia" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Verdier" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2250866" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01694470v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2252074" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181001v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03024140v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2251331" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496667v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael da Silva" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496924v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02344154v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2016.7750336" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180990v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03024160v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Microcell Substrate" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Jutteau" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2209062" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497184v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Skibitzki" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bahri" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillem&#233;" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258851v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cr&#233;pieux" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gibelli" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cavassilas" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2015.7355807" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497190v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01203374v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shijian Wang" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403375v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166431v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2081376" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497194v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115019v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166777v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Folliot" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115312v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01114912v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounib Bahri" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Stodolna" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166784v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951949v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-014-9909-z" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918735v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jithesh Kuyyalil" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918754v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00931317v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Proise" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pardo" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delamarre" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Joudrier" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Njel" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918729v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918758v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166803v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918728v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Laribi" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918732v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166800v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/28thEUPVSEC2013-1DO.4.3" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788478v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788485v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863000v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mannan" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00788544v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00779013v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Morel" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842742v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Levard" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4229/27thEUPVSEC2012-1BO.9.4" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01758794v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duche" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Simon" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gourgon" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Masclaux" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.909091" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786523v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/2.1201104.003579" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01786524v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PVSC.2011.6186325" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00710782v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Jehl" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858352v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Colin" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830929v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paire" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00544780v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Esteban" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laroche" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826614v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cervera" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Chaghi" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rodriguez" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828359v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-J. Greffet" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ivanova" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828252v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Pell&#233;" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00446003v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351254v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00351260v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00354219v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Hubert" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renou" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Ruiz" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322111v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P&#233;rez-Rodriguez" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322312v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00322313v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321889v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00168919v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Grosdidier" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321920v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00110839v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Green" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321708v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321559v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321552v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321070v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Cassaignon" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321080v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Benosman" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bodereau" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colin" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276984v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Guillemoles" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00321099v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276990v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dubois" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991436v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Kettemann" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385065v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Chakar" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Bonnassieux" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389744v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourlier Yoan" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boitier" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Badosa" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/8076" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04296803v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390216v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297081v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Medjoubi" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Posada" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04730943v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Bourlier" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Mathieu-Pennober" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Parra" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04491272v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878608v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Longeaud" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401760v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03413379v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ayache" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Rousset" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04390596v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davina Messou" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Aureau" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03024085v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Zabierowski" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Crevant" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01943481v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04401429v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01660154v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boyer-Richard" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496900v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soufiene Ilahi" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496917v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01496922v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147439v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bertru" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01497238v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115032v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115014v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115039v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05485407v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383508v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814501-2.00004-9" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060192v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9783527696109.ch6" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404437v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Simon" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421709v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04421710v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Gerard" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tran-Van" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02988758v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Vandamme" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465230v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03866489v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Azais" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Reti&#232;re" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871752v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Drobinski" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Bilger" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Brigaud" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Crifo" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311372v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jalowiecki-Duhamel" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazar Guesmi" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrtil L. Kahn" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Nava" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04437267v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383700v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Aureau" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/08904.0037ecst" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>