--- v0 (2026-03-17)
+++ v1 (2026-05-13)
@@ -66,1303 +66,1303 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enguerran Macia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Cheve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Havard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Enguerran Macia, Dominique Chevé, Jean-François Harvard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biopolitiques en Afrique de l'Ouest. Santé, populations, mondes de vie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala Editions, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933289v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saisir les biopolitiques par les contre-conduites. Contre-conduites générationnelles, ordre moral et réputations au Sénégal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Havard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Enguerran Macia, Dominique Chevé, Jean-François Havard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Biopolitiques en Afrique de l'Ouest. Mondes de vie, santé, populations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala, pp.65-86, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04004439v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émeutes de l'électricité et politisation au Sénégal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Havard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Caille, Mamadou Badji. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Du soleil pour tous. L'énergie solaire au Sénégal : un droit, des droits, une histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ESBC</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.93-103, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01818430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La propreté des rues sous le regard des autres, du chercheur et du photographe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Guinchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Havard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Ogorzelec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mermet Laurent; Salles Denis. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environnement : la concertation apprivoisée, contestée, dépassée ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Boeck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.339-357, 2015, Ouvertures sociologiques, 9782804191085</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01345288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’État, la nation et la laïcité au Sénégal : des luttes de légitimité du politique et du religieux dans la structuration du débat et de l’espace publics sénégalais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Havard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gilles Holder; Moussa Sow. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’Afrique des laïcités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions de Tombouctou-IRD</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.171-181, 2014, Coédition, 9782709917605</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les étudiants sénégalais thiantacounes en France : visibilité et extraversion d’une minorité mouride globalisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Havard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Anne-Laure Zwilling. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Minorités religieuses, religions minoritaires dans l’espace public : visibilité et reconnaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Strasbourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.217-228, 2014, Société, droit et religion, 978-2-86820-566-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pus.9651⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184502v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Par-delà le Bul Faale, la lutte continue ! La lutte sénégalaise comme vecteur de mobilisation identitaire et d'une subjectivation générationnelle décalée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Havard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dominique Chevé, Cheikh Tidiane Wane, Marianne Barthélémy, Abdoul Wahid Kane, Ibrahima Sow. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Corps en lutte. L'art du combat au Sénégal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS Editions, pp. 163-176, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01020985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entrée &amp;quot;Sénégal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Havard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MONTBRIAL T., MOREAU DEFARGES P. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ramses 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut français des Relations internationales – Dunod, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00289464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le &amp;quot; phénomène &amp;quot; Cheikh Bethio Thioune et le djihad migratoire des étudiants sénégalais &amp;quot; Thiantakones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Havard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ADELKHAH Fariba, BAYART Jean-François. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les voyages du développement. Emigration, commerce, exil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Karthala, pp.309-336, 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00725379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le &amp;quot;phénomène&amp;quot; Cheikh Bethio Thioune et le djihad migratoire des étudiants sénégalais &amp;quot;Thiantakones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Havard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migrations et anthropologie du voyage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFD, p. non rens., 2007</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00364083v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le &amp;quot; phénomène &amp;quot; Cheikh Bethio Thioune et le djihad migratoire des étudiants sénégalais &amp;quot;Thiantakones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Havard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">ADELKHAH Fariba, BAYART Jean-François. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropologie du voyage et migrations internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FASOPO, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00725368v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diffusion d'un modèle wolofo-mouride et mutations identitaires au Sénégal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Havard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FERON Elise, HASTINGS Michel. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'imaginaire des conflits communautaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.189-212, 2002, Logiques politiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00467537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Ouvrages (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biopolitiques en Afrique de l'Ouest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enguerran Macia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Havard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karthala, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03647737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Générations politiques : regards comparés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Boumaza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck, pp.353, 2009, Revue Internationale de Politique Comparée</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00725372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bul Faale ! Jeunesses urbaines et politique au Sénégal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Havard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karthala - Collection Recherches Internationales-CERI, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00307953v1</w:t>
-              </w:r>
-[...1015 lines deleted...]
-                <w:t xml:space="preserve">halshs-00467537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1781,165 +1781,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00443042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire(s), mémoire(s) collective(s) et construction des identités nationales dans l'Afrique subsaharienne postcoloniale</w:t>
+                <w:t xml:space="preserve">Sénégal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Havard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, n°29, pp.71-79</w:t>
+              <w:t xml:space="preserve">Ramsès 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, p. 278-281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00725369v1</w:t>
+                <w:t xml:space="preserve">hal-00364075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sénégal</w:t>
+                <w:t xml:space="preserve">Histoire(s), mémoire(s) collective(s) et construction des identités nationales dans l'Afrique subsaharienne postcoloniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Havard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ramsès 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, p. 278-281</w:t>
+              <w:t xml:space="preserve">Cités : Philosophie, politique, Histoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, n°29, pp.71-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00364075v1</w:t>
+                <w:t xml:space="preserve">halshs-00725369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grèce</w:t>
               </w:r>
@@ -2315,64 +2315,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concertation et coproduction de la propreté des rues Terrains comparés à Mulhouse, Besançon, Rufisque et Mohammedia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Ogorzelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Guinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Présentation du rapport de recherche, séminaire Concertation, Décision, Environnement (CDE), Sciences Po (2012-03-29: Aix-en-Provence, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2410,64 +2410,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche anthropologique de la politisation du propre et du sale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Ogorzelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Guinchard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Concertation, décision, environnement (CDE), Université de Grenoble (2011-02-05: Grenoble, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2011, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2574,64 +2574,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une ethno-photographie du Magal de Touba comme phénomène social total</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Guinchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Ogorzelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire « Figures et débats intellectuels de l’islam en contexte africain » (Dir : MIRAN M.), EHESS (2011-05-24: Paris, France)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2964,77 +2964,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concertation et coproduction de la propreté des rues.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Guinchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Havard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Ogorzelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3221,51 +3221,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647737v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerran Macia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chev&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Havard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725372v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boumaza" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00307953v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933289v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cheve" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004439v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818430v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionscienceetbiencommun.org/du-soleil-pour-tous-lenergie-solaire-au-senegal-un-droit-des-droits-une-histoire-2/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345288v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guinchard" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ogorzelec" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/ouvrage/9782804191085-environnement-la-concertation-apprivoisee-contestee-depassee" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184506v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions.ird.fr/produit/180/9782709917605/LAfrique%20des%20laicites" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184502v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/fr/livre/?GCOI=28682100689680" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.9651" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020985v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289464v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725379v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364083v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725368v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467537v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458989v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wilhelm" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malick Diouf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.205.0035" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832752v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.016.0071" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183304v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.118.0075" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812845v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443042v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.162.0315" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725369v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364075v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364092v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289472v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467538v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467539v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182692v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183284v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182697v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184479v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183290v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725374v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725375v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725376v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727131v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908517v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933289v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enguerran Macia" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cheve" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Havard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04004439v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01818430v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionscienceetbiencommun.org/du-soleil-pour-tous-lenergie-solaire-au-senegal-un-droit-des-droits-une-histoire-2/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01345288v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Guinchard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Ogorzelec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/ouvrage/9782804191085-environnement-la-concertation-apprivoisee-contestee-depassee" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184506v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions.ird.fr/produit/180/9782709917605/LAfrique%20des%20laicites" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184502v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pus.unistra.fr/fr/livre/?GCOI=28682100689680" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pus.9651" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01020985v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289464v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725379v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364083v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725368v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467537v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03647737v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chev&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725372v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Boumaza" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00307953v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03458989v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Wilhelm" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Malick Diouf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comla1.205.0035" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01832752v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp1.016.0071" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183304v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ving.118.0075" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00812845v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00443042v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.162.0315" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364075v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725369v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364092v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00289472v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467538v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00467539v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182692v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183284v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182697v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184479v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183290v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725374v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725375v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725376v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00727131v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00908517v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>