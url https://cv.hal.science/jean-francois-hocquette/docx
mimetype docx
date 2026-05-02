--- v1 (2026-04-08)
+++ v2 (2026-05-02)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:126.31578947368px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Francois HOCQUETTE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-francois-hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2409-3881</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">079209173</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (412)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer acceptance of cultured meat and its determinants among Turkish adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">İsmail Mücahit Alptekin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mevra Aydin Cil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal für Verbraucherschutz und Lebensmittelsicherheit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00003-026-01607-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beef quality grading using rapid evaporative ionization mass spectrometry (REIMS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yafang Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda S Perkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alastair B Ross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 237, pp.110076. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2026.110076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: European consumers’ attitudes towards the benefits of reducing meat consumption – the role of diverse and interconnected drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C van der Sluis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20 (1), pp.101718. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2025.101718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la cellule à l’assiette : les enjeux techniques et sociétaux de la « viande de culture »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Hallman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masami Takeuchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.VPC-2025-41-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Forest Approach Applied to Italian-French Beef Production Systems: Sex Differences and Key Meat Standards Australia Traits Affecting Beef Eating Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Santinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Penasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Rampado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat and Muscle Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (18329), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22175/mmb.18329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of supplementary feed on live weight and meat quality of grazing yaks on the Qinghai-Tibetan Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meisong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yayu Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Degen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongzhen Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 299, pp.105756. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2025.105756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum: Random Forest Approach Applied to Italian–French Beef Production System: Sex Differences and Key Meat Standards Australia Traits Affecting Beef Eating Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Santinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Penasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Rampado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat and Muscle Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (1), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22175/mmb.19833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can blockchain revolutionize meat production? Addressing transparency, trust, and compliance in conventional and cultured meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Ahmadi Kaliji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashkan Pakseresht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 163, pp.105197. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2025.105197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Denver call for action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Windisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robyn Warner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison van Eenennaam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Stanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.8-9. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/af/vfae044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Will “cultured meat” transform our food system towards more sustainability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (Supplement 1), pp.101145. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2024.101145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential cultured meat consumers in Greece: attitudes, motives, and attributes shaping perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stergios Melios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Gkatzionis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.100538. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fufo.2025.100538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of marbling score in ribeye quartered at the 5th- 6th rib of French beef using the Q-FOM™ beef assessment camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalia da Silva Rodrigues Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mette Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Kombolo-Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Thoumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 222, pp.109759. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2025.109759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différences entre les aliments cellulaires et les produits animaux issus de l’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science .. et pseudo-sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 351, pp.16-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The marbling score assessed with Meat Standards Australia is heritable in Charolais cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Santinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Speke Katende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Rampado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (1), pp.1182-1188. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1828051X.2025.2505210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a balanced view of livestock: Benefits of grazing farming systems to produce meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 302, pp.105829. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2025.105829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food culture and cell-culture: technical, ethical and social frontiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Hallman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masami Takeuchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Science of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (1), pp.49. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41538-025-00417-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture d'actualité : &amp;quot;Les perceptions des consommateurs pour les produits carnés en Algérie&amp;quot; Les perceptions des consommateurs pour les produits carnés dans un contexte de hausse de la demande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Novel trends in cultured meat research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sishir Kamalapuram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, pp.1452643. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2024.1452643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « viande de culture » : ce que nous savons et ce qu’il faudrait savoir. Volet B : qualités extrinsèques de la « viande de culture »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59 (1), pp.47-56. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2023.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">German consumers’ attitudes toward artificial meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Katrin Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Wilhelm Windhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, pp.1401715. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2024.1401715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le persillé : biologie et importance pour la qualité des viandes Le rôle du persillé dans la qualité des viandes ovine et bovine : développement, importance, mesure et harmonisation des méthodes d'évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David William Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Perkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Moyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent technological developments and future trends in the evaluation and prediction of beef sensory quality in Brazil and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalia da Silva Rodrigues Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Cesar Colivet Briceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Teixeira Mársico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 287, pp.105550. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2024.105550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the physiological, muscular, and sensory characteristics in relation to beef quality from 15 cattle breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Albechaalany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-P. Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 280, pp.105395. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2023.105395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitudes toward artificial meat in Arab countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Alhujaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Hallman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 89 (12), pp.9711-9731. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1750-3841.17559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination of beef composition and sensory quality by using rapid Evaporative Ionisation Mass Spectrometry (REIMS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Birse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Álvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 454, pp.139645. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.139645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Food of the future: meat and dairy alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Knaapila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, pp.1382337. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2024.1382337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Meat Standards Australia carcass grading site affects assessment of marbling and prediction of meat-eating quality in growing European beef cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Santinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Rampado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Penasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 213, pp.109501. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2024.109501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does transport affect the eating quality potential of beef from Limousin cows in France? - A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalia da Silva Rodrigues Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Rodrigues Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Kombolo-Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Tondusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary and Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, pp.100411. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vas.2024.100411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolutions conceptuelles et méthodologiques pour évaluer et prédire la qualité sensorielle de la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Kombolo Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (3), pp.8066. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.3.8066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du persillé et des qualités sensorielles des carcasses bovines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubert Nicolazo de Barmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Pogorzelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, VPC-2024-4021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between European carcass evaluation and Meat Standards Australia grading scheme applied to young beef cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Santinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Penasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Goi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Rampado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 216, pp.109575. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2024.109575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does transport stress have any effect on carcass quality of Nellore cattle ( Bos taurus indicus ) in Brazil? - A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalia da Silva Rodrigues Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Rodrigues Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatianne Ferreira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translational Animal Science </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.txad134. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/tas/txad134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological Aspects of Bridging the Gap Between Cell-Based Food and Conventional Meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minsu Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun Young Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat and Muscle Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (1), pp.17645. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22175/mmb.17645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of an EGFLAM non‐synonymous polymorphism with marbling in Limousin cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Kombolo-Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Taussat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Féménia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55 (6), pp.825-827. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/age.13486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies relatives à la viande bovine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Barro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kizkitza Insausti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Kombolo Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, VPC 2023-9936, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/PB5QXC)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classement des carcasses pour la durabilité de la filière viande bovine et ovine. Partie I.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David William Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Cuthbertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ms Faulhaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, VPC-2023-3922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of cultured “meat” by Italian, Portuguese and Spanish consumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João M Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Rampado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Begoña Panea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.1043618. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2023.1043618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « viande de culture » : ce que nous savons et ce qu’il faudrait savoir. Volet A : principes et qualités intrinsèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 58 (6), pp.389-398. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2023.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classement des carcasses pour la durabilité de la filière viande bovine et ovine. Partie II.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David William Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Rombouts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Nisbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Meister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, VPC-2023-3923</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche sur la production et la qualité de la viande en Australie, Chine et France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David William Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.X. Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hl Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel O'Reilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, VPC-2023-3921</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French consumer evaluation of eating quality of Angus x Salers beef: Effects of muscle cut, muscle slicing and ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liselotte Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 197, pp.109079. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2022.109079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer perception of livestock production and meat consumption; an overview of the special issue “Perspectives on consumer attitudes to meat consumption”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 200, pp.109163. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2023.109163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer perception of the challenges facing livestock production and meat consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Kombolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Santinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Bertelli Pflanzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 200, pp.109144. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2023.109144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produits animaux de bonne qualité et nouvelles technologies en élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Georgieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Alexandre Kombolo Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todor Stoyanchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nicolazo De Barmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Penchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, VPC-2023-39-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Across countries implementation of handheld near-infrared spectrometer for the on-line prediction of beef marbling in slaughterhouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Kombolo-Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Goi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Santinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Rampado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefka Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 200, pp.109169. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2023.109169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La race a-t-elle un effet sur la qualité sensorielle de la viande de jeune bovin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Conanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Mar Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per E. Ertbjerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiana Failla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, VPC-2022-3813</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Cellular agriculture”: current gaps between facts and claims regarding “cell-based meat”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Thorrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Declan Troy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), pp.68-74. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/af/vfac092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of animal products: improved quality management, more alternatives or cell-based products?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Katrin Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seren Kell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, VPC-2023-39-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer perception of “artificial meat” in the educated young and urban population of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Kombolo Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2023.1127655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer Perception of Beef Quality and How to Control, Improve and Predict It? Focus on Eating Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todor Stoyanchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (12), pp.1732. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods11121732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an integration of pre- and post-slaughter factors affecting the eating quality of beef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Pogorzelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewelina Pogorzelska-Nowicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paweł Pogorzelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Półtorak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 255, pp.104795. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2021.104795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production de viande bovine au Brésil et ses perspectives de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalia da Silva Rodrigues Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Teixeira Mársico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatianne Ferreira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.VPC-2022-3841</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beef farming: farmers’ strategies in the Grand Cheliff plains of Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Agricultural Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (3), pp.74-81. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15547/ast.2022.03.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture d'actualité : « La filière viande bovine en Algérie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, VPC-2022-38-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of cultured “meat” by French consumers according to their diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannelle Gousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gregorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Rusalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 260, pp.104909. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2022.104909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable production and consumption of animal products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Pulina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondina Francesca Lunesu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Pirlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Environmental Science &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30, pp.100404. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coesh.2022.100404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Thésaurus de la viande : un nouvel outil accessible à tous Une nouvelle ressource sémantique répondant aux principes de la science ouverte : le thésaurus de la viande comme outil informatique de dialogue entre les acteurs de la filière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moise Kombolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Landrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Richon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of commingling animals at sorting facilities on performances and antibiotic use in beef cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Santinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo de Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Diana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Rampado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (1), pp.771-781. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1828051X.2022.2063766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumers’ valuation of cultured beef Burger: A Multi-Country investigation using choice experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Asioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquìn Fuentes-Pila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silverio Alarcón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 112, pp.102376. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodpol.2022.102376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new semantic resource responding to the principles of Open Science: The meat thesaurus as an IT tool for dialogue between sector actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moise Kombolo Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Landrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Richon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 192, pp.108849. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2022.108849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handheld near-infrared spectrometer allows on-line prediction of beef quality traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Goi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Pellattiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo de Marchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 184, pp.108694. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2021.108694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the future of meat in France depend on cultured muscle cells? Answers from different consumer segments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 188, pp.108776. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2022.108776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome profiling reveals stress-responsive gene networks in cattle muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Pomiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Foye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.e13150. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.13150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Sensory Properties of Beef during Long Dry Ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grossiord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Denayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Papillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (18), pp.2822. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods11182822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un affichage environnemental des produits animaux : compte-rendu de trois webinaires organisés par l’Association Française de Zootechnie au cours de l'année 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 mai 2022, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is “cultured meat” a viable alternative to slaughtering animals and a good comprise between animal welfare and human expectations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.35-42. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/af/vfac002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carcass Characteristics and Beef Quality of Young Grass-Fed Angus x Salers Bovines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liselotte Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (16), pp.2493. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods11162493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: On-farm and processing factors affecting bovine carcass and meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Clinquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (Suppl. 1), pp.100426. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2021.100426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Has breed any effect on beef sensory quality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Conanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Mar Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Ertbjerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiana Failla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 250, pp.104548. </w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2021.104548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Improving the nutritional, sensory and market value of meat products from sheep and cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.W Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.D. Scollan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.R. Dunshea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, pp.100356. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2021.100356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the intramuscular connective tissue components of fresh and freeze-dried samples by near infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 179, pp.108537. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2021.108537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de la « viande » artificielle par des consommateurs français selon leur régime alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannelle Gousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gregorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Rusalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3741</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Infrared Reflectance Spectroscopy for Predicting the Phospholipid Fraction and the Total Fatty Acid Composition of Freeze-Dried Beef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiana Failla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Begoña Panea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Dunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (12), pp.4230. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21124230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que pensent les Français de la culture de cellules musculaires pour produire de la viande ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the determination of meat quality using biochemical characteristics of the muscle: stress at slaughter and other missing keys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods10010084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspension pelvienne et maturation de la viande de boeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod Polkinghorne²</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tribot Laspière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Consumers’ Attitudes and Potential Acceptance toward Artificial Meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (2), pp.353. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods10020353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-Livestock Farming System Sustainability during the COVID-19 Era: A Cross-Sectional Study on the Role of Information and Communication Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrein Hashem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eman Hassanein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzalez-Bulnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (12), pp.6521. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13126521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Marbling and the Prediction of Beef Eating Quality Affected by Different Grading Sites?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Pogorzelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2021.611153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;viande…cellulaire&amp;quot; : Est-ce possible ? Est-ce bon ? Est-ce acceptable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Morio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Allo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brazilian Consumers’ Attitudes towards So-Called “Cell-Based Meat”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Bertelli Pflanzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (11), pp.2588. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods10112588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The myth of cultured meat: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaïer Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2020.00007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the drivers of beef sensory quality using metadata of intramuscular connective tissue, fatty acids and muscle fiber characteristics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 240, pp.104209. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2020.104209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European conformation and fat scores of bovine carcasses are not good indicators of marbling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaïer Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Pogorzelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 170 (1), pp.108233. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2020.108233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of tenderness, juiciness and flavor liking to overall liking of beef in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaïer Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Pogorzelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 168, pp.108190. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2020.108190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture d'actualité : Des arguments scientifiques face aux interrogations à propos de l'élevage Présentation de l'ouvrage collectif « L'élevage pour l'agroécologie et une alimentation durable »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, VPC-2020-36-4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viande in vitro - Intérêts, enjeux et perception des consommateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur Agroalimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.F6520 v1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Various Statistical Approaches to Assess and Predict Carcass and Meat Quality Traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier S. Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Conanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Farmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (4), pp.525. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9040525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible and Near-Infrared Multispectral Features in Conjunction with Artificial Neural Network and Partial Least Squares for Predicting Biochemical and Micro-Structural Features of Beef Muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Ait Kaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (9), pp.1254. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9091254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dr. Ahmed Ouali, 1948–2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Sentandreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Coulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 167, pp.108155. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2020.108155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Scientific and Press Articles Related to Cultured Meat for a Better Understanding of Its Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaïer Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2020.01845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research in Beef Tenderness and Palatability in the Era of Big Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat and Muscle Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (2), pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22175/mmb.9488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les professionnels de la viande en Australie ont valorisé les résultats de R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat consumption – what French consumers feel about the quality of beef?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), pp.646-656. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1828051X.2018.1551072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter contre les fausses idées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France Agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The associations between proteomic biomarkers and beef tenderness depend on the end-point cooking temperature, the country origin of the panelists and breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 157, </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2019.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture d’actualité : l’animalisme est-il un anti-humanisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (1-5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viande in vitro peut-elle s'imposer sur un marché en mutation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Figaro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il réduire notre consommation de viande ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (2-4), pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faits marquants de la production bovine en Australie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Strachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, VPC‐2019‐35‐1‐4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Mineral Elements to Authenticate the Geographical Origin of Yak Meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizhuang Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yayu Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racheal H. Bryant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kafkas Universitesi Veteriner Fakültesi Dergisi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (1), pp.93-98. </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9775/kvfd.2018.20366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the quality of meat: Myth or reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (436), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods8100436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques travaux de l’INRA sur les viandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (3-1), pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update of Meat Standards Australia and the cuts based grading scheme for beef and sheepmeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel A. O'Reilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham E. Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integrative Agriculture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (7), pp.1641-1654. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2095-3119(18)61924-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ère de la post-génomique en biologie moléculaire : la protéomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre M de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: The variability of the eating quality of beef can be reduced by predicting consumer satisfaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wierzbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (11), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731118000605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture d'actualité - Le point sur la chaîne de la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34, pp.3-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does growth path influence beef lipid deposition and fatty acid composition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana S. H. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana P. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina M. Alfaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A. M. Prates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (4), pp.e0193875. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0193875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colour variability of beef in young bulls from fifteen european breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Albertí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Begoña Panea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiana Failla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (12), pp.2777-2785. </w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ijfs.13890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux de recherche internationaux sur la qualité sensorielle de la viande ovine et bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Mcgilchrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Warner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garth Tarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop de la Commission Economique des Nations Unies pour l’Europe sur les marchés durables de la viande de ruminants, le commerce transfrontalier et la qualité sensorielle de la viande ovine et bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Annovazzi-Jakab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Farmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Strachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34, pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu du Workshop international sur les normes et les marchés de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Farmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Straif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefaan de Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Roehe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33, pp.2-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current situation and future prospects for beef production in Europe — A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lherm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claus Deblitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian-Australasian journal of animal sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (7), pp.1017-1035. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5713/ajas.18.0196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment prédire la qualité de la viande bovine en Europe en s’inspirant du système australien MSA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wierzbicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.171-182. </w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5137775572495574E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité de la biologie musculaire et qualité sensorielle de la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, VPC‐2017‐33‐1‐4, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre et le type racial des bovins ont un impact sur la qualité des viandes en bouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzyf Wierzbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, VPC‐2017‐33‐1‐2, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial meat and the future of the meat industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah P. F. Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham E. Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (11), pp.2216. </w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/AN17307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beef palatability and its relationship with protein degradation and muscle fibre type profile in longissimus thoracis in Alentejana breed from divergent growth pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J A Simões</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S P Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P C Lemos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C M Alfaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731116001373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle approche méthodologique pour piloter la conduite en élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (3), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu du second congrès intitulé &amp;quot;Qualité durable de la viande bovine en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Farmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Straif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefaan de Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untrained consumer assessment of the eating quality of beef: 1. A single composite score can predict beef quality grades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. P. F. Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabele Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wierzbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (8), pp.1389-1398. </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731116002305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of gender on quality and nutritive value of dromedary camel (Camelus dromedarius) longissimus lumborum muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.M.A. Abdelhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Babiker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Saudi Society of Agricultural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (3), pp.242-249. </w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssas.2015.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial to the special issue: “Improving the quality and sustainability of beef production”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Klopcic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Animal Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (s1), pp.s1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untrained consumer assessment of the eating quality of European beef: 2. Demographic factors have only minor effects on consumer scores and willingness to pay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. P. F. Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. E. Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (8), pp.1399-1411. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731117000076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité sensorielle n'a pas de relation avec la qualité des carcasses bovines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Wierzbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willingness to pay for beef is highly transferrable between different consumer groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabele Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Wierzbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Animal Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.s72-s75. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s2040470017001753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European conformation and fat scores have no relationship with eating quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S P F Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David William Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Wierzbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (6), pp.996-1006. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731115002839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory quality of meat from eight different types of cattle in relation with their biochemical characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidan P Moloney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integrative Agriculture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (7), pp.1550-1563. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2095-3119(16)61340-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biotechs, nouveau cauchemar des carnivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">01 Net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 836, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on encore légitimement manger de la viande aujourd’hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Rosner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (2-5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des nombreux critères de qualité de la viande bovine : une approche complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bieche-Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (3), pp.185-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview pour L’Express par Isabelle Hennebelle sur la viande artificielle « Frankensteak fait saliver les start-up ». L’express n°3412, 23-29 novembre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collagens XII and XIV: Two collagen types both associated with bovine muscle and intramuscular lipid metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pissavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lethias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 187, pp.80-86. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2016.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The variation in the eating quality of beef from different sexes and breed classes cannot be completely explained by carcass measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. P. F. Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David William Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Farmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (06), pp.987-995. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S175173111500292X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de viande de yak en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yayu Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Lizhuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chai Shatuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shujie Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu du congrès intitulé &amp;quot;Qualité durable de la viande bovine en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Farmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Bowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Declan Troy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Birnie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (1-6), pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative approach combining Animal Performances, nutritional value and sensory quality of meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 122, pp.163 - 172. </w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2016.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viande artificielle : utopie ou future réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes académiques de l'Académie d'agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is in vitro meat the solution for the future?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120, pp.167-176. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2016.04.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédire la qualité des viandes : mythe ou réalité ? Etat des lieux des avancées récentes réalisées dans le domaine de la prédiction des qualités des viandes ; réflexion sur les perspectives d’application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hors série (4ème trimestre), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produkcja wołowiny współpraca przemysłu z nauką</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Wierzbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.W. Pethick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agro-food-Industry Hi Tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70, pp.40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-laboratory assessment by trained panelists from France and the United Kingdom of beef cooked at two different end-point temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidan P. Moloney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 122, pp.90-96. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2016.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ossification score is a better indicator of maturity related changes in eating quality than animal age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. P. F. Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Wierzbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), pp.718-28. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731115002700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French experience in development of beef cattle industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yayu Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunlong Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinxiang Meng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (2), pp.33-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Meat Standards Australia (MSA) and cuts based grading schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod J. Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dw Pethick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (2), pp.43-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la qualité de la viande de ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garth Tarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (4-3), pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques musculaires des bovins sélectionnés pour la croissance musculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educated consumers don’t believe artificial meat is the solution to the problems with the meat industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Peterolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integrative Agriculture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (2), pp.273-284. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2095-3119(14)60886-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fattening performance, metabolic indicators, and muscle composition of bulls fed fiber-rich versus starch-plus-lipid-rich concentrate diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (1), pp.319-33. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2014-7845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between DNAJA1 expression and beef tenderness: effects of electrical stimulation and post-mortem aging in two muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Sami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwards Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agriculture and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17, pp.815-820</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is artificial meat and what does it mean for the future of the meat industry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah P.F. Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham E. Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integrative Agriculture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (2), pp.255-263. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2095-3119(14)60888-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Early Post-Mortem Biochemical Processes Underlying Meat Color and pH Decline in the Longissimus thoracis Muscle of Young Blond d'Aquitaine Bulls Using Protein Biomarkers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Boudjellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63 (30), pp.6799-6809. </w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.5b02615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOUVELLES DE LA RECHERCHE Les Journées des Sciences du Muscle et Technologies des Viandes (JSMTV) : un événement scientifique et technique au service des filières « viande »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (2 Numéro spécial : Le muscle et la viande), pp.209-212. </w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.2.3026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lettre d’information n°14 de la revue « Viandes et Produits Carnés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Carlhian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first symposium on the applied techniques and industry economics in chinese beef cattle production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingxiang Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harinder Makkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mckinnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daryl Gibb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (3-6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des marqueurs génomiques au service de la qualité de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (2), pp.183-195. </w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.2.3024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in omic technologies for meat quality management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 109, pp.28-26. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2015.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viande in vitro, solution d’avenir ou gadget high tech?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slate.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it possible to save the environment and satisify consumers with artificial meat?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integrative Agriculture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (2), pp.206-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lettre d’information n°16 de la revue « Viandes et Produits Carnés ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Carlhian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repercussions of growth path on carcass characteristics, meat colour and shear force in alentejana bulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J A Simões</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a S H Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P C Lemos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (8), pp.1414-1422. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731115000427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical measurements of beef are a good predictor of untrained consumer sensory scores across muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S P F Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G E Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David William Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod J. Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (1), pp.179-90. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731114002389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A brief introduction to 15th French conference of Meat Science and Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (2), pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Journées des sciences du muscle et technologies des viandes (JSMTV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des G.T.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 76, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de viande bovine en Chine et perspectives d’évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yayu Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Porry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunlong Huo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (3), pp.259-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phénotypage de la qualité des produits animaux : enjeux et innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (3), pp.223-234. </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2014.27.3.3069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle lipid composition in bulls from 15 European breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Sevane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sanudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 160, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2013.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La race Charolaise dans la province du Liaoning en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yayu Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongting Zhuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiwei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingxiang Kang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (4-3), pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lettre d’information n°12 de la revue « Viandes et Produits Carnés ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Carlhian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Win–win strategies for high beef quality, consumer satisfaction, and farm efficiency, low environmental impacts and improved animal welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David William Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (10), pp.1537-1548. </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/AN14210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de la viande : « la race n’est pas prépondérante »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agra Presse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3471, pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine mapping of quantitative trait loci underlying sensory meat quality traits in three French beef cattle breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92 (10), pp.4329-4341. </w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2014-7868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse relationships between biomarkers and beef tenderness according to contractile and metabolic properties of the muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62 (40), pp.9808 - 9818. </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf501528s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of beef sensory quality for a better prediction of palatability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn van Wezemael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier S. Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Verbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97 (3), pp.316-322. </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2013.07.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphisms in twelve candidate genes are associated with growth, muscle lipid profile and meat quality traits in eleven European cattle breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Sevane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wiener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pong Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (7), pp.4721-4731. </w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11033-014-3343-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lettre d’information n°11 de la revue « Viandes et Produits Carnés ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Carlhian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des animaux plus robustes : un enjeu majeur pour le développement durable des productions animales nécessitant l'essor du phénotypage fin et à haut débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Charley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (3), pp.181-194. </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2014.27.3.3066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the nutritional and health value of beef lipids and their relationship with meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel D Scollan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Dannenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Nuernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siân Mackintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97 (3), pp.384-394. </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2014.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lettre d’information n°8 de la revue « Viandes et Produits Carnés ». Edito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Carlhian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un langage de référence pour le phénotypage des animaux d’élevage : l’ontologie ATOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiktoria Golik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (3), pp.195-208. </w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2014.27.3.3067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical composition and structural characteristics of Arabian camel (Camelus dromedarius) m. longissimus thoracis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a N Al-Owaimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G M Suliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a S Sami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 96 (3), pp.1233-1241. </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2013.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viande in vitro va-t-elle révolutionner notre alimentation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le Monde.fr | 09.09.2014 à 14h59 • Mis à jour le 01.10.2014 à 12h04</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lettre d’information n°10 de la revue « Viandes et Produits Carnés ». Edito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Carlhian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lettre d’information n°9 de la revue « Viandes et Produits Carnés ». Edito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Carlhian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of beef eating quality in France using the Meat Standards Australia system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod J. Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Pethick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (3), pp.524-529. </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s1751731112001553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viande du futur sera-t-elle produite in vitro ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mainsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (4), pp.363-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse bibliométrique de la recherche et de ses outils de diffusion dans le domaine des viandes et produits carnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data warehouse of muscle characteristics and beef quality in France and a demonstration of potential applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (2), </w:t></w:r><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4081/ijas.2013.e41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ageing on meat quality of the one humped camel (Camelus dromedarius)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omer Abdelhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulaiman Babiker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emirates Journal of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (2), pp.150-158. </w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9755/ejfa.v25i2.15402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la tendreté de la viande bovine par méta-analyse des caractéristiques musculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du phénotypage des animaux d’élevage pour la qualité des produits carnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la consommation et de la production de viande bovine en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yayu Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Porry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunlong Huo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-analysis of the relationships between beef tenderness and muscle characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier S. Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. L. Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 155 (2-3), pp.424 - 434. </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2013.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production de viande de chameau : état des connaissances, situation actuelle et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Abdelhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Raiymbek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kadim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (3), pp.289-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-analysis of the comparison of the metabolic and contractile characteristics of two bovine muscles: Longissimus thoracis and semitendinosus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier S. Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 91 (4), pp.423-429. </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2012.02.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savez-vous planter de la viande ? Par Clémentine Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viande artificielle : une utopie alimentaire ? Interview par Clara Delpas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne J. Porcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Actualités.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nourriture du futur que nous concocte l'industrie agroalimentaire. Par Agnès Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basta (Bastamag.net)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and genomic markers of beef quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TechKnowledge ProSafeBeef. Skateholder Digest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Institut Charolais en pôle position. Interview Richard Misiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Polkinghorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal de Saône-et-Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of season on contractile and metabolic properties of desert camel muscle (Camelus Dromedarius)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omer Abdelhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulaiman Babiker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland R. Jailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 90 (1), pp.139-144. </w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2011.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viande in vitro permettra-t-elle de contrer la faim dans le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlantico (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different phenotypic and proteomic markers explain variability of beef tenderness across muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (2), pp.26-38. </w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5539/ijb.v4n2p26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le hamburger issu de cellules souches, une voie d'avenir ? Par Denis Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Croix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux de modélisation afin de prédire la qualité sensorielle de la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier S. Chriki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auvergne Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprimer de la viande : une idée folle ? Interview par Karine Le Loët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Eco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GENOTEND chip: a new tool to analyse gene expression in muscles of beef cattle for beef quality prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine C. Bernard-Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beline B. Jesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (august), Non paginé. </w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1746-6148-8-135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between muscle growth potential, intramuscular fat content and different indicators of muscle fibre types in young Charolais bulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 83 (11), pp.750-758. </w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1740-0929.2012.01021.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectives and applications of phenotyping network set-up for livestock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 83 (7), pp.517-528. </w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1740-0929.2012.01015.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary n-3 PUFA affect lipid metabolism and tissue function-related genes in bovine muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beate Hiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Nuernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Nuernberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108 (5), pp.858-863. </w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114511006179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trente ans après le premier bébé éprouvette : le premier steak in vitro? Par Morgane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvel Observateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redevenir consomm'acteurs. Par C.E. Bride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal de Saône-et-Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le hamburger-éprouvette va-t-il sauver la planète ? Par Julie Mangematin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ca m'intéresse - Hors Série Le guide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster analysis application identifies muscle characteristics of importance for beef tenderness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier S. Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham E. Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13, </w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2091-13-29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling for the prediction of beef sensory quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TechKnowledge ProSafeBeef. Skateholder Digest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between collagen characteristics, lipid content and raw and cooked texture of meat from young bulls of fifteen European breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mette Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Ertbjerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiana Failla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sanudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 87 (1), pp.61-65. </w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2010.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accords franco-chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Technique de l'Insémination Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of DNAJA1 in bovine muscles according to developmental age and management factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (6), pp.867-874. </w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731110002491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for the European beef sector over the next 30 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (2), pp.20-28. </w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/af.2011-0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection bovine s'accélère. Par Daniel Bordur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Est Républicain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in the abundance of 24 protein biomarkers of beef tenderness according to muscle and animal type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (6), pp.885-894. </w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731110002612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du phénotypage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- David, V.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Technique de l'Insémination Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myostatin inactivation induces a similar muscle molecular signature in double-muscled cattle as in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Chelh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (2), pp.278 - 286. </w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731110001862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine présente sa filière bovine à Charolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingxiang Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Renaissance. L'Hebdo Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception in France of the Australian system for the prediction of beef quality (Meat Standards Australia) with perspectives for the European beef sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51, pp.30-36. </w:t></w:r><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/AN10045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La révolution génomique bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cètre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terre de Chez Nous (Franche-Comté Belfort)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Inra du Pin au cœur des recherches bovines. Par François Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future research priorities for animal production in a changing world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel D. Scollan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul L. Greenwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. J. Newbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R. Yanez Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin J. Shingfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (1), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/AN10051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine en pleine mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingxiang Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal de Saône-et-Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viande de synthèse. Par Chantal Houzelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Echos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenge and limitations of combining data: a case study examining the relationship between intramuscular fat content and flavour intensity based on the BIF-BEEF database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul P. Meurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (11), pp.975-981. </w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/AN10044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current and future issues facing red meat quality in a competitive market and how to manage continuous improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David William Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.G. Banks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (1), pp.13-18. </w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/an10041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la qualité de la viande. La norme australienne va-t-elle tuer AOC et autres labels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploitant Agricole de Saône et Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roastbeef&amp;quot;. La filière bovine européenne en quête de tendreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Creuse Agricole et Rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of polymorphisms in the calpastatin and µ-calpain genes on meat tenderness in three French beef breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Payet-Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 89 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2010-3063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filière bovine chinoise en pleine mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Meng, X.Q.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploitant Agricole de Saône et Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System for predicting beefquality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-NEWS. The newsletter for ProSafeBeef</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intramuscular fat content in meat-producing animals: development, genetic and nutritional control, and identification of putative markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (2), pp.303-319. </w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731109991091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance of some skeletal muscle mitochondrial proteins is associated with increased blood serum insulin in bovine fetuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beata Pajak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrycja Pawlikowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 89, pp.445-450. </w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rvsc.2010.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viande de culture : une viande sans animaux : réalité ou fiction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Echo des Puys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The two mutations, Q204X and nt821, of the myostatin gene affect carcass and meat quality in young heterozygous bulls of French beef breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Payet-Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 88 (2), pp.446-454. </w:t></w:r><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2009-2385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocrine and metabolic regulation of muscle growth and body composition in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (11), pp.1797-1809. </w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731110001448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific fibre composition and metabolism of the rectus abdominis muscle of bovine Charolais cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rollande Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, 12 pp. </w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2091-11-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomarkers of meat fat content - a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fleischwirtschaft International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (10), pp.69-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European beef consumers’ interest in a beef eating-quality guarantee Insights from a qualitative study in four EU countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Verbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn van Wezemael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia D. de Barcellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens O. Kugler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 54 (2), pp.289-296. </w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2009.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des viandes. Un système révolutionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploitant Agricole de Saône et Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plus écolo, la viande synthétique bientôt dans nos assiettes ? Par Elise Kuntzelmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rue89 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maîtrise de la tendreté de la viande bovine : identification de marqueurs biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (4), pp.331-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteome changes during meat aging in tough and tender beef suggest the importance of apoptosis and protein solubility for beef aging and tenderization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Blinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (22), pp.10755-10764. </w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf901949r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a dot-blot quantitative technique for large scale analysis of beef tenderness biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (Suppl 3), pp.91-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives offertes par les approches en «omique» pour l’amélioration de la durabilité de l’élevage des herbivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (5), pp.385-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of genomics to the understanding of physiological functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Scalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jean Louis Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60, pp.5-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of age at castration on animal performance, muscle characteristics and meat quality traits in 26-month-old Charolais steers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 120 (1-2), pp.116-126. </w:t></w:r><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2008.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of cloned and non-cloned Holstein heifers in muscle contractile and metabolic characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (2), pp.244-250. </w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731108003406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasture-feeding of charolais steers influences skeletal muscle metabolism and gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (Supplement 3), pp.83-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression and protein content in relation to intramuscular fat content in Muscovy and Pekin ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Davail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 88 (11), pp.2382-2391. </w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps.2009-00208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in muscle gene expression related to metabolism according to growth potential in young bulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 82 (2), pp.205-212. </w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2009.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics and new markers for beef production – minireview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard-Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science Papers and Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (4), pp.273-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular profiles of quadriceps muscle in myostatin-null mice reveal PI3K and apoptotic pathways as myostatin targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Chelh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark James Reecy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (196), 13 p. </w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-10-196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live weight, body size and carcass characteristics of young bulls of fifteen European breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Panea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sañudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Olleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 114 (1), pp.19-30. </w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2007.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle molecular profiles in myostatin-null mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Chelh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Reecy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiv für Tierzucht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51, pp.58-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis and data normalization procedures are crucial for microarray analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kpatcha Kadanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene Regulation and Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.107-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic programming establishes resistance of oxidative-type skeletal muscles to glucocorticoid-induced muscle cachexia in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrycja Pawlikowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Lokociejewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beata Pajak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Gajewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Jank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiv für Tierzucht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51, pp.80-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualités sensorielles de la viande bovine : Identification de marqueurs génomiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Dunoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26, pp.152-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of gene expression studies in livestock production systems: a European perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Experimental Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (6-7), pp.701-710. </w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/EA08018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and positional genomics in beef cattle : current programs and potential progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (4-5), pp.335-350. </w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/sda.28.335-350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of lipid flux between liver and adipose tissue during transient hepatic steatosis in carnitine-depleted rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Degrace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Demizieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen-Yu Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caverot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 282 (29), pp.20816-20826. </w:t></w:r><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M611391200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Target genes of myostatin loss-of-function in muscles of late bovine fetuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Passelaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (63), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-8-63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic and histochemical characteristics of fat and muscle tissues in homozygous or heterozygous pigs for the body composition QTL located on chromosome 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30 (3), pp.232-241. </w:t></w:r><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/physiolgenomics.00270.2006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La révolution génomique concerne aussi le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Malafosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (3), pp.163-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glucose-6-phosphate dehydrogenase and leptin are related to marbling differences among Limousin and Angus or Japanese Black x Angus steers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85 (11), pp.2882-2894. </w:t></w:r><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2007-0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in cattle functional genomics and their application to beef quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lehnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Barendse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (1), pp.159-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualités sensorielles de la viande bovine. Identification de marqueurs génomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Dunoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (5), pp.152-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased peripheral lipid clearance in an animal model of amyotrophic lateral sclerosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Oudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Gonzalez de Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Fricker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique René</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48 (7), pp.1571-1580. </w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1194/jlr.M700017-JLR200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do age and feeding levels have comparable effects on fat deposition in breast muscle of mule ducks ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.113-123. </w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731107658029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses to nutrients in farm animals : implications for production and quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (9), pp.1297-1313. </w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731107000602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of hierarchical clustering methodologies for proteomic data mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hébraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (1), pp.358-366. </w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/pr060343h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Salers suckled bull production: effect of diet on performance, carcass and muscle characteristics and meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland R. Jailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (7), pp.1068-1079. </w:t></w:r><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731107000225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle and meat quality characteristics of Holstein and Salers cull cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dransfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 77 (4), pp.459-466. </w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2007.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between thyroid status, tissue oxidative metabolism, and muscle differentiation in bovine fetuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33, pp.91-106. </w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.domaniend.2006.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the quality of products from cloned cattle : An integrative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 67, pp.134-141. </w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2006.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New indicators of beef sensory quality revealed by expression of specific genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (13), pp.5229-5237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole body and muscle energy metabolism in preruminant calves: effects of nutrient synchrony and physical activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost van den Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Verstegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Gerrtits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 97 (4), pp.667-675</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La révolution génomique au service de la filière viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Malafosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (6), pp.457-463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adipocyte fatty acid-binding protein and mitochondrial enzyme activities in muscles as relevant indicators of marbling in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85 (10), pp.2660-2669. </w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2006-837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prenatal developmental changes in glucose transporters, intermediary metabolism and hormonal receptors related to the IGF/insulin-glucose axis in the heart and adipose tissue of bovines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga Sauerwein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yumi Higashiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Abe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46 (3), pp.257-272. </w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2006014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication des mitochondries dans la biologie musculaire : un rôle clé au cours du développement, de la croissance et de la fonte musculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (4), pp.245-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological characteristics of a group of fighting bulls (Brava breed)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ameslant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 157 (5), pp.293-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The separate effects of the nature of diet and grazing mobility on metabolic potential of muscles from Charolais steers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 104 (1-2), pp.182-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does overfeeding enhance genotype effects on energy metabolism and lipid deposition in breast muscle of ducks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 145, pp.413-418. </w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpa.2006.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does overfeeding enhance genotype effects on liver ability for lipogenesis and lipid secretion in ducks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 145, pp.390-396. </w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpa.2006.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential benefits of genetics and genomics to improve beef quality-a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science Papers and Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (3), pp.173-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of composition and quality traits of meat from young finishing bulls from Belgian Blue, Limousin and Aberdeen Angus breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clinquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Cabaraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dufrasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (3), pp.522-531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance, slaughter characteristics and meat quality of young bulls from Belgian Blue, Limousin and Aberdeen Angus breeds fattened with a sugar-beet pulp or a cereal-based diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Cabaraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dufrasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clinquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 82 (1), pp.125-132. </w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/ASC20057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations in beef production systems that enhance the nutritional and health value of beef lipids and their relationship with meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Scollan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Nuernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Dannenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74, pp.17-33. </w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2006.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not only insulin stimulates mitochondriogenesis in muscle cells, but mitochondria are also essential for insulin-mediated myogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrycja Pawlikowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Gajkowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkadiusz Orzechowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Proliferation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39 (2), pp.127-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La teneur en lipides de la viande : une balance métabolique complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (5), pp.327-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prenatal developmental changes in glucose transporters, intermediary metabolism and hormonal receptors related to the IGF/insulin-glucose axis in the heart and adipose tissue of bovines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga Sauerwein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yumi Higashiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Abe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46, pp.257-272. </w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2006014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génomique révolutionne la biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Technique de l'Insémination Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 121, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical and transcriptomic analyses of two bovine skeletal muscles in Charolais bulls divergently selected for muscle growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuko Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 70 (2), pp.267-277. </w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2005.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth hormone receptor gene expression in the skeletal muscle of normal and double-muscled bovines during foetal development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Djiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 45 (4), pp.393-403. </w:t></w:r><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2005036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génomique : une nouvelle science qui change notre approche de la biologie du muscle des bovins à viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bovins Limousins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 165, pp.17-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data analysis methods for detection of differential protein expression in two-dimensional gel electrophoresis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Piec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 340 (2), pp.226-230. </w:t></w:r><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ab.2005.02.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collection of bovine cDNA probes for gene expression profiling in muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Probes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (1), pp.61-70. </w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcp.2004.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des recherches sur le muscle des bovins et la qualité sensorielle de leur viande. I. Vers une meilleure connaissance de la biologie musculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland R. Jailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14 (3), pp.283-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cDNA macroarray resource for gene expression profiling in ruminant tissues involved in reproduction and production (milk and beef) traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of physiology and pharmacology : an official journal of the Polish Physiological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56 Suppl 3, pp.215-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The revival of interest in muscle energy metabolism for human health thanks to genomics and integrated biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Medicine and Advanced Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (1), pp.7-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where are we in genomics ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56 (Supplement 3), pp.37-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic analysis of bovine skeletal muscle hypertrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefaan de Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (2), pp.490-500. </w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmic.200400925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomics applied to the analyis of bovine muscle hypertrophy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP PUBLICATION </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n° 112, pp.379-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des recherches sur le muscle des bovins et la qualité sensorielle de leur viande. II. Influence des facteurs d’élevage sur les caractéristiques musculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland R. Jailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14 (4), pp.365-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viande des ruminants. De nouvelles approches pour améliorer et maîtriser la qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24 (1), pp.7-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudio de la calidad de la canal de 15 razas bovinas europeas mediante un analisis discriminante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Begoña Panea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Albertí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Olleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Monsón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITEA, información técnica económica agraria: revista de la Asociación Interprofesional para el Desarrollo Agrario (AIDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26, pp.717-719</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional status induces divergent variations of GLUT4 protein content, but not lipoprotein lipase activity, between adipose tissues and muscles in adult cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 92 (4), pp.617-625. </w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/BJN20041240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual metabolic characteristics in skeletal muscles of transgenic rabbits for human lipoprotein lipase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.B. Jadhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Viglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lipids in Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3, pp.27-33. </w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1476-511X-3-27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle fat oxidative capacity is not impaired by age but by physical inactivity : association with insulin sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boirie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18 (6), pp.737-739. </w:t></w:r><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.03-1104fje⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical limits of total and insoluble collagen content measurements and of type I and III collagen analysis by electrophoresis in bovine muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 68, pp.127-136. </w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2004.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related relationships between muscle fat content and metabolic traits in growing rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Herpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 44 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2004011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogies for understanding statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Physiology Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 28 (3), pp.124-125. </w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/advan.00006.2004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related changes in glucose utilization and fatty acid oxidation in a muscle-specific manner during rabbit growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay B. Jadhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Houdebine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Muscle Research and Cell Motility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25 (4-5), pp.405-410. </w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10974-004-2768-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle-specific metabolic, histochemical and biochemical responses to a nutritionally induced discontinuous growth path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Jailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 79, pp.49-59. </w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1357729800054527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et traitement statistique des données de génomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52, pp.29-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et traitements statistiques des données de génomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52, pp.29-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lipides dans la viande bovine: mythe ou réalité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13 (3), pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial and peroxisomal fatty acid oxidation capacities increase in the skeletal muscles of young pigs during early postnatal development but are not affected by cold stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Fillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piteira Bonito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 43 (2), pp.155-166. </w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2003013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial and peroxisomal fatty acid oxydation capacities increase in the skeletal muscles of young pigs during early postnatal development but are not affected by cold stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Fillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Piteira-Bonito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 43, pp.155-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis study of the relationship between total collagen content and distribution of the perimysial connective network in a bovine muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Abou El Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23 (1), pp.163-167. </w:t></w:r><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/sda.23.163-167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic approaches to economic trait loci and tissue expression profiling : application to muscle biochemistry and beef quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre A. Eggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 66, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie et ontogénèse des fibres musculaires chez différentes espèces d'intérêt agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (2), pp.117-123. </w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2003.16.2.3652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance de la normalisation et de la variabilité des données issues des techniques de biologie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 49, pp.61-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The incorporation of solubilized wheat proteins in milk replacers for veal calves: effects on growth performance and muscle oxidative capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vermorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 43 (1), pp.57-76. </w:t></w:r><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2003006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie et ontogenèse des fibres musculaires chez le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (2), pp.125-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome analysis of two bovine muscles during ontogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Pietu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 133 (6), pp.745-756. </w:t></w:r><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jb/mvg096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du transcriptome du muscle pour l'identification de gènes déterminant les caractéristiques musculaires et les qualités sensorielles de la viande bovine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.111-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunochemical analysis of bFGF, TGF-Beta1 and catalase in rectus abdominis muscle from cattle foetuses at 180 and 260 days post-conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Orzechowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gajkowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Wojewodzka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue and Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 34 (6), pp.416-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common practice in molecular biology may introduce statistical bias and misleading biological interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Brandstetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 13 (6), pp.370-377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gènes bovins et qualité des viandes : présentation du programme européen GemQual.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Delourme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.151-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preconditioning with millimolar concentrations of Vitamin C or N-acetylcysteine protects L6 muscle cells insulin-stimulated viability and DNA synthesis under oxidative stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkadiusz Orzechowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Lokociejewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrycja Muras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 71 (15), pp.1793-1808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of muscle type, castration, age and growth rate on H-FABP expression in bovine skeletal muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Brandstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sauerwein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Veerkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 75 (2), pp.199-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term mild hyperglycemia enhances insulin-stimulated glucose disposal in lactating goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Balage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Rulquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 282 (2), pp.R464-R474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur diététique et qualités sensorielles des viandes de ruminants. Incidence de l’alimentation des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J. Culioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15 (1), pp.37-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of nutritional factors on biochemical, structural and metabolic characteristics of muscles in ruminants, consequences on dietetic value and sensorial qualities of meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Cucioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 41 (4), pp.377. </w:t></w:r><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2001101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle fatty acid oxidative capacity is a determinant of whole body fat oxidation in elderly people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Morio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Montaurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Boirie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bouteloup-Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 280 (1), pp.E143-E149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weaning affects lipoprotein lipase activity and gene expression in adipose tissues and in masseter but not in other muscles of the calf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vermorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 86 (4), pp.433-441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of nutritionnal factors on biochemical, structural and metabolic characteristics of muscles in ruminants, consequences on dietetic value and sensorial qualities of meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Culioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 41, pp.1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitative glucose transporters in livestock species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Abe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 40 (6), pp.517-533. </w:t></w:r><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2000134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of muscle type, castration, age, and compensatory growth rate on androgen receptor mRNA expression in bovine skeletal muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Brandstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Pfaffl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.E. Gerrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 78 (3), pp.629-637</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipoprotein lipase activity and mRNA are up-regulated by refeeding in adipose tissue and cardiac muscle of sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 130, pp.749-756</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métabolisme énergétique des muscles squelettiques chez les animaux producteurs de viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Geay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 13 (3), pp.185-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related changes and location of types I, II, XII and XIV collagen during development of skeletal muscles from genetically different animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32, pp.349-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related changes and location of types I, III, XII and XIV collagen during development of skeletal muscles from genetically different animals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lethias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Menissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histochem J</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32, pp.349-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00314346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitative glucose transporters in livestock species (review, GLUT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 40 (6), pp.517-533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary coconut oil affects more lipoprotein lipase activity than the mitochondria oxidative capacities in muscles of preruminant calves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Veerkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11, pp.231-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport sanguin et métabolisme tissulaire des lipides chez le veau de boucherie. Effets du remplacement de suif par de l'huile de coprah dans l'aliment d'allaitement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 12 (4), pp.273-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fat partitioning and biochemical characteristics of fatty tissues in relation to plasma metabolites and hormones in normal and double-muscled young growing bulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vermorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Geay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 122 (3), pp.127-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session 2: Lipid metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dr A. Orzechowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 39 (1), pp.103-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de modifications du niveau énergétique de la ration sur les taux plasmatiques d'hormones thyroïdiennes et sur les caractéristiques musculaires chez le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 13 (1), pp.S56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation du métabolisme lipidique des tissus adipeux et musculaires chez le ruminant. Effets du niveau alimentaire et de la photopériode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 12 (4), pp.287-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic differentiation of the bovine heart muscle during foetal development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Veerkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Geay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 58 (3), pp.A86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal absorption, blood transport and hepatic and musle metabolism of fatty acids in preruminant and ruminant animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 39 (1), pp.27-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a diet rich in medium-chain fatty acid on lipoprotein lipase (LPL) and carnitine palmitoyltransferase I (CPT I) activities in the heart from preruminant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 39 (1), pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to “Fat partitioning and biochemical characteristics of fatty tissues in relation to plasma metabolites and hormones in normal and double-muscled young growing bulls”: [Comp. Biochem. Physiol. 122 (1999) 127–138]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vermorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Geay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 123 (3), pp.311-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects od dietary coconut oil on fatty acid oxidation capacity of the liver, the heart and skeletal muscles in the preruminant calf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Veerkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 82 (4), pp.299-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a diet rich in medium-chain fatty acid on lipoprotein lipase (LPL) and carnitine palmitoyltransferase I (CPT I) activities in the heart from preruminant calves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 39 (1), pp.85-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal absorption, blood transport and hepatic and muscle metabolism of fatty acids in preruminant and ruminant animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 39 (1), pp.27-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of cardiac fatty acid-binding protein (H-FABP) mRNA in three different muscles of growing bulls and steers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Brandstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sauerwein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Geay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 76 suppl. 1, pp.142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional regulation of lipoprotein lipase activity and its messenger RNAs in ewe adipose tissue and heart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fléchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 38 (2), pp.196-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messenger RNAs encoding lipoprotein lipase, fatty acid synthase and hormone-sensitive lipase in the adipose tissue of underfed-refed ewes and cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Langin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 38 (3), pp.297-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipoprotein lipase activity and mRNA levels in bovine tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Olivecrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology Part B: Comparative Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 121, pp.85-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of mitochondria and peroxisomes to palmitate oxidation in rat and bovine tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Veerkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology Part B: Comparative Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 121, pp.69-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of androgen receptor mRNA expression in three different skeletal muscles during postnatal development in bulls and steers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Brandstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Pfaffl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sauerwein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 76 suppl. 1, pp.116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional regulation of lipoprotein lipase activity and its messenger RNAs in ewe adipose tissue and heart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 38 (2), pp.196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messenger RNAs encoding lipoprotein lipase, fatty acid synthase and hormone-sensitive lipase in the adipose tissue of underfed-refed ewes and cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Fléchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 38 (3), pp.297-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute hyperinsulinemia fails to change GLUT-4 content in crude membranes from goat skeletal muscles and adipose tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Balage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Larbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Grizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - A: Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 120, pp.425-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional and hormonal regulation of energy metabolism in skeletal muscles of meat-producing animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 56, pp.115-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of testosterone on proliferation and differentiation of bovine myoblasts in primary cell culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Muscle Research and Cell Motility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 18 (2), pp.211. </w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1018609806665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation nutritionnelle de l'activité lipoprotéine-lipasique et de ses ARN messagers dans le tissu adipeux et le coeur chez la brebis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 11 (suppl.4), pp.274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weaning marginally affects glucose transporter (GLUT4) expression in calf muscles and adipose tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 78, pp.251-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skeletal muscle glucose transporter (GLUT-4) protein is decreased in lactating goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Balage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Grizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 65, pp.257-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of lipoprotein lipase mRNAs in ovine adipose tissue by quantitative fluorescence polymerase chain reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 37 (3), pp.371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of lipoprotein lipase mRNAs in ovine adipose tissue by quantitative fluorescence polymerase chain reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 37 (3), pp.371-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipoprotein lipase activity and gene expression in heart and skeletal muscles in the preruminant calf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 55 (1A), pp.A18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitative glucose transporters in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Balage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 55 (1B), pp.221-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative fluorescence PCR assay for studing the expression of the gene encoding lipoprotein lipase in ovine adipose tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 27 (Suppl2), pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mRNAs encoding lipogenic and lipolytic enzymes in the adipose tissue of underfed-refed ewes and cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Langin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Obesity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 20 (Suppl4), pp.148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le métabolisme énergétique musculaire au cours de la croissance et après l'abattage de l'animal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 17 (6), pp.217-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in GLUT4 protein content among bovine adipose tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Castiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vermorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 55, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulin-sensitive glucose transporter transcript levels in calf muscles assessed with a bovine glut4 cDNA fragment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 28 (7), pp.795-806</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in lipoprotein lipase activity in muscle and adipose tissues between preruminant and weaned calves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Olivecrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 44 (suppl 1), pp.294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the influence of age and weaning on the contractile and metabolic characteristics of bovine muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Robelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 35 (1), pp.71-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00899734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activities of lipogenic enzymes in subcutaneous adipose tissue from normal and double-muscled Belgian-Blue calves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Geay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 44 (Suppl1), pp.300-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00889459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipoprotein lipase activity in muscular and adipose tissues from normal and double-muscled growing calves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Olivecrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bengtsson-Olivecrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Geay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 54 (1), pp.42A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activities of lipogenic enzymes in subcutaneous adipose tissue from normal and double-muscled Belgian-Blue calves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Geay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 44 (suppl), pp.300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in lipoproteine-lipase activity in muscle and adipose tissues between preruminant and weaned calves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Olivecrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 44 (Suppl1), pp.294-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00889453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the influence of age and weaning on the contractile and metabolic characteristics of bovine muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Robelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 35 (1), pp.71-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glucose-transporter (GLUT4) protein content in oxidative and glycolytic skeletal muscles from calf and goat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Balage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Grizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 305, pp.465-470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional regulation of insulin regulable glucose transporter in bovine muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vermorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 6, pp.628-629</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro measurement of glucose transport rate in muscle from preruminant or weaned calves and from normal or double-muscled calves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vermorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulin-regulatable glucose transporters in skeletal muscles from dry and lactating goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Balage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Grizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP PUBLICATION </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 76, pp.123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro measurement of glucose-transport rate in muscle from preruminant or weaned calves and from normal or double-muscled calves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. F Bornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Vermorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 43 (Suppl1), pp.42s-42s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00889119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'âge et du sevrage sur les caractéristiques contractiles et métaboliques des fibres musculaires chez le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Robelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 43 (Suppl1), pp.53s-53s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00889140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'âge et du sevrage sur les caractéristiques contractiles et métaboliques des fibres musculaires chez le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Robelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 43, pp.S53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du froid, du vent et de la pluie sur les depenses energetiques et la thermoregulation de sept types genetiques de brebis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vermorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Bouix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 24 (2), pp.147-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du froid, du vent et de la pluie sur les dépenses énergétiques et la thermorégulation de sept types génétiques de brebis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Vermorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Anglaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Donnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 24 (2), pp.147-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00893949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human plasma growth hormone (GH)-binding proteins are regulated by GH and testosterone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Postel-Vinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fontoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 73 (1), pp.197-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of the growth hormone binding proteins in human plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fontoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTA ENDOCRINOLOGICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 124, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the growth hormone-binding proteins in human plasma using high pressure liquid chromatography gel filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Souberbielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 71 (5), pp.1202-1207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human liver growth hormone receptor and plasma binding protein : characterization and partial purification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Postel-Vinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Djiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Kelly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 127 (4), pp.1665-1672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des protéines de liaison de l'hormone de croissance du plasma humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Souberbielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives françaises de pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 47, pp.303-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du froid, du vent et de la pluie sur les depenses energetiques et la thermoregulation de brebis de differents types genetiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vermorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Bouix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 42 (2), pp.1-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The human liver growth hormone receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Postel-Vinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kayser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Hemptinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amar-Costesec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 125 (4), pp.2167-2174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02717340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No evidence for a defect in growth hormone binding to liver membranes in thalassemia major</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Postel-Vinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mckelvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 68 (1), pp.94-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (418)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of animal and meat research over the past 50 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Jan 2024, Florence, Italy. pp.435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell-based food: Promises, hopes and reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.949</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the development of intramuscular fat in cattle – a mini review.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David William Pethick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Challenges of Lab grown Meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meat Secretariat - Economics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Meat Secretariat, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major trends in meat quality Evaluation and perspectives for yak meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Symposium on Animal Nutrition and Ecology (ISANE),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Xining, Apr 2024, Xining, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current situation of beef quality grading and application of new technologies worldwide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th China’s National Symposium on Applied Techniques in Beef Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the Beef Cattle Research Center of China Agricultural University (CAU)., Jun 2024, Shangqiu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle biology effects on muscle growth and beef eating quality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII SIMCORTE - International Symposium of Beef Cattle Production,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal de Viçosa,, May 2024, Viçosa, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle biology effects on muscle growth and beef eating quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII SIMCORTE - International Symposium of Beef Cattle Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal de Viçosa, May 2024, Viçosa - Minas Gerais, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REIMS (Rapid Evaporative Ionisation Mass Spectrometry) prediction of beef sensory quality and its relationships to fat level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Birse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Álvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Jan 2024, Florence, Italy. pp.433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts environnementaux, sociaux et éthiques des aliments à base de cellules cultivées Incertitudes et zones d’ombre autour de la « viande de culture »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Recherches Avicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, Mar 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell-based food: promises and reality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAO Global Conference on Sustainable Livestock Transformation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAO, Sep 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing breeding performance through algorithmic approaches to maximize meat quality in livestock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Albechaalany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. annual meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. pp.974</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beef marbling assessment by accredited graders and a hand-held camera device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moise Kombolo Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.S.R. Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The livestock sector and research in animal science in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of beef by the Algerian consumer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Books of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the carcass grading site affect marbling score and predictions of eating quality in late-maturing beef cattle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Santinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo de Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Rampado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David William Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. International Congress of Meat Science and Technology,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Padova, Aug 2023, Padova, Italy. pp.616-617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of meat production and consumption in different parts of the World.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Purslow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang W</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Feed for the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Zootechnie, Sep 2023, Lyon, France. pp.81-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometric analysis of scientific articles related to ‘cultured meat’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaïer Chriki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">German consumers’ attitudes towards cultured meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-K. Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.W. Windhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell-based food: claims but uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Internazionale dell'Agricoltura e dell'Alimentazione, Roma Forum Agricoltura 2023 - CIBO ARTIFICIALE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coldiretti, Nov 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminologies related to beef eating quality from existing databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Farage Frade-Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kizkitza Barrenetxea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moise Kombolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. International Congress of Meat Science and Technology,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Padova, Aug 2023, Padova, Italy. pp.634-635</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of untrained consumers on eating quality in Zebu and crossbred cattle at aging times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregori Alberto Rovadoscki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Bridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French consumer evaluation of eating quality of Limousin beef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moise Kombolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of Abstract of the 74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLS-DA analysis on hand-held spectrometer for on-line prediction of beef marbling in slaughterhouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moise Kombolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Santinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Rampado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the impact of the farming system on the quality of the chicken breast meat?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Albechaalany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saban Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP 2023 - 74th annual meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. pp.597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between ultimate pH, weight, conformation and fatness of carcasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalia da Silva Rodrigues Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rodrigues Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana de Oliveira Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.F. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le long chemin des protéines cellulaires de Singapour à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFN, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of beef eating quality terminology databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kizkitza Insausti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moise Kombolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The myth of alternative meats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th lnternational Beef Forum.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beef Polish Association, Jan 2023, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaborative platform for meat industry innovation and scientific evidence for policy development.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuthberton H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Wierzbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Feed for the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Zootechnie, Sep 2023, Lyon, France. pp.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in consumer perception of meat and meat substitutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moise Kombolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Cultured Meat”: Is it possible? Is it good? Is it acceptable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinar of the International Meat Secretariat “In vitro meat: Is it a really a viable alternative?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Meat Secretariat, Apr 2022, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer perception of Artificial meat in Africa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Alexandre Kombolo Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73th Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The INTAQT project: tools to assess and authenticate poultry, beef and dairy products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Laithier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rennie Eppenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Sturaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klevenhusen F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Cultured Meat”: Is it possible? Is it good? Is it acceptable? EAAP webinar: What could be the future of “cultured meat”?,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé This, Vo Kientza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP webinar: What could be the future of “cultured meat”?,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Feb 2022, Webinaire, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beef marbling in European cattle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nicolazo De Barmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Law R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinar of the Beef Innovation Network in Europe (BovINE).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BoviNE, Jun 2022, Webinaire, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate analysis of beef carcass quality characteristics processed by a slaughterhouse in Brazil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalia da Silva Rodrigues Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliveira Tf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73th Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of cultured meat of Italian, Portuguese and Spanish speaking consumers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almeida J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Rampado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Begoña Panea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual Meeting of the European Federation of Animal (EAAP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICESDB-2022 (8th International Conference on Environment, Sustainable Development and Bioscience),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Research and Development Center for Publication (IRDCP), Sep 2022, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beef Quality Evaluation and Supply Chain Management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop of Meat Quality and Processing, Technology, Meat Quality and Supply Chain Management,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of ruminant meat production in the World.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific conference “Agricultural sciences and business”,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stara Zagora, May 2022, Stara Zagora, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et leviers vers une consommation de viande de culture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Françaises de Nutrition,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Nutrition, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et leviers vers une consommation de viande de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFN, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat Quality Evaluation and Supply Chain Management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Yushu Prefecture Yak Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Qinghai Province, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Could Be The Future Of “Cultured Meat”? Is It Possible? Is It Good? Is It Acceptable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Web Conference, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional and sensorial values of meat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on cultured meat organized by Embrapa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Embrapa, Aug 2022, Webinaire, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the First Yushu Prefecture Yak Conference,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Yushu Prefecture Yak Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Qinghai Province, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential consumer acceptance of meat produced from cultured cells in China and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Congress on Agriculture and Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of marbling score in slaughterhouse using a pocket-sized near infrared spectrophotometer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moise Kombolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariana Goi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72th Annual Meeting of the European Federation of Animal Science (EAAP), Davos, Switzerland, August 30th - September 3rd, 2021.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the future of meat depend on the culture of muscle?.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Transition cluster meeting by the Greens/EFA Group, European Parliament.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New grading systems of beef to ensure consumer satisfaction and farm gate returns to producers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R J Polkinghorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72th Annual Meeting of the European Federation of Animal Science (EAAP), Davos, Switzerland, August 30th - September 3rd, 2021.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of beef.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Event on “World Congress on Animal Science and Veterinary Medicine-ASVM 2021”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential consumer acceptance of meat produced from cultured cells in different countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Conference “100 years Higher Agricultural Education in Bulgaria”, Congress of Trakia University in Bulgaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Trakia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of marbling for the prediction of beef eating quality in France and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Pogorzelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legrand Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th International Congress of Meat Science and Technology, August 23-27th, Krakow, Poland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of beef will rely on control of eating quality and on improved livestock systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food 4 Future, Bilbao, FoodTech World Summit. Session: Impact of protein transition on traditional food sector.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Consumer Valuation for Cultured Beef Burger: A Multi-country Investigation using Choice Experiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Asioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquìn Fuentes-Pila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alarcon S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural &amp; Applied Economics Association Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Austin (TX), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat tenderness and its evolution during cooking.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for the Handbook of Molecular Gastronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and opportunities of cultured meat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food 4 Future, Bilbao, FoodTech World Summit. Session: cell cultured protein.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed eating quality and better livestock systems are key issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online Event: The EU Promotion Policy: An essential tool to ensure the competitiveness and sustainability of the European livestock sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and opportunities of cultured meat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Travail Qualité du Copa-Cogeca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation of a semantic resource responding to the principles of open science for the meat sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moise Kombolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Landrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Richon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72th Annual Meeting of the European Federation of Animal Science (EAAP), Davos, Switzerland, August 30th - September 3rd, 2021.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and opportunities of cultured meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food 4 Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3G Grading / Building Better Beef Brands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference and Annual General Meeting of UECBV and YEMCo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of the meat industry and of meat substitutes in China.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72th Annual Meeting of the European Federation of Animal Science (EAAP), Davos, Switzerland, August 30th - September 3rd, 2021.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese consumers’ perspective and potential acceptance toward artificial meat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72th Annual Meeting of the European Federation of Animal Science (EAAP), Davos, Switzerland, August 30th - September 3rd, 2021.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Viande » Cellulaire. Du labo aux applications : une approche scientifique multidisciplinaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque initutlé « La « Viande…cellulaire » : Est-ce possible ? Est-ce bon ? Est-ce acceptable ? » organisé par l’Académie d’Agriculture de France et l’Association Française de Zootechnie, en partenariat avec l’Académie Vétérinaire de France et la Société Française de Nutrition.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">We Need an Holistic, Multi-Criteria and Independent Assessment of What It Is Called “Cultured Meat”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOWARDS THE FUTURE OF FOOD: THE CULTURED MEAT BETWEEN FOOD SAFETY, SUSTAINABILITY AND PUBLIC PERCEPTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Parme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Consumer Valuation for Cultured Beef Burger: A Multi-country Investigation using Choice Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Asioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquìn Fuentes-Pila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silverio Alarcón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Agricultural &amp; Applied Economics Association Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awardee Talk: The Future of Beef: Improved Eating Quality and Livestock Systems, But No Cultured Meat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASAS-CSAS-SSASAS Annual Meeting &amp; Trade Show</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Kentucky, United States. pp.112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will we still eat meat from livestock in the future? International webinar of beef quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International webinar of beef quality.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Londrina, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the future of meat?.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Food and Processing, October 7th, 2020,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Webinar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why in the genomics era, is phenotying king? And what does it mean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Segundo Simposio Internacional de Genetica Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bogota, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research in Beef Tenderness and Palatability in the Era of Big Data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David William Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham E. Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66th International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a beef quality model?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the European Meat Market Observatory.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology projects and the FAIR data principles - making data findable, accessible, interoperable and reusable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting/conference of the Specialized Section on Meat,United Nations Economic Commission for Europe UNECE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Postdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an international beef quality model?.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat industry innovation day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Hamilton, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining animal performances, nutritional value and sensory quality of meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting/conference of the Specialized Section on Meat, United Nations Economic Commission for Europe UNECE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Postdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing and predicting carcass and meat quality traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monteils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Conanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de l'EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the future for European beef sector: between welfare, sustainability and meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">table ronde de la société Azove</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédire la qualité sensorielle de la viande bovine à l’aide du système australien MSA (Meat Standards Australia).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journée d'échanges IFIP 'Le digital : quelles opportunités pour la compétitivité de la filière porcine ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tenderstretch and ageing time are key parameters for premium beef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabele Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer assessment of beef steaks of varying hanging methods and ageing times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding of beef tenderness variability based on the continuum data using Chemometrics: A proof-of-concept study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monteils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64.International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lab and alternative proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab and alternative proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a European beef quality model?.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beef Forum 2018 organized by Copa-Cogeca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to predict eating quality in Europe through the adaptation of the Australian system MSA?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on a European beef eating quality model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Farmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable beef quality for Europe - II - A Workshop for Industry and Scientists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a European beef eating quality model ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Farmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Food Processing and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willingness to pay for beef is similar between different consumer groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.P.F. Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isbelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Wierzbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédire la qualité des viandes: mythe ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées Sciences du Muscle et Technologies des Viandes (JSMTV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives of artificial meat production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The variability of European beef can be reduced by predicting consumer satisfaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.F.P. Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Wierzbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic factors have only minor effects on a consumer’s perception of the eating quality of beef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre la tendreté et la composition en acides gras des viandes bovines sont elles stables selon le sexe et la race ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréciation de la qualité en bouche de la viande bovine en Europe par des consommateurs naifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. P. F. Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R J Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Wierzbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relating beef production at farm level to human health, and the state of art of meat substitutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect seasons on fatty acids composition of desert camel meat (camelus dromedarius)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Abdelhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Babiker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropentag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système MSA « Meat Standards Australia ». .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation Société Plainemaison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Plainemaison., 2015, 96 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eating quality of European beef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Wierzbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Beef Quality for Europe: a workshop for Industry &amp; Scientists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Milan, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic biomarkers of meat colour of blonde d’aquitaine young bulls: towards a better comprehension of the biological mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Boudjellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A European 3G beef quality system?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Wierzbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koenraad Duhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Beef Quality for Europe: a workshop for Industry &amp; Scientists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Milan, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation de demain au menu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bar des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Cournon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting beef eating quality in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isbelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Farmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International meeting on Beef and Lamb carcase grading to underpin consumer satisfaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D dans la filière viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COS de l'Institut de l'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Paris, France. 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French experience and biological inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meet/Meat the Challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Genève, Switzerland. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'après viande ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Café des techniques du CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French and European grading systems for bovine carcasses and beef: current situation and research in progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.P.F. Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First Symposium on the Chinese National Beef Cattle Nutrition, Feeding and Industry Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological approach to assess the interactions between animal performances, nutritional value and sensory quality of meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-il possible d'améliorer la qualité nutritionnelle des viandes bovines sans altérer leur qualité sensorielle ni les performances animales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omics applications for better beef production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Annual Food, Nutrition and Agriculture Genomics Congress and Co-located Digital PCR and Advances in qPCR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the various beef quality traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference summarizing the implementation of ProOptiBeef Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in omic technologies for meat quality management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. International congress of meat science and technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythe ou réalité du futur, la viande in vitro. Entre réalités scientifiques et représentations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres OCHA « Se nourrir demain. Critique d’une uniformisation annoncée »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Milan, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For good beef, gender is more important than breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Wierzbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2015, Warsaw, Poland. 576 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The best estimate of maturity for predicting eating quality depends on the age range of the carcasses examined</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Wierzbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches sur le système MSA de prédiction de la qualité de la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation à une délégation chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal age is a better predictor of beef eating quality than ossification score</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.P.F. Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Program’s annual conference and professional development workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of beef sensory quality in France using the MSA approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.E. Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technical commission of the Meat Livestock Australia.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Australia. 47 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JSMTV : Edito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Nov 2014, Clermont-Ferrand, France. 164 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « Groupement d’Intérêt Scientifique : Muscle Viande et Produits Carnés ». Historique, Activités, Ambitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du Service R&amp;D d'INTERBEV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, France. 35 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viande artificielle,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation du Centre de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. 72 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French perspective to beef production, cattle breeding and meat grading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint ISNH/ISRP International Conference 2014 : Harnessing the Ecology and Physiology of Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary PUFA affect lipid metabolism and tissue function-related genes in bovine muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel D. Scollan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon A. Huws</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siân B. P. Mackintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beate Hiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint ISNH/ISRP International Conference 2014 : Harnessing the Ecology and Physiology of Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Australian Society of Animal Production. AUS.; ICMS Australasia. Sydney, AUS., Sep 2014, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of aged desert camel meat (Camelus Dromedarius)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omer Abdelhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salih Babiker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtihal Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Faye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging the Gap Between Increasing Knowledge and Decreasing Resources, Tropentag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Prague, Czech Republic. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bar des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Général Puy de Dôme. FRA., Oct 2014, Cournon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle is a better descriptor of beef eating quality than collagen content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Bonny S. P. F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.E. Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint ISNH/ISRP International Conference 2014 : Harnessing the Ecology and Physiology of Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Canberra, Australia. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches sur le système MSA de prédiction de la qualité de la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation à la Société Charal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International efforts in livestock phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Phenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Armidale, Australia. 55 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directions for the agri-food ontologies: applications for phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sur l’ontologie entre l’INRA, la Polish Beef Association et l’Université des Sciences de la Vie à Varsovie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomarkers of beef tenderness in young bulls from three breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of diets on bovine muscle composition and sensory quality characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. P. Moloney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nuernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2013, Nantes, France. 660 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EUROP carcase grading system does not predict the eating quality of beef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Bonny S. P. F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. E. Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between muscle characteristics and quality parameters of Arabian camel meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a N Al-Owaimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Suliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Sami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2013, Nantes, France. 665 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbohydrate and fat metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Mcgilchrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Gardner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Korea-US International Joint Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Institute of Animal Science (NIAS). KOR., Nov 2013, Suwon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenge of the beef industry: moving from carcass grading systems to the prediction of beef quality for consumers and citizens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Conference of Young Researches Section of Polish Society of Food Technologist, 2nd International Session - Quo Vadis Alimentum?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomarkers of beef tenderness, moving towards analytical tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pediction of beef sensory quality in France and in Poland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wierzbicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sur l’ontologie entre l’INRA, la Polish Beef Association et l’Université des Sciences de la Vie à Varsovie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Need to conciliate beef quality, farm efficiency, environment preservation and animal welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monteils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2013, Nantes, France. 660 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between overall liking score and sensory meat attributes in different types of beef cattlee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.I. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European carcass classification system does not predict eating quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. P. F. Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.E. Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wierzbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Annual Postgraduate Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Society of Western Australia. AUS., Oct 2013, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cut is better descriptor of beef eating quality than collagen content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.E. Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sheep and Beef CRC Annual Postgraduate Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Coffs Harbour, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génotypage/phénotypage : qu'est-ce que c'est ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEST'IA : Festival Insémination Avenir Charolais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union des Coopératives Associées pour le Testage de la race charolaise (UCATRC). FRA., Jun 2012, Chenillé-Changé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some ideas for the future of beef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polish beef - beef in the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Otwock, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génomique et viande : quelles avancées, quelles applications ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Caen, France. pp.127-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viande artificielle, un sujet très médiatisé: une utopie alimentaire ou une alternative à la viande?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du GIS « Muscle, Viandes et Produits Carnés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics to better understand cattle physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Sino-French International forum on beef industry development (SFIFBID-2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for Sino-French Beef Production R&amp;D., Sep 2012, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Qualvigène et la génomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival insémination avenir charolais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union des Coopératives Associées pour le Testage de la race charolaise (UCATRC). FRA., Jun 2012, Chenillé-Changé, France. 10 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-analyse des relations entre tendreté et caractéristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of beef sensory quality in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier S. Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beef meat quality and safety – European and Polish Perspectives Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and genomic markers of beef quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hamill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics Research Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Frankfort, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster analysis application in search of muscle biochemical determinants for beef tenderness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier S. Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancing beef safety and quality through research and innovation- ProSafeBeef Final Project Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ProSafeBeef. Dublin, IRL., Feb 2012, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for predicting and manipulating beef quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European and Polish Perspective. Is the beef sector in Europe is more to gain from research projects? Quality and safety of beef</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Varsovie, Poland. 35 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'heure de la sélection génomique, quels sont les enjeux du phénotypage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mormède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale ordinaire de l'agence de la sélection porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence de la sélection porcine., Jun 2012, Romillé, France. 50 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for closing the phenomic gap in farm animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). Rome, ITA., Aug 2012, Bratislava, Slovakia. 480 p., </w:t></w:r><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-761-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sex on the nutritive value of the desert camel meat (Camelus dromedarius)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omer Abdelhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Babiker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference of the Society of Camelid Research and Development (ISOCARD 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Muscat, Sultanate of Oman, Oman</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for predicting and manipulating beef quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Montréal, Canada. 30 p., </w:t></w:r><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2012.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche australienne pour prédire la qualité de la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique ProSafeBeef “La tendreté de la viande bovine : prédiction- mesures- optimisation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and genomic markers of beef quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Hamill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancing Beef Safety through Research and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Teagasc Agriculture and Food Development Authority (Teagasc). Dublin, IRL., Feb 2012, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptabilité du système &amp;quot;Meat Standard Australia&amp;quot; au marché français. Projet PREDICT-BEEF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale de l'Institut Charolais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut du Charolais. FRA., May 2012, Charolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résumé des présentations du congrès « International Congress of Meat Science and Technology »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Rosner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de l’Académie de la Viande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current outlook and future perspectives of the beef sector: the potential contribution of research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Symposium on Frontiers of World Agricultural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chinese Academy of Agricultural Sciences (CAAS). CHN., Nov 2012, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application d’une analyse en cluster afin de rechercher des déterminants biochimiques du muscle influençant la tendreté de la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier S. Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction equations of beef tenderness: implication of oxidative stress and apoptosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. International Congress of Meat Science and Technology (57th ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Ghent, Belgium. pp.109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génomique : un travail de longue haleine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. S. Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Satellite 3T (Actualité, Technicité, Nouveauté) des 3R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Service qualité des viandes, Paris, FRA., Dec 2011, Paris (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein markers of beef tenderness in young bulls from different breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of beef eating quality in France using the Meat Standards Australia (MSA) system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Turin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pethick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Scientific Conference: A Pro-consumer food economy in the countries of the EU within the framework of the project “Optimising of beef production in Poland according to fork-to-farm strategy ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objectifs et les applications d'un réseau organisé de phénotypage pour les animaux d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et applications du phénotypage animal à haut débit pour l'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mormède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPACE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rennes, France. 38 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research front: animal production in a changing world. Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Scollan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on 'Animal Production in a Changing World'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France. </w:t></w:r><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/ANv51n1_FO⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle characteristics from young bulls of different beef breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. International Congress of Meat Science and Technology (ICOMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future research priorities in France for herbivore production in a changing world: special focus on beef quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International Workshop on Beef Cattle Production Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Beijing, China. 70 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la tendreté de la viande bovine à partir des caractéristiques biochimiques du muscle et à l'aide d'outils de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier S. Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sommet de l'élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour le Développement de l'Industrie de la Viande (ADIV). Clermont-Ferrand, FRA., 2011, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global perspectives on phenotyping of livestock: examples in beef-producing animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International scientific conference: A pro-consumer food economy in the countries of the EU within the framework of the project “The optimisation of beef production in Poland in accordance with a fork-to-farm strategy ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global perspectives on trait ontology and phenotyping of livestock: examples from functional genomics and modeling in beef-producing animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Barbezant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Gastinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAR 2011: "New technologies and new challenges for breeding and herd management"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bourg-en-Bresse, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities of functional genomics approaches for beef production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Greenwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bovine Genomics Workshop : Contributions to the future of livestock. Sommet de l élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la génomique bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bovine Genomics Workshop : Contributions to the future of livestock- Sommet de l'élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory characteristics of beef in France and UK at two cooking temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier S. Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland R. Jailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Meteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Ghent, Belgium. 714 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications du transcriptome musculaire en réponse au stress avant l’abattage chez les bovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Foye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Cherfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of beef eating quality in France using the Meat Standarts Australia (MSA) system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Pethick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory qualities of longissimus muscle from finished young bulls offered diets enriched in linseed and antioxydants supplements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Meteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on the Nutrition of Herbivores (ISNH8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Aberystwyth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics and new markers for beef production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard-Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. World DNA and genome Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Dalian, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster analoysis application in research of muscle biochemical determinants for beef tenderness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier S. Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. International Congress of Meat Science and Technology (57th ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Ghent, Belgium. pp.109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédire la qualité sensorielle de la viande bovine à l’aide du système australien MSA (Meat Standards Australia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Turin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pethick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système australien « MSA »: Présentation, état des travaux dans le monde et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Turin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pethick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ProSafeBeef</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Clermont-Ferrand, France. 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beef tenderness markers in the three main French breeds : a proteomic analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault T. Chaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. World DNA and genome Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Dalian, China. pp.185-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relacion entre marcadores genéticos y calidad de carne en ganado vacuno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard-Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Congreso Internacional Anembe de Medicina Bovina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Grenade, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques métaboliques et contractiles des muscles de taurillons Angus, Limousins et Blonds d’Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chadeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genotend chip: a new tool to analyse gene expression in muscles of beef cattle for beef quality prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard-Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béline Jesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgEng 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic markers of beef meat tenderness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard-Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using DNA microarrays to elucidate the mechanisms of meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Alfaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A.M. Prates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Euro Fed Lipid Congress Munich "Oils, Fats and Lipids: Health &amp; Nutrition, Chemistry &amp; Energy"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation for the Science and the Technology of Lipids., Nov 2010, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du stress pré-abattage sur l’expression des gènes impliqués dans la régulation de la lipoperoxydation dans le muscle de bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Cherfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future research priorities for animal production in a changing world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel D. Scollan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul L. Greenwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. J. Newbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R. Yanez Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin J. Shingfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual Meeting of the European Associationfor Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Heraklion, Greece. 478 p., </w:t></w:r><w:hyperlink r:id="rId1561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-708-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contractile and metabolic properties of muscles from young bulls of different beef breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An international conference organised by ProSafeBeef. Meeting at the Institute of Biological, Environmental and Rural Sciences (IBERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Aberystwyth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food quality products and consumer attitudes in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of beef eating quality in France using the Meat Standards Australia system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pethick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. International Congress of Meat Science and Technology (ICoMST) : Beef Palatability Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évolutions et les orientations de l’INRA (2011-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session Ordinaire De la Chambre d'Agriculture d'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Clermont-Ferrand, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viande de culture n'est pas prête de remplir nos assiettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Académie de la Viande - Interbev</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de la Viande. FRA., May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des activités de l'Unité de Recherches sur les Herbivores au Conseil Général du Puy-de-Dôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Conseil Général du Puy-de-Dôme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of exploratory insights from the ProSafeBeef qualitative consumer study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn van Wezemael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Verbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kügler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Scholderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia de Barcellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An international conference organised by ProSafeBeef. Meeting at the Institute of Biological, Environmental and Rural Sciences (IBERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Aberystwyth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GENOTEND Oligochip: A tool for predicting beef quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard-Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béline Jesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An international conference organised by ProSafeBeef. Meeting at the Institute of Biological, Environmental and Rural Sciences (IBERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Aberystwyth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des activités de l'Inra et de l'Unité de Recherches sur les Herbivores à la Chambre Régionale d'Agriculture en Auvergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Chambre Régionale d'Agriculture en Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques métaboliques et contractiles comparées des muscles Longissimus Thoracis et Semitendinosus de bovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier S. Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological markers of beef tenderness in young bulls from different breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An international conference organised by ProSafeBeef. Meeting at the Institute of Biological, Environmental and Rural Sciences (IBERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Aberystwyth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic and contractile characteristics of bovine LONGISSIMUS THORACIS and SEMITENDINOSUS muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier S. Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An international conference organised by ProSafeBeef. Meeting at the Institute of Biological, Environmental and Rural Sciences (IBERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Aberystwyth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GENOTEND chip: an oligochip based on genomic markers for the prediction of beef quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béline Jesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viande de culture ou la viande sans animaux, réalité ou fiction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance plénière de l'Académie de la Viande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory evaluation of beef eating quality in France and UK at two cooking temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland R. Jailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Meteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of polymorphisms in the calpastatin and µ-calpain genes onmeat tenderness in three French beef breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la mise au point d’équations de prédiction de la tendreté de la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marqueurs biologiques de la tendreté de la viande bovine dans les races Angus, Limousine et Blonde d’Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Barboiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de marqueurs des gènes RORC, leptine, DGAT1, TG et FABP4 sur le gras de carcasse et de viande dans trois races bovines allaitantes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard-Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of beef eating quality in France using the meat standards Australia system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pethick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An international conference organised by ProSafeBeef. Meeting at the Institute of Biological, Environmental and Rural Sciences (IBERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Aberystwyth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques de finition et d'abattage de taurillons angus, limousin et blonds d'Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland R. Jailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France. 260 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en équation de la tendreté de la viande bovine à partir de validations de marqueurs potentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cibles de la myostatine impliquées dans l'hypertrophie musculaire chez la souris et le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Chelh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de phénotypage haut débit de la tendreté de la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La puce GENOTEND : Un outil à haut débit pour analyser l'expression des gènes dans le muscle de bovin producteur de viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard-Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Vuillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béline Jesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics and new markers for beef production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard-Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Functional Genomics and its Application in Meat and Milk Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques musculaires et qualité de la viande de bœufs charolais et maraîchins hivernés en plein air ou en stabulation libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Meteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of muscle and animal types on the expression of HSP in cattle muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the Australian system for the prediction of beef quality (MSA) : Which perspectives for the French beef sector ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Moëvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocrine and metabolic regulation of growth and body composition in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de marqueurs de tendreté de la viande de jeunes bovins de races à viande par analyse protéomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Chaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of quantitative trait loci affecting carcass and meat quality in two French beef breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological markers of intramuscular fat (IMF) content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. American Meat Science Association Reciprocal Meat Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Rogers, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global perspectives on animal trait ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James M. Reecy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carissa Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.L. Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Hulsegge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. van Der Steen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GENOTEND Chip: A Tool to Analyse Gene Expression in Muscles of Beef Cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard-Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Vuillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béline Jesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIT's 2nd Annual Congress Expo of Molecular Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primo-localisation de QTL de qualité de la viande dans deux races bovines allaitantes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle gene expression and protein content in relation to intramuscular fat in Muscovy and Pekin ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Davail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. European Symposium on the Quality of Poultry Meat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of season on muscle characteristics of camel calves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.M.A. Abdelhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Babiker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise scientifique du système australien de prédiction de la qualité sensorielle de la viande bovine(Système MSA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Moëvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système australien de prédiction de la qualité sensorielle de la viande bovine MSA : Présentation, expertises scientifique et professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Moëvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation of contrasting diets in Blond d'Aquitaine young bull production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cibles moléculaires de la myostatine impliquées dans l'hypertrophie musculaire chez la souris et le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Chelh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de marqueurs protéiques de la tendreté de la viande bovine : choix méthodologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'espèce sur l'expression des protéines de liaison cytosolique des acides gras (FABP H et A) dans le muscle Pectoralis major de canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle moléculaire du métabolisme énergétique chez les animaux de rente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Brest, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in muscle gene expression in relation to beef tenderness and growth potential in young Charolais bulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle gene expression profiling in 30-month old charolais steers according to their production system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Congress of the Polish Physiological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Lublin, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les progrès de la recherche susceptibles de contribuer à l’amélioration de la qualité de la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale COOPELSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Soual, France. 115 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des approches en « omique » à l’élevage durable des herbivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des Sciences en « omique » à la compréhension de la physiologie des animaux : l’exemple de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Génomique de l'UNCEIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Noisy-le-Grand, France. 54 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualités des carcasses et des viandes de jeunes bovins hétérozygotes pour les mutations Q204x et nt821 du gène de la myostatine dans trois races allaitantes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics applied to the identification of markers of beef tenderness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Animal Functional Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUGENE : Approche combinée de génétique, de génomique et de biologie musculaire pour prédire la qualité de la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-analysis of beef sensory quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Meurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham R. Nute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of genomics to the understanding of physiological functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Scalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jean Louis Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Congress of the Polish Physiological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Lublin, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la conduite d’élevage sur l’expression du marqueur de tendreté de la viande bovine DNAJA1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitesse de chute du pH et profils biochimiques et enzymatiques du muscle pectoral de dinde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunee Eadmusik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Molette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. El Rammouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rémignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bif-Beef : Un entrepôt de données sur la biologie du muscle pour prédire la qualité de la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Meurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.R. Nute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post mortem evolution of muscle proteome and relationship with tenderness of beef meat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès Société Française Electrophorèse et Analyse Protéomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des avancées en génomique fonctionnelle et positionnelle chez les bovins à viande: programmes en cours et potentialités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d’un marqueur potentiel de la tendreté de la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Renan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of potential beef tenderness markers and interpretation of their biological functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Congress of the Polish Physiological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Lublin, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l’art en génomique expressionnelle en bovin viande. Ce que la génomique fonctionnelle pourrait apporter à la sélection génétique : le point de vue d’un physiologiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Génomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Marne la Valée, France. 38 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génomique fonctionnelle et qualité de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.Séminaire AGENAE-GENANIMAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, La Rochelle, France. 69 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of gene expression involved in muscle growth and energy metabolism according to growth capacity in young Charolais bulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGENAE-GENANIMAL: the French research program in animal genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Chevalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-muscular variability of metabolic properties of bovine muscle fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUALVIGENE : detection and validation of genes involved in the beef meat quality in the 3 major beef breeds in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Donoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">du séminaire AgenaeGenanimal, 15-16 octobre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Dourdan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European cattle breed cluster accordingly to their meat quality parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Valentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Nardone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Failla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Congress of the ASPA (Associazione Scientifica di Produzione Animale)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Alghero, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gènes bovins et qualité des viandes: présentation du programme européen GeMQual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Satellite Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic and contractile characteristics of Longissimus thoracis muscle of young bulls from 15 European breeds in relationship with body composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Panea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of marbling and body composition-Growth and development, gene markers and nutritional biochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Barendse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.H. Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition des viandes issues de vaches de réforme en classes de tendreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dransfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un gisement de données pour une analyse intégrative appliquée à la production de viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Espinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated approach combining genetics, genomics and muscle biology to manage beef quality according to growth potential and rearing factors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Agenae Genanimal, 15-16 octobre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUGENE: Integrated approach combining genetics, genomics and muscle biology to manage beef quality according to growth potential and rearing factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Satellite Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la recherche scientifique à l'optimisation de la qualité de la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Satellite Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualvigene Program: Detection and validation of genes involved in the beef meat quality in the 3 major beef breeds in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Satellite Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses to nutrients in farm animals: implications for product quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the British Society of Animal Science (BSAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Southport, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teneur en lipides du muscle et adiposité des carcasses en races bovines à viande : variabilité génétique et effets de marqueurs dans les gènes DGAT1 et Thyroglobuline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle molecular profiles in myostatin-null mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Chelh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Reecy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action 925 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Viborg, Denmark. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live weight, body size, fatness and carcass characteristics of young bulls of fifteen European breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Panea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sañudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Olleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic tools to analyse bovine muscle and adipose tissues transcriptomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kpatcha Kadanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composants du tissu conjonctif et persillé de la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexic of the &amp;quot;Omics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the expression of selected proteins elucidate skeletal muscle type-specific resistance to glucocorticoid-induced muscle cachexia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pawlikowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lokociejewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Orzechowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet and physiological state influence gene expression in herbivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on the Nutrition of Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biologie Intégrative et Fonctionnelle (BIF) de la Viande Bovine (BEEF): Vers un outil de prédiction de la qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Satellite Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markers in DGAT1 and TG genes are not associated with intramuscular lipid content in the french beef breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence de marqueurs de tendreté de la viande bovine par des approches de génomique fonctionnelle (projet MUGENE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications de l’expression des gènes du métabolisme énergétique associées au potentiel de croissance musculaire de taurillons Charolais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGENAE - GENANIMAL: The French research program in animal genomics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Chevalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition, 9-13 September 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vichy, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du rationnement et du gavage sur les dépôts de lipides dans le filet de canard mulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du transcriptome musculaire bovin au cours de la myogenèse chez les bovins clonés et leurs témoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2004 et 2005 - Département de Physiologie Animale et Système d'Élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUGENE: Approche intégrée combinant la génétique, la génomique et la biologie musculaire pour prédire la qualité de la viande bovine selon le potentiel de croissance des animaux et les facteurs d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification de l'expression des gènes du métabolisme énergétique associées au potentiel de croissance musculaire de taurillons Charolais.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Rencontres Recherches Ruminants, 5-6 décembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualités des carcasses et des viandes de jeunes bovins charolais hétérozygotes pour la mutation Q204X de la myostatine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre les caractéristiques du collagène et le persillé de la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pissavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of the mitochondrial tricarboxylate carrier is associated with high level of intramuscular fat in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.V. Gnoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Siculella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression associated with beef sensory qualities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of hierarchical clustering methodologies applied to proteomic data mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Piec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hébraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory evaluation of several European cattle breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Olleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sanudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Monsón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Begoña Panea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Seminar of the Scientific-Professional Network on Mediterranean Livestock Farming (RME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saragosse, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of meat quality in the French Charolais, Limousin and Blonde d'Aquitaine beef cattle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques contractiles et métaboliques du muscle de génisse Holstein issues de clonage somatique, comparaison avec des animaux témoins issus d'insémination artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Qualvigène : mise en évidence du polymorphisme des gènes impliqués dans les qualités de la viande en races Charolaise, Limousine et Blonde d’Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Menissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres autour de Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marbling biology - growth & development, gene markers and nutritional biochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Barendse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Hong Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEP Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marbling biology - what do we know about getting fat into muscle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg S. Harper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Hong Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Beef - The Leader!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Armidale, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du développement musculaire chez les foetus bovins issus de clonage somatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2004 et 2005 - Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'âge sur les dépots de lipides dans le filet de canard mulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between collagen characteristics in muscle and marbling of beef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pissavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in cattle functional genomics and their application to beef quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lehnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Barendse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40. Simposio Internazionale di Zootecnia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lodi, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de gènes clés de la variabilité de la teneur en lipides intra-musculaires : Approche comparée multi espèces (bovin, canard, truite et porc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2004 et 2005 - Département de Physiologie Animale et Système d'Élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance at slaughter and beef quality characteristics of some Mediterranean beef breeds compared to Central and North European breeds (GemQual EU Project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Gigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiana Failla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Iacurto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Contò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sanudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Seminar of the Scientific-Professional Network on Mediterranean Livestock Farming (RME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saragosse, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés contractiles et métaboliques du muscle long dorsal de 15 races bovines européenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q204X myostatin mutation effects on carcass and meat quality traits in heterozygous charolais young bulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dodelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditional and new methods to assess meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.R. Nute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The calpain system in 15 european cattle breeds and relationship to shear force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ertbjerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Failla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Olleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoracion subjetiva y objetiva del engrasamiento de la canal en diferentes razas bovinas europeas sacrificadas a peso comercial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Panea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sañudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Olleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Jornadas Sobre Produccion Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Saragosse, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques métaboliques et expression des gènes musculaires chez les bœufs conduits au pâturage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics is shifting from genetic determinants to biological signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Scalbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomic and microarray analysis in biology and medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Sucha Beskidzka, Poland. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse protéomique appliquée à l'étude de la physiologie du muscle et la tendreté de la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenge of quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Gigli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adipocyte fatty acid-binding protein expression and mitochondrial activity as indicators of intramuscular fat content in young bulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and biochemical muscle characteristics of Charolais bulls divergently selected for muscle growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protéine de liaison des acides gras adipocytaire (FABP-A) et l'activité cytochrome-c oxydase sont des indicateurs de la teneur en lipides intramusculaires chez le taurillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasture-based beef production systems may influence muscle characteristics and gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomics applied to the analysis of bovine muscle hypertrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glucose-6-Phosphate dehydrogenase and leptin are linked to marbling differences between Limousin and angus or japanese black x angus steers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une collection d'ADNc pour l'étude du profil d'expression de gènes des tissus bovins impliqués dans les caractéristiques de reproduction et de production (lait et viande)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité de la glucose-6-phosphate deshydrogenase est liée aux différences d'adiposite tissulaires et raciales chez le bovin en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current genomics in cattle and application to beef quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cDNA arrays for gene expression profiling in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Lehnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Reecy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on Information Systems Analysis and Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relacion entre medidas objetivas y subjetivas de la conformacion en 15 razas europeas de vacuno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Panea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sañudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Olleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Jornadas Sobre Produccion Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Saragosse, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics applied to the analysis of bovine muscle hypertrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the COST action 925</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tissu adipeux intramusculaire a un potentiel de lipogenèse a partir du glucose plus élevé que le tissu adipeux sous cutané chez le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Pethick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bovine intramuscular adipose tissue has a higher potential for fatty acid synthesis from glucose than subcutaneous adipose tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.W. Pethick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic effects on beef meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Annual Langford Food Industry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Langford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du développement musculaire chez les fœtus bovins issus de clonage somatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future trends for research on quality and safety of animal products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ian Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Duffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Symposium "Animal Scienze Days"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Agripolis, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Génomique : une révolution en biologie ; des espoirs pour la filière viande (sécurité alimentaire, traçabilité, génétique et physiologie animales).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale de l'UNCEIA, 15 février 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Clermont-Ferrand, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data analysis methods for accurate detection of differential protein expression in two-dimensional gel electrophoresis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Piec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polish-French Symposium "Animal growth and development: regulatory Mechanisms"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques métaboliques et contractiles du muscle Longissimus thoracis de taurillons de 8 races bovines européenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sañudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conduite des boeufs au pâturage modifie les caractéristiques métaboliques des muscles et l'expression de certains gènes musculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité inter-musculaire des propriétés contractiles et métaboliques de muscles de bovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Congrès de la Société Française de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets respectifs de la nature de l'alimentation et de la mobilité sur le potentiel métabolique des muscles de boeufs charolais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle metabolism in relation to genotypic and environmental influences on consumer defined quality of red meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Harper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre teneur en lipides intramusculaires et différents marqueurs du type de fibres musculaires chez des taurillons Charolais sélectionnés sur le potentiel de croissance musculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques métaboliques et contractiles du muscle Longissimus thoracis de taurillons de 8 races bovines européennes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sañudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A repertoire of cDNA probes for gene expression profiling in muscles of beef-producing cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. International Symposium on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Tokyo, Japan. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cDNA macro-array resource for gene expression profiling in bovine tissues involved in reproduction and production (milk and beef) traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Polish-French symposium "Animal Growth and Development: regulatory mechanisms"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Paris, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'image de filtres à haute densité : méthodes d'acquisition et de traitement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance de la méthode d'analyse statistique des données du transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mitochondrie, carrefour métabolique pour l'utilisation des acides gras : importance chez l'homme et chez l'animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Morio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Herpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Congrès de la Société Française de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limites analytiques des mesures des teneurs en collagène total et insoluble dans les muscles de bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d'un repertoire d'ADNc de muscles de bovins : application à la recherche de gènes marqueurs de la croissance musculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipogenesis in subcutaneous adipose tissue and in oxidative or glycolytic muscles from Angus, Black Japanese x Angus and Limousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in research on energy and protein metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Rostock-Warnemünde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic analysis applied to muscle hypertrophy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Roma, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'identification et l'analyse de gènes bovins déterminant les caractéristiques musculaires et la qualité (tendreté, flaveur) de la viande bovine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Génomique des animaux d'élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Seignossele-Penon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la génomique fonctionnelle peut apporter à la fillière viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated approach combining genetics, genomics and muscle biology to manage beef quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the British Society of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome analysis of muscle in order to identify genes which determine muscle characteristics and sensory quality traits of beef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Meat Science and Technology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Clermont-Ferrand, France. </w:t></w:r><w:hyperlink r:id="rId1813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/sda.23.65-69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROGER : Un Répertoire Ordonné de Gènes pour l'analyse de l'Expression génique chez les Ruminants. Application à l'identification de marqueurs de la différenciation dans le muscle, le tissu adipeux, l'embryon et la glande mammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la génomique fontionnelle peut apporter à la filière viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'importance de la variabilité biologique et de la précision des mesures en biologie intégrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between muscle metabolic pathways and marbling of beef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in research on energy and protein metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Rostock Warnemünde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du transcriptome du muscle pour l'identification de gènes déterminant les caractéristiques musculaires et les qualités sensorielles de la viande bovine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées des Sciences du Muscle et Technologie de la Viande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principal component analysis of performances and muscle characteristics of beef steers according to diets and levels of growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Congrès de l'European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gènes bovins et qualité des viandes : présentation du programme européen GemQual.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Delourme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées des Sciences du Muscle et Technologie de la Viande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'indicateurs métaboliques et moléculaires du persillage de la viande bovine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sabboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ièmes Journées des Sciences du Muscle et Technologies de la Viande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Clermont-Ferrand, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence d'un régime de finition riche en céréales sur la croissance et la composition corporelle de jeunes bovins Limousins et Charolais.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jaillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and biochemical muscle characteristics putatively associated with meat quality in Charolais bulls divergently selected for growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Auffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53. Annual Meeting of the European Association for Animal Production, Commission Animal Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Cairo, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de filtres à haute densité pour l'analyse de l'expression des gènes dans deux muscles squelettiques de taurillon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Auffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès commun AFERO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term mild hyperglycemia enhances insulin-stimulated glucose disposal in lactating goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Balage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Rulquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Polish-French Symposium : Physiological regulatory mechanisms of animal growth and development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expression du gène de la lipoprotéine lipase humaine modifie le potentiel de transport des nutriments chez le lapin en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Houdebine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Congrès de l'AFN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some recent advances in muscle biology and its regulation by nutrition: consequences for bovine meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland R. Jailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Symposium of the Recent advances in animal nutrition in Australia 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Armidale, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a transgene containing a DNA fragment of the human LPL gene on muscle oxidative metabolism in the rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.B. Jadhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre caractéristiques des fibres musculaires et indicateurs de qualité de la viande dans le cas du muscle Lingissimus thoracis de taurillons limousins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Trillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elements of discussion and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vermorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Symposium on Energy Metabolism in Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Snekkersten, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teneur en lipides intramusculaires chez le lapin : contribution relative des différentes voies métaboliques des tissus musculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Herpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche Cunicole en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre caractéristiques biochimiques et métaboliques des muscles et qualités organoleptiques et nutritionnelles de la viande chez le bouvillon recevant des rations supplémentées en huile de tournesol riche en AGPI n-6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'incorporation de protéines de blé solubilisées dans les aliments d'allaitement sur les performances de croissance et le métabolisme chez le veau de boucherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vermorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic differentiation of the bovine heart muscle during foetal development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Veerkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Geay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Functionality of Nutrients and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a diet rich in medium-chain fatty acid on lipoprotein lipase (LPL) and carnitine palmitoyltransferase I (CPT I) activities in the heart from preruminant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Polish symposium: Development of adaptations in the gastrointestinal tract and in the whole body in growing animals regarding food utilization and health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal absorption, blood transport and hepatic and musle metabolism of fatty acids in preruminant and ruminant animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French polish symposium : Development of adaptations in the gastrointestinal tract and in the whole body in growing animals regarding food utilization and health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de modifications du niveau énergétique de la ration sur les taux plasmatiques d'hormones thyroïdiennes et sur les caractéristiques musculaires chez le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fat partitioning and glucose transporter (GLUT4) expression in adipose tissues of normal and double-muscled young bulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vermorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Geay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional regulation of energy metabolism in growing ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vermorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androgenrezeptor mRNA expression in veschiedenen muskeln während der postnatalen entwicklung beim rind in relation zu den allometrischen wachstumsraten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sauerwein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brandstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Pfaffl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Geay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de la Société Allemande de Médecine Vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1998, Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of androgen receptor mRNA expression in three different skeletal muscles during postnatal development in bulls and steers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Brandstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Pfaffl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sauerwein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of energy intake and photoperiod on the expression of genes encoding enzymes of energy metabolism in adipose tissue and muscle of ewes and cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque Franco-Britannique de Nutrition : Fonctionnalité des nutriments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional regulation of lipoprotein lipase activity and its messenger RNAs in ewe adipose tissue and heart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Symposium on Animal and Human Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondria contents and carnitine palmitoyltransferase I activity in muscles from preruminant calves fed a milk diet supplemented with tallow or coconut oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on growth in Ruminants : Basic Aspects, Theory and Practice for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dietary fats (medium-chain vs. long-chain fatty acids) on the oxidative capacity of tissues in the preruminant calf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Veerkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Symposium on energy metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Newcastle, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of testosterone on proliferation and differentiation of bovine myoblasts in primary cell culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. European Muscle Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, La Grande Motte, France. </w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1018609806665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glycolytic metabolism in different muscles of normal and double-muscled calves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Geay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Annual meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation nutritionnelle de l'activité lipoprotéine-lipasique et de ses ARN messagers dans le tissu adipeux et le coeur chez la brebis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional and hormonal regulation of energy metabolism in skeletal muscles of meat-producing animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Herpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Annual meeting of the EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of lipoprotein lipase mRNAs in ovine adipose tissue by quantitative fluorescence polymerase chain reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Symposium on Animal and Human Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional and hormonal regulation of energy metabolism in skeletal muscles of meat-producing animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Herpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Annual meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity of lipoprotein lipase and expression of glucose transporters in the calf heart during foetal development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Busset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. European Muscle Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, La Grande Motte, France. </w:t></w:r><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1018609806665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CPT I activity in calf muscles: Effects of dietary fatty acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Groupe d'Etudes et de Recherches sur les Lipides et les Lipoprotéines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and fat metabolism of the liver, the digestive tract and muscles: Transport, processing, energy consumption, fixation by tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le métabolisme énergétique musculaire au cours de la croissance et après l'abattage de l'animal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Chercheurs en Viande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glucose transporter (GLUT 4) expression in muscles and adipose tissues is differently affected by changes in nutrition at weaning in the pig and in the calf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dividich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vermorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Animal science congress of the Asian-australian association of animal production societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préserver les parts de marché de la viande bovine et réduire l'offre de viande : Quelles problématiques pour les recherches sur l'élevage des bovins en croissance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission des Recherches Bovines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1996, Theix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative fluorescence PCR assay for studing the expression of the gene encoding lipoprotein lipase in ovine adipose tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. ISAG Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitative glucose transporters in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Balage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Glucose Transporters in the Control of Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mRNAs encoding lipogenic and lipolytic enzymes in the adipose tissue of underfed-refed ewes and cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Langin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European congress on obesity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantité de transporteurs du glucose GLUT4 dans le tissu adipeux bovin : influence du génotype &amp;quot;culard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vermorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Geay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Réunion scientifique du groupe biologie du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métabolismes énergétique et lipidique du foie, du tube digestif et des muscles; transport, transformation, utilisation de l'énergie, fixation par les tissus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative fluorescence PCR assay for studying the expression of the gene encoding lipoprotein lipase in ovine adipose tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International conference on animal genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipoprotein lipase activity in muscular and adipose tissues from normal and double-muscled growing calves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Olivecrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bengtsson-Olivecrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Geay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1.Symposium de Nutrition Humaine et Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in lipoprotein lipase activity in muscle and adipose tissues between preruminant and weaned calves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Olivecrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International symposium on the Nutrition of Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glucose transporter (GLUT4) expression in muscles and adipose tissues is differently affected by changes in nutrition at weaning in the pig and in the calf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dividich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vermorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Animal Science congress of the Asian-Australosian association of animal production society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Makuhari, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional regulation of insulin regulatable glucose transporter in bovine muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vermorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de nutrition animale et humaine organisé par l'Association française de nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1994, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulin-regulatable glucose transporter in bovine muscle : Characterization and nutritional regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Symposium on Energy Metabolism of farm animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Majacar, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'âge et du sevrage sur les caractéristiques contractiles et métaboliques des fibres musculaires chez le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Robelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées des Recherches sur l'Alimentation et la Nutrition des Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1994, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle metabolism in normal and double-muscled calves fiber characteristics and glucose transport rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vermorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Mojacar, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro measurement of glucose transport rate in muscle from preruminant or weaned calves and from normal or double-muscled calves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vermorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées des recherches sur l'alimentation et la nutrition des herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1994, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy metabolism in normal and double-muscled belgian-blue calves in relation with body composition and organ size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vermorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Jailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Symposium on Energy Metabolism of Farm Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Mojacar, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulin-regulatable glucose transporters in skeletal muscles from dry and lactating goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Balage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Grizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Energy Metabolism of farm animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Majacar, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of energy metabolism among ruminants muscles: low glucose utilization potential by oxidative muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Balage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Lavoisier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional regulation of insulin regulable glucose transporter in bovine muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vermorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on animal and human nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1994, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relation between aptitude for transhumance and fleece characteristics in seven french sheep genetic types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vermorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Bouix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1991, Adana, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des protéines de liaison de l'hormone de croissance du plasma humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Souberbielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Congrès National de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1989, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and evolution of the growth hormone binding proteins in man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Postel-Vinay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Current Trends in Growth Related Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1989, Haifa, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of an EGFLAM non-synonymous polymorphism with marbling in Limousin cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Kombolo-Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Taussat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Féménia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant &amp; Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, San Diego (CA), United States. 11, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer expectations for beef in the French region Auvergne-Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. 29, pp.830, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new algorithmic approach to better predict eating quality from rearing practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Albechaalany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. International Congress of Meat Science and Technology (ICOMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Padova, Italy. Poster 439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The INTAQT project tools to assess and authenticate poultry, beef and dairy products.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Laithier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rennie Eppenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Sturaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klevenhusen F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Feed for the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France. In: J.F. Hocquette, V. Heuzé, G. Tran and S. Dominik (editors), “Proceedings of the workshop Food and Feed for the Future”, 1st September 2023, Lyon, France. Association Française de Zootechnie, Palaiseau, France,, pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Or Rouge Brand: a virtuous association between sustainable, agro-ecological farming and the production of top-quality meat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bru P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pointereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chavre A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tondusson J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Feed for the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lyon, France. In: J.F. Hocquette, V. Heuzé, G. Tran and S. Dominik (editors), “Proceedings of the workshop Food and Feed for the Future”, 1st September 2023, Lyon, France. Association Française de Zootechnie, Palaiseau, France,, pp.86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For a better future of beef production: improved carcase grading, eating quality and livestock systems, but no cultured meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. National Congress of the Animal Science and Production Association “New challenges in Animal Science”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sorrento, Italy. Italian Journal of Animal Science, 18 (1), 2019, Italian Journal of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable production of high quality beef and pork in Slovenia – focus of SLO-ACE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Meglič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 24, 2018, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a world without meat realistic?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 2017, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualités sensorielles de la viande et stress oxydant en race angus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. ADIV, Viandes et Produits Carnés, 204 p., 2014, 15èmes Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La classification communautaire des carcasses bovines reflète peu la qualité des viandes en bouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.P.F. Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wierzbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. ADIV, Viandes et Produits Carnés, 204 p., 2014, 15èmes Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine mapping of QTLs of meat quality in three French beef breeds using the Bovine SNP50® chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Plant and Animal Genome (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, San Diego, United States. , 2013, Plant and Animal Genome XXI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for closing the phenomic gap in farm animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Sino-French International Forum on Beef Industry Development (SFIFBID-2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Beijing, China. 2012, Genetic improvement and applications of genomic techniques in cattle breeding practice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection fine de QTL de tendreté de la viande dans trois races allaitantes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Caen, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation sensorielle de la viande bovine en France et au Royaume-Uni selon deux températures de cuisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland R. Jailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Meteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France. </w:t></w:r><w:hyperlink r:id="rId1921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 208 p., 2011, 18èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics and new markers for beef production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard-Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIT's 2nd World DNA and Genome Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Dalian, China. 2011, Proceedings of the BIT’s 2nd World DNA and Genome Day</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ageing time on chemical composition and quality of the desert camel meat (&amp;lt;em&amp;gt;Camelus dromedarius&amp;lt;/em&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omer Abdelhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salih Babiker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Kijora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference on Tropical and Subtropical Agricultural and Natural Resource Management (TROPENTAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bonn, Germany. , 2011, Tropentag 2011: development on the margin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of polymorphisms in the calpastatin and µ-calpain genes on beef tenderness are breed-specific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Heraklion, Greece. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, Book of Abstracts N°16, 398 p., 2010, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical clustering methodologies to analyse proteomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hébraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Saint-Malo, France. 1 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genesis: un outil d'exploration de données de protéomique quantitative par clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Symposium de Chimie et Biochimie Analytiques: de la molécule au protéome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Montpellier, France. 1 p., 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux d'ADNc pour l'analyse du transcriptome des animaux d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Govoroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des programmes INRA de génomique animale, végétale et des microorganismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan du séquençage de collections de gènes exprimés des animaux d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Govoroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des programmes INRA de génomique animale, végétale et des microorganismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How pasture-based systems may influence beef characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Bled, Slovenia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 10, 2004, Book of Abstracts of the 55th Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La capacité du muscle à oxyder les acides gras varie selon l'activité physique des personnes âgées et influence l'oxydation des lipides dans le corps entier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Morio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Montaurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bouteloup-Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boirie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Congrès de la SFNEP, Société Francophone de Nutrition Entérale et Parentérale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Strasbourg, France. Nutrition Clinique et Métabolisme, 13 (1), 1999, Nutrition Clinique et Métabolisme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of cardiac fatty acid-binding protein (H-FABP) mRNA in three different muscles of growing bulls and steers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Brandstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sauerwein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Geay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Denver, United States. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison of lipoprotein lipase and GLUT4 gene expression in oxidative muscles between preruminant and ruminant calves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de la Société Française de Biochimie et Biologie Moléculaire "PPARS, Nutriments et Xénobiotiques Médiateurs de la Régulation Cellulaire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Dijon, France. 2 p., 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food of the Future: Meat and Dairy Alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Knaapila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frontiers, 2024, Frontiers Research Topics, </w:t></w:r><w:hyperlink r:id="rId1942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/978-2-8325-4563-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filière viande bovine en Algérie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions L'Harmattan, 2022, 978-2-14-028366-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élevage pour l'agroécologie et une alimentation durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France Agricole, 2020, 978-2-85557-729-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chaîne de la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoisier Tec &amp; Doc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 324 p., 2018, Sciences et Techniques Agroalimentaires, 978-2-7430-2331-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation nutritionnelle et environnementale de l'activité et de l'expression de gènes d'enzymes contrôlant le métabolisme lipidique dans les tissus adipeux et musculaire chez la brebis adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">25 p., 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la nature des acides gras de l'aliment lacté sur la sécrétion hépatique des lipoprotéines de trés basse densité (VLDL) et l'utilisation tissulaire de leurs acides gras chez le veau de boucherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">15 p., 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 5 - What should the properties of cultivated meat be?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Agriculture: Technology, Society, Sustainability and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.65-75, 2024, 978-0-443-18767-4. </w:t></w:r><w:hyperlink r:id="rId1951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-18767-4.00009-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une alimentation sans agriculture demain : la « viande » produite en laboratoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Démeter 2023 : Agriculture et alimentation, la durabilité à l’épreuve des faits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIS éditions, pp.141-159, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we know today about cultured muscle to produce meat and its acceptability in the world?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Aspects of Meat Quality - From Genes to Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.507-532, 2022, </w:t></w:r><w:hyperlink r:id="rId1954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-85879-3.00002-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should and will “cultured meat” become a reality in our plates?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Sources and Applications of Alternative Proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 101, Elsevier, pp.181-212, 2022, Advances in Food and Nutrition Research, </w:t></w:r><w:hyperlink r:id="rId1956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.afnr.2022.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat tenderness and its evolution during cooking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Handbook of Molecular Gastronomy: scientific foundations and culinary applications" Christophe Lavelle and Hervé This (Editors). CRC Press.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur la « viande in vitro » : est-il possible de nourrir l'humanité en cultivant des fibres musculaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'élevage pour l'agroécologie et une alimentation durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Agricole, pp.217-236, 2020, 978-2-85557-729-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Europe : un acteur majeur de l’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustin Farison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'élevage pour l'agroécologie et une alimentation durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Agricole, pp.277-294, 2020, 978-2-85557-729-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des critères de qualité recherchés et nouveau système de prédiction de la qualité gustative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La chaîne de la viande bovine - Production, transformation, valorisation et consommation de la viande bovine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Lavoisier TEC et DOC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Sciences et Techniques Agroalimentaires, 978-2-7430-2331-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality assurance schemes in major beef producing countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Strydom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Matthews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takanori Nishimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New aspects of meat quality – from genes to ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotyping of animals and their meat: applications of low-power ultrasounds, near-infrared spectroscopy, raman spectroscopy and hyperspectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît-Pierre Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lawrie's meat science. Eight edition.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Assurance Schemes in Major Beef-Producing Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Strydom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Matthews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ó. López-Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Aspects of Meat Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.223-255, 2017, Woodhead Publishing Series in Food Science Technology and Nutrition, </w:t></w:r><w:hyperlink r:id="rId1974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-100593-4.00011-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New sources of animal proteins: cultured meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Post</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New aspects of meat quality – from genes to ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Woodhead Publishing Limited, 2017, </w:t></w:r><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-100593-4.00017-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beef quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Quality: Genetic and Environmental Factors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press (Taylor \&amp; Francis Group), 2015, Chemical and Functional Properties of Food Components Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autres voies pour obtenir des produits animaux... La viande de culture de cellules musculaires ou la viande sans animaux est-elle possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les filières animales françaises : Caractéristiques, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1ère Ed., </w:t></w:r><w:hyperlink r:id="rId1980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Tec &amp; Doc Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 527 p., 2014, Collection Synthèse Agricole</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of food products and consumer attitudes in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consumer attitudes to food quality products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 133, Wageningen Academic Publishers, pp. 67-82, 2013, EAAP Scientific Series, 978-90-8686-207-8. </w:t></w:r><w:hyperlink r:id="rId1982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-762-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological markers for meat tenderness of the three main French beef breeds using 2-DE and MS approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Chaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics in Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Science - Business Media B.V.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-1-4614-5625-4. </w:t></w:r><w:hyperlink r:id="rId1985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-5626-1_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of 'Omics' Approaches to Sustainable Herbivore Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture and New Biotechnologies (Advances in Agroecology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-1439825044. </w:t></w:r><w:hyperlink r:id="rId1989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b10977-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génomique fonctionnelle au service des filières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Foucras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La révolution génomique animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions France Agricole, 161 p., 2011, Agriproduction, 978-2-85557-181-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raising the nutritional value of beef and beef products to add value in beef production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel D. Scollan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ian Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition and climate change : major issues confronting the meat industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nottingham University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-1-907284-77-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métabolisme énergético-protéique des tissus musculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muscles et Viande des Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 306 p, 2010, 978-2-7592-0877-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualités sensorielles de la viande bovine. Impacts des facteurs d'élevage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muscle et viande de ruminant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2010, Synthèses (Quae), 978-2-7592-0877-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marqueurs biologiques de la qualité sensorielle des viandes bovines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muscle et viande de ruminant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2010, Synthèses (Quae), 978-2-7592-0877-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métabolisme lipidique des tissus musculaires et adipeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muscle et viande de ruminant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2010, Synthèses (Quae), 978-2-7592-0877-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GENOTEND chip: a tool to analyse gene expression in muscles of beef cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard-Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Vuillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béline Jesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and protein metabolism and nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 127, Wageningen Academic Publishers, 2010, EAAP Scientific Series, 978-90-8686-153-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression associated with beef sensory qualities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation of carcass and meat quality in cattle and sheep</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 123, Wageningen Academic Publishers, 2007, Publication - European Association for Animal Production (EAAP), 978-90-8686-022-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aliments d'allaitement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Toullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Meschy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le veau de boucherie : concilier bien-être animal et production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-infrared data for the prediction of beef marbling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Alexandre Kombolo Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goi A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Santinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Rampado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId2007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57745/FRDOJC⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat thesaurus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Alexandre Kombolo Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landrieu F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richon B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, http://agroportal.lirmm.fr/ontologies/MEAT-T</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle transcriptome response to stress in bovine (database)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture d’actualité - Les différents critères de qualité de la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial meat may hold promise, but significant concerns remain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linnea Laestadius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yield of bovine carcasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Coustet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la qualité sensorielle de la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet EcoRegMeat3G financé par l’Agence Nationale de la Recherche dans le cadre de l’Institut Carnot France Futur Elevage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Carnot France Futur Elevage. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet Greenanimo financé par le Ministère de l’éducation et de la science de Bulgarie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l’éducation et de la science de Bulgarie. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2022" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audition au sénat sur la « viande de culture » le 8 février 2023. De la viande cultivée, bientôt dans nos assiettes ? Le Sénat se penche sur le développement de la viande in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission sénatoriale. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet EcoMeat3G : quelle qualité de la viande bovine produite par les systèmes herbagers à faibles intrants et quels moyens pour la prédire ? Programme opérationnel régional Auvergne FEDER-FSE 2014-2020 Auvergne Rhône Alpes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FEDER. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the report following the Workshop “Farmers of the Future - Cellular Agriculture” organised by the EUROPEAN COMMISSION. JOINT RESEARCH CENTRE. Competences: I.2 Foresight, Modelling, Behavioural Insight and Design for Policy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EUROPEAN COMMISSION. JOINT RESEARCH CENTRE. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des aliments d'origine animale selon les conditions de production et de transformation. Rapport de l'Expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020, 1023 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai d’engraissement de vaches de race Limousine par C.V. Plainemaison et DFP Nutraliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Doutart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Réf. 00 19 401 010 ISSN 1773-4738, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business plan for the development of SLO-ACE 2019-2035</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simončič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Meglic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dolničar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kuhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] Deliverable 5.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étape chantier entrepôt et annuaire institutionnels pour les données de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Windpouire Esther Dzale Yeumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boizot-Szantaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2014, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d'une demande de subvention de recherche à l'Université du Missouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a project application for ARIMNet, anERA-Net funded by the European Commission FP7, whichaims toenhance Coordination of Agricultural Research in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d'une demande de subvention de recherche en Irlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les orientations de l'Inra et les recherches en élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2044" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation opérationnelle du dispositif expérimental de Phase en Auvergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. d'Hour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François J.-F. Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2048" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise du système australien de prédiction de la qualité de la viande bovine (MSA) : Quelles perspectives pour la filière française ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Moëvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viande artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Formation GIPE (Gestion de l'Innovation pour la Performance des Entreprises) (La viande artificielle), 2015, 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2050" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objectifs et les applications du phénotypage à haut débit des animaux d’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3ème année d'ingénieur option Elevage et systèmes de production (Les objectifs et les applications du phénotypage à haut débit des animaux d’élevage), 2014, 117 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2051" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le muscle et la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3rd cycle. 2014 Beef Cattle Production Training Course (2014 Beef Cattle Production Training Course), 2014, 46 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2052" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de la viande cellulaire, par Jean-François Hocquette. Vidéo sur le site de l’Académie d’Agriculture de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d’une base internationale de données issues de tests consommateurs réalisés en Australie, Pologne, Irlande, Irlande du Nord et France dans la perspective de mettre au point un modèle de prédiction de la qualité gustative de la viande bovine en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S P F Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.E. Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the workshop Food and Feed for the Future, 1st September 2023, Lyon, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Dominik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Feed for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de zootechnie, 2024, 978-2-9591840-0-0. </w:t></w:r><w:hyperlink r:id="rId2058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25719/afz.2024.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397943v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2059" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new algorithmic approach to better predict eating quality from rearing practices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Albechaalany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69.International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Padoue, Italy. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video of the Workshop &amp;quot;Feed &amp; Food for the Future&amp;quot; organised by AFZ, CSIRO, INRAE and ISARA and held on 1 September 2023 at ISARA with the support of the OECD Cooperative Research Programme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Food and Feed for the Future"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2061" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives on consumer attitudes to meat consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Purslow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2063" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new semantic resource responding to the principles of open science: the meat thesaurus for dialogue between sector actors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Alexandre Kombolo Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yon Jérémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landrieu F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richon B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 68th International Congress of Meat Science and Technology (ICoMST2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2065" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations between animal, carcass and meat characteristics across 15 European breeds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Albechaalany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campo Del</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73th Annual Meeting of the European Federation of Animal Science (EAAP),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-90-8686-385-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2067" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation of one EAAP Webinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP Webinar: "What could be the future of “cultured meat”?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2068" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of across countries NIRS technology to predict MSA marbling score</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goi A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Alexandre Kombolo Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Santinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Rampado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73th Annual Meeting of the European Federation of Animal Science (EAAP),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-90-8686-385-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2069" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book of abstracts of the 72th Annual Meeting of the European Federation of Animal Science (EAAP), Davos, Switzerland, August 30th - September 3rd, 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erling Strandberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Messori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Kenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 72th Annual Meeting of the European Federation of Animal Science,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen Academic Publishers, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2075" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book of abstracts of the 71th Annual Meeting of the European Federation of Animal Science (EAAP), Virtual meeting, December 1st-4th, 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Strandberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Messori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Sauerwein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 71st Annual Meeting of the European Federation of Animal Science,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen Academic Publishers, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2079" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book of abstracts of the 70th Annual Meeting of the Euro-pean Federation of Animal Science (EAAP), Ghent, Belgium, August 26-30th 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stanberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Savoini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.A.M. Spoolder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga Sauerwein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 70th Annual Meeting of the European Federation of Animal Science,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen Academic Publishers, 2019, 978-90-8686-339-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2083" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15 èmes Journées Sciences du Muscle et Technologie des Viandes (JSMTV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. Hors-Série, , 206 p., 2014, Viandes et Produits Carnés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2084" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and fat metabolism of the liver, the digestive tract and muscles : transport, processing, energy consumption, fixation by tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium le Veau à l'Horizon 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Le Mans, France. 34 p., 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2085" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will “cultured meat” transform our food system towards more sustainability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2086" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts environnementaux, sociaux et éthiques des aliments à base de cellules cultivées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2087" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livestock farming is wrongly criticised; the science must be remembered</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2088" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décryptage des impacts de la « viande cellulaire » avec Jean-François Hocquette, Directeur de recherche à l'INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2089" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current knowledge and uncertainties about “cultured meat”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2090" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of cultured meat and its impact on livestock.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2091" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art, update and gaps of knowledge about &amp;quot;cultured meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2092" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire de la chair animale in vitro : pas d’unanimité pour un sujet médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2093" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamburgers in vitro, fromages de synthèse, glu de porc, vache ou poisson transgénique, récupération de caca…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2094" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations - Préparez votre ketchup et rendez-vous en octobre ! Par Pierre Criado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2095" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la viande synthétique bientôt dans les assiettes. Par Thierry Noisette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2096" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération gagnant-gagnant : rétrospective de la coopération sino-française pour la production de viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yayu Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunlong Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2097" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie du projet Eurobeef / beef2Compete (innovation, adéquation offre/demande/réponse aux attentes des consommateurs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId2098"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:126.31578947368px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-Francois HOCQUETTE </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">jean-francois-hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-2409-3881</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">079209173</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (412)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beef quality grading using rapid evaporative ionization mass spectrometry (REIMS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yafang Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda S Perkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alastair B Ross</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingyao Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 237, pp.110076. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2026.110076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05575211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: European consumers’ attitudes towards the benefits of reducing meat consumption – the role of diverse and interconnected drivers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C van der Sluis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 20 (1), pp.101718. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2025.101718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05404214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer acceptance of cultured meat and its determinants among Turkish adults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">İsmail Mücahit Alptekin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mevra Aydin Cil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal für Verbraucherschutz und Lebensmittelsicherheit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00003-026-01607-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05554521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Forest Approach Applied to Italian-French Beef Production Systems: Sex Differences and Key Meat Standards Australia Traits Affecting Beef Eating Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Santinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Penasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Rampado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat and Muscle Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (18329), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22175/mmb.18329⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04999175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of supplementary feed on live weight and meat quality of grazing yaks on the Qinghai-Tibetan Plateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meisong Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yayu Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Allan Degen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongzhen Zhong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 299, pp.105756. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2025.105756⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05224401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum: Random Forest Approach Applied to Italian–French Beef Production System: Sex Differences and Key Meat Standards Australia Traits Affecting Beef Eating Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Santinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Penasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Rampado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat and Muscle Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (1), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22175/mmb.19833⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05538282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential cultured meat consumers in Greece: attitudes, motives, and attributes shaping perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stergios Melios</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Konstantinos Gkatzionis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Future Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.100538. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fufo.2025.100538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04864662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Denver call for action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelm Windisch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robyn Warner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alison van Eenennaam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Stanton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.8-9. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/af/vfae044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Will “cultured meat” transform our food system towards more sustainability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (Supplement 1), pp.101145. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2024.101145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04530893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Can blockchain revolutionize meat production? Addressing transparency, trust, and compliance in conventional and cultured meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sina Ahmadi Kaliji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashkan Pakseresht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trends in Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 163, pp.105197. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tifs.2025.105197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of marbling score in ribeye quartered at the 5th- 6th rib of French beef using the Q-FOM™ beef assessment camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalia da Silva Rodrigues Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mette Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Kombolo-Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Thoumy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 222, pp.109759. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2025.109759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04947677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les différences entre les aliments cellulaires et les produits animaux issus de l’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science .. et pseudo-sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 351, pp.16-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04863356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The marbling score assessed with Meat Standards Australia is heritable in Charolais cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Santinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Speke Katende</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Rampado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 24 (1), pp.1182-1188. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1828051X.2025.2505210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a balanced view of livestock: Benefits of grazing farming systems to produce meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 302, pp.105829. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2025.105829⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05387056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture d'actualité : &amp;quot;Les perceptions des consommateurs pour les produits carnés en Algérie&amp;quot; Les perceptions des consommateurs pour les produits carnés dans un contexte de hausse de la demande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 40-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food culture and cell-culture: technical, ethical and social frontiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Hallman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masami Takeuchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">npj Science of Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (1), pp.49. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41538-025-00417-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05034786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la cellule à l’assiette : les enjeux techniques et sociétaux de la « viande de culture »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Hallman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masami Takeuchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, pp.VPC-2025-41-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05453584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent technological developments and future trends in the evaluation and prediction of beef sensory quality in Brazil and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalia da Silva Rodrigues Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julio Cesar Colivet Briceno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Teixeira Mársico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 287, pp.105550. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2024.105550⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04683524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le persillé : biologie et importance pour la qualité des viandes Le rôle du persillé dans la qualité des viandes ovine et bovine : développement, importance, mesure et harmonisation des méthodes d'évaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David William Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynda Perkins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Moyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04875953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the physiological, muscular, and sensory characteristics in relation to beef quality from 15 cattle breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Albechaalany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M-P. Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 280, pp.105395. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2023.105395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does transport affect the eating quality potential of beef from Limousin cows in France? - A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalia da Silva Rodrigues Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Rodrigues Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Kombolo-Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Philippe Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Tondusson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary and Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26, pp.100411. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vas.2024.100411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Meat Standards Australia carcass grading site affects assessment of marbling and prediction of meat-eating quality in growing European beef cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Santinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Rampado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Penasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 213, pp.109501. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2024.109501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04582726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Food of the future: meat and dairy alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Knaapila</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, pp.1382337. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2024.1382337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discrimination of beef composition and sensory quality by using rapid Evaporative Ionisation Mass Spectrometry (REIMS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nick Birse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Álvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiaqi Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 454, pp.139645. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodchem.2024.139645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04628678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attitudes toward artificial meat in Arab countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Alhujaili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Hallman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 89 (12), pp.9711-9731. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1750-3841.17559⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation du persillé et des qualités sensorielles des carcasses bovines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aubert Nicolazo de Barmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Pogorzelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, VPC-2024-4021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04674213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolutions conceptuelles et méthodologiques pour évaluer et prédire la qualité sensorielle de la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Kombolo Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (3), pp.8066. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.3.8066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04824903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between European carcass evaluation and Meat Standards Australia grading scheme applied to young beef cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Santinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauro Penasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Goi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Rampado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 216, pp.109575. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2024.109575⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technological Aspects of Bridging the Gap Between Cell-Based Food and Conventional Meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minsu Kim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hyun Young Jung</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat and Muscle Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8 (1), pp.17645. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22175/mmb.17645⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04646311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does transport stress have any effect on carcass quality of Nellore cattle ( Bos taurus indicus ) in Brazil? - A case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalia da Silva Rodrigues Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Rodrigues Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatianne Ferreira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Translational Animal Science </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 8, pp.txad134. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/tas/txad134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04526420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of an EGFLAM non‐synonymous polymorphism with marbling in Limousin cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Kombolo-Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Taussat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Féménia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 55 (6), pp.825-827. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/age.13486⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04773886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontologies relatives à la viande bovine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Barro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kizkitza Insausti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Kombolo Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, VPC 2023-9936, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/PB5QXC)⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">German consumers’ attitudes toward artificial meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Katrin Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Wilhelm Windhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Gickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, pp.1401715. </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2024.1401715⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04609420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « viande de culture » : ce que nous savons et ce qu’il faudrait savoir. Volet B : qualités extrinsèques de la « viande de culture »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 59 (1), pp.47-56. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2023.11.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04391519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial: Novel trends in cultured meat research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sishir Kamalapuram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew Wan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11, pp.1452643. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2024.1452643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classement des carcasses pour la durabilité de la filière viande bovine et ovine. Partie II.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David William Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Rombouts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Nisbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Meister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, VPC-2023-3923</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche sur la production et la qualité de la viande en Australie, Chine et France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David William Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.X. Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hl Luo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel O'Reilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, VPC-2023-3921</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of cultured “meat” by Italian, Portuguese and Spanish consumers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João M Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Rampado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Begoña Panea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.1043618. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2023.1043618⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04138697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La « viande de culture » : ce que nous savons et ce qu’il faudrait savoir. Volet A : principes et qualités intrinsèques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 58 (6), pp.389-398. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cnd.2023.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04342338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Across countries implementation of handheld near-infrared spectrometer for the on-line prediction of beef marbling in slaughterhouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Kombolo-Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Goi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Santinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Rampado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefka Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 200, pp.109169. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2023.109169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04224807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer perception of livestock production and meat consumption; an overview of the special issue “Perspectives on consumer attitudes to meat consumption”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 200, pp.109163. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2023.109163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04049934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer perception of the challenges facing livestock production and meat consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Kombolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Santinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Bertelli Pflanzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 200, pp.109144. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2023.109144⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04009486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produits animaux de bonne qualité et nouvelles technologies en élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Georgieva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Alexandre Kombolo Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todor Stoyanchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nicolazo De Barmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Penchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, VPC-2023-39-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French consumer evaluation of eating quality of Angus x Salers beef: Effects of muscle cut, muscle slicing and ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liselotte Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustine Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 197, pp.109079. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2022.109079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03926339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La race a-t-elle un effet sur la qualité sensorielle de la viande de jeune bovin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Conanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Mar Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per E. Ertbjerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiana Failla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, VPC-2022-3813</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of animal products: improved quality management, more alternatives or cell-based products?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Katrin Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seren Kell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, VPC-2023-39-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Cellular agriculture”: current gaps between facts and claims regarding “cell-based meat”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Wood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieven Thorrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Declan Troy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (2), pp.68-74. </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/af/vfac092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04093048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer perception of “artificial meat” in the educated young and urban population of Africa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Kombolo Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2023.1127655⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04073530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classement des carcasses pour la durabilité de la filière viande bovine et ovine. Partie I.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David William Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Cuthbertson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ms Faulhaber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, VPC-2023-3922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beef farming: farmers’ strategies in the Grand Cheliff plains of Algeria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Agricultural Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 14 (3), pp.74-81. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15547/ast.2022.03.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03996652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture d'actualité : « La filière viande bovine en Algérie »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, VPC-2022-38-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of cultured “meat” by French consumers according to their diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannelle Gousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gregorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Rusalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 260, pp.104909. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2022.104909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03695657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production de viande bovine au Brésil et ses perspectives de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalia da Silva Rodrigues Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eliane Teixeira Mársico</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatianne Ferreira de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, pp.VPC-2022-3841</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03920206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable production and consumption of animal products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giuseppe Pulina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondina Francesca Lunesu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giacomo Pirlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Environmental Science &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 30, pp.100404. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coesh.2022.100404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of Sensory Properties of Beef during Long Dry Ageing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Grossiord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Denayrolles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Papillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Sauvant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (18), pp.2822. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods11182822⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03800947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new semantic resource responding to the principles of Open Science: The meat thesaurus as an IT tool for dialogue between sector actors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moise Kombolo Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Landrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Richon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 192, pp.108849. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2022.108849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03711007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome profiling reveals stress-responsive gene networks in cattle muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lise Pomiès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Foye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Tournayre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Boby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PeerJ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, pp.e13150. </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7717/peerj.13150⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03632213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handheld near-infrared spectrometer allows on-line prediction of beef quality traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arianna Goi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Pellattiero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo de Marchi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 184, pp.108694. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2021.108694⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the future of meat in France depend on cultured muscle cells? Answers from different consumer segments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 188, pp.108776. </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2022.108776⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumers’ valuation of cultured beef Burger: A Multi-Country investigation using choice experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Asioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquìn Fuentes-Pila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silverio Alarcón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jia Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 112, pp.102376. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodpol.2022.102376⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of commingling animals at sorting facilities on performances and antibiotic use in beef cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Santinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo de Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessia Diana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Rampado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 21 (1), pp.771-781. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1828051X.2022.2063766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Thésaurus de la viande : un nouvel outil accessible à tous Une nouvelle ressource sémantique répondant aux principes de la science ouverte : le thésaurus de la viande comme outil informatique de dialogue entre les acteurs de la filière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moise Kombolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Landrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Richon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03670992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un affichage environnemental des produits animaux : compte-rendu de trois webinaires organisés par l’Association Française de Zootechnie au cours de l'année 2021</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Dolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3 mai 2022, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03669316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carcass Characteristics and Beef Quality of Young Grass-Fed Angus x Salers Bovines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liselotte Pannier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (16), pp.2493. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods11162493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: On-farm and processing factors affecting bovine carcass and meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Clinquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Guillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 16 (Suppl. 1), pp.100426. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2021.100426⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is “cultured meat” a viable alternative to slaughtering animals and a good comprise between animal welfare and human expectations?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (1), pp.35-42. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/af/vfac002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an integration of pre- and post-slaughter factors affecting the eating quality of beef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Pogorzelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewelina Pogorzelska-Nowicka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paweł Pogorzelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrzej Półtorak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 255, pp.104795. </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2021.104795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03485316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer Perception of Beef Quality and How to Control, Improve and Predict It? Focus on Eating Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Todor Stoyanchev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (12), pp.1732. </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods11121732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: Improving the nutritional, sensory and market value of meat products from sheep and cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.W Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.D. Scollan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F.R. Dunshea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15, pp.100356. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.animal.2021.100356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the determination of meat quality using biochemical characteristics of the muscle: stress at slaughter and other missing keys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Deiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (1), pp.1-24. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods10010084⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03109876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que pensent les Français de la culture de cellules musculaires pour produire de la viande ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-Infrared Reflectance Spectroscopy for Predicting the Phospholipid Fraction and the Total Fatty Acid Composition of Freeze-Dried Beef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiana Failla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Begoña Panea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana Dunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (12), pp.4230. </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/s21124230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03315944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the intramuscular connective tissue components of fresh and freeze-dried samples by near infrared spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 179, pp.108537. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2021.108537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03272613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception de la « viande » artificielle par des consommateurs français selon leur régime alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cannelle Gousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gregorio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérangère Marais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auriane Rusalen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3741</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Consumers’ Attitudes and Potential Acceptance toward Artificial Meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (2), pp.353. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods10020353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03229138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspension pelvienne et maturation de la viande de boeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod Polkinghorne²</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Tribot Laspière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Marbling and the Prediction of Beef Eating Quality Affected by Different Grading Sites?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Pogorzelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 8, </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fvets.2021.611153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03301367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agro-Livestock Farming System Sustainability during the COVID-19 Era: A Cross-Sectional Study on the Role of Information and Communication Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrein Hashem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eman Hassanein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Gonzalez-Bulnes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fayrouz Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (12), pp.6521. </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su13126521⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;viande…cellulaire&amp;quot; : Est-ce possible ? Est-ce bon ? Est-ce acceptable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Morio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Allo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brazilian Consumers’ Attitudes towards So-Called “Cell-Based Meat”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Bertelli Pflanzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (11), pp.2588. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods10112588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03424388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Has breed any effect on beef sensory quality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Conanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria del Mar Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Ertbjerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiana Failla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 250, pp.104548. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2021.104548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03316097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European conformation and fat scores of bovine carcasses are not good indicators of marbling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaïer Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Pogorzelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 170 (1), pp.108233. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2020.108233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contributions of tenderness, juiciness and flavor liking to overall liking of beef in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaïer Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Pogorzelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 168, pp.108190. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2020.108190⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture d'actualité : Des arguments scientifiques face aux interrogations à propos de l'élevage Présentation de l'ouvrage collectif « L'élevage pour l'agroécologie et une alimentation durable »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, VPC-2020-36-4-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04102750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visible and Near-Infrared Multispectral Features in Conjunction with Artificial Neural Network and Partial Least Squares for Predicting Biochemical and Micro-Structural Features of Beef Muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Ait Kaddour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dubost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (9), pp.1254. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9091254⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03081589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viande in vitro - Intérêts, enjeux et perception des consommateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques de l'Ingénieur Agroalimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.F6520 v1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Various Statistical Approaches to Assess and Predict Carcass and Meat Quality Traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier S. Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Conanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Farmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (4), pp.525. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9040525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02570376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Scientific and Press Articles Related to Cultured Meat for a Better Understanding of Its Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaïer Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2020.01845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02921914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dr. Ahmed Ouali, 1948–2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Angel Sentandreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerald Coulis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Aubry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 167, pp.108155. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2020.108155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02569148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research in Beef Tenderness and Palatability in the Era of Big Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat and Muscle Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 4 (2), pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22175/mmb.9488⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the drivers of beef sensory quality using metadata of intramuscular connective tissue, fatty acids and muscle fiber characteristics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 240, pp.104209. </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2020.104209⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02926858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The myth of cultured meat: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaïer Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 7, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fnut.2020.00007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02516948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les professionnels de la viande en Australie ont valorisé les résultats de R&D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Crowley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Webster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lutter contre les fausses idées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France Agricole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The associations between proteomic biomarkers and beef tenderness depend on the end-point cooking temperature, the country origin of the panelists and breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 157, </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2019.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat consumption – what French consumers feel about the quality of beef?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 18 (1), pp.646-656. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1828051X.2018.1551072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02625039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture d’actualité : l’animalisme est-il un anti-humanisme ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (1-5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viande in vitro peut-elle s'imposer sur un marché en mutation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Figaro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il réduire notre consommation de viande ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Darmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (2-4), pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02624148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faits marquants de la production bovine en Australie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Strachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, VPC‐2019‐35‐1‐4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02081874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting the quality of meat: Myth or reality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 (436), pp.1-22. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods8100436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02306127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Mineral Elements to Authenticate the Geographical Origin of Yak Meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lizhuang Hao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiang Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yayu Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Racheal H. Bryant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Kafkas Universitesi Veteriner Fakültesi Dergisi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25 (1), pp.93-98. </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9775/kvfd.2018.20366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review: The variability of the eating quality of beef can be reduced by predicting consumer satisfaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wierzbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 12 (11), pp.1-9. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731118000605⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colour variability of beef in young bulls from fifteen european breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillermo Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Albertí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Begoña Panea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiana Failla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 53 (12), pp.2777-2785. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ijfs.13890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does growth path influence beef lipid deposition and fatty acid composition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana S. H. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Susana P. Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina M. Alfaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José A. M. Prates</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (4), pp.e0193875. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0193875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01799541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture d'actualité - Le point sur la chaîne de la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34, pp.3-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01974604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux de recherche internationaux sur la qualité sensorielle de la viande ovine et bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Mcgilchrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Warner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garth Tarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Workshop de la Commission Economique des Nations Unies pour l’Europe sur les marchés durables de la viande de ruminants, le commerce transfrontalier et la qualité sensorielle de la viande ovine et bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliana Annovazzi-Jakab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Farmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Strachan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34, pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01972738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu du Workshop international sur les normes et les marchés de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Farmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Straif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefaan de Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rainer Roehe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33, pp.2-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01997273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current situation and future prospects for beef production in Europe — A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Lherm</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christèle Pineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claus Deblitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Asian-Australasian journal of animal sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 31 (7), pp.1017-1035. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5713/ajas.18.0196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ère de la post-génomique en biologie moléculaire : la protéomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingrid Miller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre M de Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update of Meat Standards Australia and the cuts based grading scheme for beef and sheepmeat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel A. O'Reilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham E. Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integrative Agriculture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (7), pp.1641-1654. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2095-3119(18)61924-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques travaux de l’INRA sur les viandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Chabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (3-1), pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre et le type racial des bovins ont un impact sur la qualité des viandes en bouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzyf Wierzbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, VPC‐2017‐33‐1‐2, 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of gender on quality and nutritive value of dromedary camel (Camelus dromedarius) longissimus lumborum muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.M.A. Abdelhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Babiker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Saudi Society of Agricultural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 16 (3), pp.242-249. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jssas.2015.08.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle approche méthodologique pour piloter la conduite en élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33 (3), pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu du second congrès intitulé &amp;quot;Qualité durable de la viande bovine en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Farmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kurt Straif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefaan de Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenzo Russo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untrained consumer assessment of the eating quality of beef: 1. A single composite score can predict beef quality grades</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. P. F. Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabele Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wierzbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (8), pp.1389-1398. </w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731116002305⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial meat and the future of the meat industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah P. F. Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham E. Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 57 (11), pp.2216. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/AN17307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beef palatability and its relationship with protein degradation and muscle fibre type profile in longissimus thoracis in Alentejana breed from divergent growth pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J A Simões</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S P Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P C Lemos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C M Alfaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731116001373⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial to the special issue: “Improving the quality and sustainability of beef production”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Klopcic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Animal Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (s1), pp.s1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Untrained consumer assessment of the eating quality of European beef: 2. Demographic factors have only minor effects on consumer scores and willingness to pay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. P. F. Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. E. Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (8), pp.1399-1411. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731117000076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité sensorielle n'a pas de relation avec la qualité des carcasses bovines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Wierzbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 33, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willingness to pay for beef is highly transferrable between different consumer groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabele Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Wierzbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Animal Biosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8, pp.s72-s75. </w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s2040470017001753⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01966622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité de la biologie musculaire et qualité sensorielle de la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, VPC‐2017‐33‐1‐4, 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01522979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment prédire la qualité de la viande bovine en Europe en s’inspirant du système australien MSA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wierzbicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 55, pp.171-182. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5137775572495574E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on encore légitimement manger de la viande aujourd’hui ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Rosner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis J.-L. Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (2-5)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interview pour L’Express par Isabelle Hennebelle sur la viande artificielle « Frankensteak fait saliver les start-up ». L’express n°3412, 23-29 novembre 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 3412</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collagens XII and XIV: Two collagen types both associated with bovine muscle and intramuscular lipid metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pissavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lethias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 187, pp.80-86. </w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2016.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01296420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les biotechs, nouveau cauchemar des carnivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">01 Net</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 836, pp.24-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des nombreux critères de qualité de la viande bovine : une approche complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bieche-Terrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (3), pp.185-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte-rendu du congrès intitulé &amp;quot;Qualité durable de la viande bovine en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Farmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ray Bowe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Declan Troy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Birnie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32 (1-6), pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de viande de yak en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yayu Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hao Lizhuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chai Shatuo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shujie Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 32, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The variation in the eating quality of beef from different sexes and breed classes cannot be completely explained by carcass measurements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. P. F. Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David William Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Farmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (06), pp.987-995. </w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S175173111500292X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viande artificielle : utopie ou future réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notes académiques de l'Académie d'agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 5, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An innovative approach combining Animal Performances, nutritional value and sensory quality of meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 122, pp.163 - 172. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2016.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is in vitro meat the solution for the future?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 120, pp.167-176. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2016.04.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédire la qualité des viandes : mythe ou réalité ? Etat des lieux des avancées récentes réalisées dans le domaine de la prédiction des qualités des viandes ; réflexion sur les perspectives d’application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hors série (4ème trimestre), pp.1-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produkcja wołowiny współpraca przemysłu z nauką</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Wierzbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.W. Pethick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agro-food-Industry Hi Tech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70, pp.40-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ossification score is a better indicator of maturity related changes in eating quality than animal age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. P. F. Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Wierzbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (4), pp.718-28. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731115002700⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01307898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-laboratory assessment by trained panelists from France and the United Kingdom of beef cooked at two different end-point temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidan P. Moloney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 122, pp.90-96. </w:t></w:r><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2016.07.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory quality of meat from eight different types of cattle in relation with their biochemical characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aidan P Moloney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integrative Agriculture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 15 (7), pp.1550-1563. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2095-3119(16)61340-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European conformation and fat scores have no relationship with eating quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S P F Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David William Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Wierzbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 10 (6), pp.996-1006. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731115002839⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques musculaires des bovins sélectionnés pour la croissance musculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31, pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02632928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la qualité de la viande de ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Garth Tarr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (4-3), pp.1-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01297023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Early Post-Mortem Biochemical Processes Underlying Meat Color and pH Decline in the Longissimus thoracis Muscle of Young Blond d'Aquitaine Bulls Using Protein Biomarkers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Boudjellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 63 (30), pp.6799-6809. </w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/acs.jafc.5b02615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NOUVELLES DE LA RECHERCHE Les Journées des Sciences du Muscle et Technologies des Viandes (JSMTV) : un événement scientifique et technique au service des filières « viande »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (2 Numéro spécial : Le muscle et la viande), pp.209-212. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.2.3026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04050210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lettre d’information n°14 de la revue « Viandes et Produits Carnés »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Carlhian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first symposium on the applied techniques and industry economics in chinese beef cattle production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingxiang Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harinder Makkar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Mckinnon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Beck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daryl Gibb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 31 (3-6)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in omic technologies for meat quality management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 109, pp.28-26. </w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2015.05.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des marqueurs génomiques au service de la qualité de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (2), pp.183-195. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2015.28.2.3024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between DNAJA1 expression and beef tenderness: effects of electrical stimulation and post-mortem aging in two muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Sami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwards Mills</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Agriculture and Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17, pp.815-820</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01171501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is artificial meat and what does it mean for the future of the meat industry?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah P.F. Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham E. Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integrative Agriculture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (2), pp.255-263. </w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2095-3119(14)60888-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educated consumers don’t believe artificial meat is the solution to the problems with the meat industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémentine Sinquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Peterolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zoé Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integrative Agriculture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (2), pp.273-284. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S2095-3119(14)60886-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01130532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fattening performance, metabolic indicators, and muscle composition of bulls fed fiber-rich versus starch-plus-lipid-rich concentrate diets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Madeleine Mialon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 93 (1), pp.319-33. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2014-7845⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lettre d’information n°16 de la revue « Viandes et Produits Carnés ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Carlhian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viande in vitro, solution d’avenir ou gadget high tech?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Slate.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repercussions of growth path on carcass characteristics, meat colour and shear force in alentejana bulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J A Simões</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a S H Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J P C Lemos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Navas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (8), pp.1414-1422. </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731115000427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is it possible to save the environment and satisify consumers with artificial meat?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Integrative Agriculture </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 14 (2), pp.206-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical measurements of beef are a good predictor of untrained consumer sensory scores across muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S P F Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G E Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David William Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod J. Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (1), pp.179-90. </w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731114002389⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02638458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Production de viande bovine en Chine et perspectives d’évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yayu Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Porry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunlong Huo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (3), pp.259-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A brief introduction to 15th French conference of Meat Science and Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (2), pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Journées des sciences du muscle et technologies des viandes (JSMTV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des G.T.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 76, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of Meat Standards Australia (MSA) and cuts based grading schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod J. Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dw Pethick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (2), pp.43-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01146206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French experience in development of beef cattle industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yayu Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunlong Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qinxiang Meng</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Research </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (2), pp.33-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La race Charolaise dans la province du Liaoning en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yayu Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hongting Zhuang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shiwei Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingxiang Kang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 30 (4-3), pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle lipid composition in bulls from 15 European breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Sevane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Nute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sanudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Cortes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 160, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2013.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de la viande : « la race n’est pas prépondérante »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agra Presse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 3471, pp.18-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine mapping of quantitative trait loci underlying sensory meat quality traits in three French beef cattle breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92 (10), pp.4329-4341. </w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2014-7868⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Win–win strategies for high beef quality, consumer satisfaction, and farm efficiency, low environmental impacts and improved animal welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David William Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (10), pp.1537-1548. </w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/AN14210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lettre d’information n°12 de la revue « Viandes et Produits Carnés ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Carlhian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of beef sensory quality for a better prediction of palatability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn van Wezemael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier S. Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Verbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97 (3), pp.316-322. </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2013.07.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des animaux plus robustes : un enjeu majeur pour le développement durable des productions animales nécessitant l'essor du phénotypage fin et à haut débit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bobe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Charley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (3), pp.181-194. </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2014.27.3.3066⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01173636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inverse relationships between biomarkers and beef tenderness according to contractile and metabolic properties of the muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62 (40), pp.9808 - 9818. </w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf501528s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02636820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lettre d’information n°11 de la revue « Viandes et Produits Carnés ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Carlhian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polymorphisms in twelve candidate genes are associated with growth, muscle lipid profile and meat quality traits in eleven European cattle breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalia Sevane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Armstrong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Wiener</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Pong Wong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dunner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (7), pp.4721-4731. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11033-014-3343-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing the nutritional and health value of beef lipids and their relationship with meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel D Scollan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Dannenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Nuernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siân Mackintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 97 (3), pp.384-394. </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2014.02.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02639346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lettre d’information n°8 de la revue « Viandes et Produits Carnés ». Edito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Carlhian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical composition and structural characteristics of Arabian camel (Camelus dromedarius) m. longissimus thoracis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a N Al-Owaimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G M Suliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a S Sami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 96 (3), pp.1233-1241. </w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2013.10.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02631122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lettre d’information n°9 de la revue « Viandes et Produits Carnés ». Edito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Carlhian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lettre d’information n°10 de la revue « Viandes et Produits Carnés ». Edito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Carlhian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02630628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viande in vitro va-t-elle révolutionner notre alimentation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Le Monde.fr | 09.09.2014 à 14h59 • Mis à jour le 01.10.2014 à 12h04</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un langage de référence pour le phénotypage des animaux d’élevage : l’ontologie ATOL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Bugeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Dameron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wiktoria Golik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (3), pp.195-208. </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2014.27.3.3067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phénotypage de la qualité des produits animaux : enjeux et innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickael Brochard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Gautron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 27 (3), pp.223-234. </w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2014.27.3.3069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ageing on meat quality of the one humped camel (Camelus dromedarius)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omer Abdelhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulaiman Babiker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emirates Journal of Food and Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 25 (2), pp.150-158. </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9755/ejfa.v25i2.15402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la tendreté de la viande bovine par méta-analyse des caractéristiques musculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du phénotypage des animaux d’élevage pour la qualité des produits carnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Duval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régine Talon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse bibliométrique de la recherche et de ses outils de diffusion dans le domaine des viandes et produits carnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A data warehouse of muscle characteristics and beef quality in France and a demonstration of potential applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Italian Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 12 (2), </w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4081/ijas.2013.e41⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-analysis of the relationships between beef tenderness and muscle characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier S. Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. L. Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 155 (2-3), pp.424 - 434. </w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2013.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution de la consommation et de la production de viande bovine en Chine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yayu Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Porry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Chaumet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunlong Huo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La production de viande de chameau : état des connaissances, situation actuelle et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Abdelhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Raiymbek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Kadim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (3), pp.289-299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of beef eating quality in France using the Meat Standards Australia system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod J. Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Pethick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (3), pp.524-529. </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/s1751731112001553⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viande du futur sera-t-elle produite in vitro ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mainsant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Daudin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 26 (4), pp.363-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02648023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of season on contractile and metabolic properties of desert camel muscle (Camelus Dromedarius)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omer Abdelhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulaiman Babiker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland R. Jailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 90 (1), pp.139-144. </w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2011.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viande in vitro permettra-t-elle de contrer la faim dans le monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atlantico (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different phenotypic and proteomic markers explain variability of beef tenderness across muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (2), pp.26-38. </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5539/ijb.v4n2p26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Institut Charolais en pôle position. Interview Richard Misiak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Polkinghorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal de Saône-et-Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02649455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary n-3 PUFA affect lipid metabolism and tissue function-related genes in bovine muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beate Hiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerd Nuernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Nuernberg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 108 (5), pp.858-863. </w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0007114511006179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between muscle growth potential, intramuscular fat content and different indicators of muscle fibre types in young Charolais bulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 83 (11), pp.750-758. </w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1740-0929.2012.01021.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objectives and applications of phenotyping network set-up for livestock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 83 (7), pp.517-528. </w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1740-0929.2012.01015.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le hamburger issu de cellules souches, une voie d'avenir ? Par Denis Sergent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Croix</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travaux de modélisation afin de prédire la qualité sensorielle de la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier S. Chriki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Auvergne Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprimer de la viande : une idée folle ? Interview par Karine Le Loët</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terra Eco</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GENOTEND chip: a new tool to analyse gene expression in muscles of beef cattle for beef quality prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine C. Bernard-Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beline B. Jesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Veterinary Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8 (august), Non paginé. </w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1746-6148-8-135⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trente ans après le premier bébé éprouvette : le premier steak in vitro? Par Morgane Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvel Observateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le hamburger-éprouvette va-t-il sauver la planète ? Par Julie Mangematin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ca m'intéresse - Hors Série Le guide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster analysis application identifies muscle characteristics of importance for beef tenderness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier S. Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham E. Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 13, </w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2091-13-29⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling for the prediction of beef sensory quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TechKnowledge ProSafeBeef. Skateholder Digest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Redevenir consomm'acteurs. Par C.E. Bride</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal de Saône-et-Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nourriture du futur que nous concocte l'industrie agroalimentaire. Par Agnès Rousseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Basta (Bastamag.net)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viande artificielle : une utopie alimentaire ? Interview par Clara Delpas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jocelyne J. Porcher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science Actualités.fr</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-analysis of the comparison of the metabolic and contractile characteristics of two bovine muscles: Longissimus thoracis and semitendinosus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier S. Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 91 (4), pp.423-429. </w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2012.02.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savez-vous planter de la viande ? Par Clémentine Baude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediapart</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and genomic markers of beef quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TechKnowledge ProSafeBeef. Skateholder Digest</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 8, pp.1-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in the abundance of 24 protein biomarkers of beef tenderness according to muscle and animal type</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (6), pp.885-894. </w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731110002612⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La sélection bovine s'accélère. Par Daniel Bordur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Est Républicain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La révolution génomique bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Cètre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terre de Chez Nous (Franche-Comté Belfort)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux du phénotypage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- David, V.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Technique de l'Insémination Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Myostatin inactivation induces a similar muscle molecular signature in double-muscled cattle as in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Chelh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (2), pp.278 - 286. </w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731110001862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine présente sa filière bovine à Charolles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingxiang Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Renaissance. L'Hebdo Régional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception in France of the Australian system for the prediction of beef quality (Meat Standards Australia) with perspectives for the European beef sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51, pp.30-36. </w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/AN10045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenge and limitations of combining data: a case study examining the relationship between intramuscular fat content and flavour intensity based on the BIF-BEEF database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul P. Meurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. C. Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (11), pp.975-981. </w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/AN10044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viande de synthèse. Par Chantal Houzelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Echos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 21002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chine en pleine mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingxiang Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Journal de Saône-et-Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Inra du Pin au cœur des recherches bovines. Par François Lemarchand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouest-France : Bretagne, Normandie, Maine, Anjou, Poitou : journal républicain du matin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future research priorities for animal production in a changing world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel D. Scollan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul L. Greenwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. J. Newbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R. Yanez Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin J. Shingfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (1), pp.1-5. </w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/AN10051⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02651418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current and future issues facing red meat quality in a competitive market and how to manage continuous improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David William Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.J. Ball</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.G. Banks</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 51 (1), pp.13-18. </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/an10041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02643591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la qualité de la viande. La norme australienne va-t-elle tuer AOC et autres labels ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploitant Agricole de Saône et Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roastbeef&amp;quot;. La filière bovine européenne en quête de tendreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Creuse Agricole et Rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of polymorphisms in the calpastatin and µ-calpain genes on meat tenderness in three French beef breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Payet-Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Raynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 89 (1), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2010-3063⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01019862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filière bovine chinoise en pleine mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Meng, X.Q.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploitant Agricole de Saône et Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2445</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of DNAJA1 in bovine muscles according to developmental age and management factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 5 (6), pp.867-874. </w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731110002491⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02642549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationship between collagen characteristics, lipid content and raw and cooked texture of meat from young bulls of fifteen European breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mette Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Per Ertbjerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiana Failla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sanudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 87 (1), pp.61-65. </w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2010.09.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accords franco-chinois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Technique de l'Insémination Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02641820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospects for the European beef sector over the next 30 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Chatellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 1 (2), pp.20-28. </w:t></w:r><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/af.2011-0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance of some skeletal muscle mitochondrial proteins is associated with increased blood serum insulin in bovine fetuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beata Pajak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrycja Pawlikowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 89, pp.445-450. </w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rvsc.2010.04.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specific fibre composition and metabolism of the rectus abdominis muscle of bovine Charolais cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rollande Dumont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 11, 12 pp. </w:t></w:r><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2091-11-12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomarkers of meat fat content - a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fleischwirtschaft International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3 (10), pp.69-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viande de culture : une viande sans animaux : réalité ou fiction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Echo des Puys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The two mutations, Q204X and nt821, of the myostatin gene affect carcass and meat quality in young heterozygous bulls of French beef breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Payet-Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 88 (2), pp.446-454. </w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2009-2385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocrine and metabolic regulation of muscle growth and body composition in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (11), pp.1797-1809. </w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731110001448⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité des viandes. Un système révolutionnaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exploitant Agricole de Saône et Loire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plus écolo, la viande synthétique bientôt dans nos assiettes ? Par Elise Kuntzelmann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rue89 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European beef consumers’ interest in a beef eating-quality guarantee Insights from a qualitative study in four EU countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Verbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn van Wezemael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia D. de Barcellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens O. Kugler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 54 (2), pp.289-296. </w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2009.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System for predicting beefquality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">E-NEWS. The newsletter for ProSafeBeef</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 6, pp.2-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intramuscular fat content in meat-producing animals: development, genetic and nutritional control, and identification of putative markers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 4 (2), pp.303-319. </w:t></w:r><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731109991091⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteome changes during meat aging in tough and tender beef suggest the importance of apoptosis and protein solubility for beef aging and tenderization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Blinet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (22), pp.10755-10764. </w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf901949r⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of cloned and non-cloned Holstein heifers in muscle contractile and metabolic characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 3 (2), pp.244-250. </w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731108003406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of genomics to the understanding of physiological functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Scalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jean Louis Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60, pp.5-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of age at castration on animal performance, muscle characteristics and meat quality traits in 26-month-old Charolais steers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 120 (1-2), pp.116-126. </w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2008.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of a dot-blot quantitative technique for large scale analysis of beef tenderness biomarkers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (Suppl 3), pp.91-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives offertes par les approches en «omique» pour l’amélioration de la durabilité de l’élevage des herbivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (5), pp.385-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasture-feeding of charolais steers influences skeletal muscle metabolism and gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 60 (Supplement 3), pp.83-90</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression and protein content in relation to intramuscular fat content in Muscovy and Pekin ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Davail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tony Jourdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 88 (11), pp.2382-2391. </w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3382/ps.2009-00208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02668556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in muscle gene expression related to metabolism according to growth potential in young bulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 82 (2), pp.205-212. </w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2009.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular profiles of quadriceps muscle in myostatin-null mice reveal PI3K and apoptotic pathways as myostatin targets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Chelh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark James Reecy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (196), 13 p. </w:t></w:r><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-10-196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics and new markers for beef production – minireview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard-Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science Papers and Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 27 (4), pp.273-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La maîtrise de la tendreté de la viande bovine : identification de marqueurs biologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (4), pp.331-344</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live weight, body size and carcass characteristics of young bulls of fifteen European breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Panea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sañudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Olleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 114 (1), pp.19-30. </w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2007.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis and data normalization procedures are crucial for microarray analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kpatcha Kadanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Chauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gene Regulation and Systems Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2, pp.107-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle molecular profiles in myostatin-null mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Chelh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Reecy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiv für Tierzucht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51, pp.58-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic programming establishes resistance of oxidative-type skeletal muscles to glucocorticoid-induced muscle cachexia in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrycja Pawlikowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Lokociejewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beata Pajak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Gajewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Jank</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archiv für Tierzucht</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 51, pp.80-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualités sensorielles de la viande bovine : Identification de marqueurs génomiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Dunoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26, pp.152-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of gene expression studies in livestock production systems: a European perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Journal of Experimental Agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 48 (6-7), pp.701-710. </w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/EA08018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional and positional genomics in beef cattle : current programs and potential progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 28 (4-5), pp.335-350. </w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/sda.28.335-350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualités sensorielles de la viande bovine. Identification de marqueurs génomiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Dunoyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 26 (5), pp.152-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in cattle functional genomics and their application to beef quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lehnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Barendse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (1), pp.159-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02665796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glucose-6-phosphate dehydrogenase and leptin are related to marbling differences among Limousin and Angus or Japanese Black x Angus steers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85 (11), pp.2882-2894. </w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2007-0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02653399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased peripheral lipid clearance in an animal model of amyotrophic lateral sclerosis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anissa Fergani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Oudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Luis Gonzalez de Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Fricker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique René</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Lipid Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 48 (7), pp.1571-1580. </w:t></w:r><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1194/jlr.M700017-JLR200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00160852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between thyroid status, tissue oxidative metabolism, and muscle differentiation in bovine fetuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 33, pp.91-106. </w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.domaniend.2006.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New indicators of beef sensory quality revealed by expression of specific genes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Le Cunff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 55 (13), pp.5229-5237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Whole body and muscle energy metabolism in preruminant calves: effects of nutrient synchrony and physical activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joost van den Borne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Verstegen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walter Gerrtits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 97 (4), pp.667-675</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the quality of products from cloned cattle : An integrative approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 67, pp.134-141. </w:t></w:r><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2006.09.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01186770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young Salers suckled bull production: effect of diet on performance, carcass and muscle characteristics and meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland R. Jailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (7), pp.1068-1079. </w:t></w:r><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731107000225⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle and meat quality characteristics of Holstein and Salers cull cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dransfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 77 (4), pp.459-466. </w:t></w:r><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2007.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do age and feeding levels have comparable effects on fat deposition in breast muscle of mule ducks ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.113-123. </w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731107658029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02663663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses to nutrients in farm animals : implications for production and quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Chilliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1 (9), pp.1297-1313. </w:t></w:r><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731107000602⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of hierarchical clustering methodologies for proteomic data mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hébraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteome Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 6 (1), pp.358-366. </w:t></w:r><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/pr060343h⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La révolution génomique au service de la filière viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Malafosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (6), pp.457-463</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adipocyte fatty acid-binding protein and mitochondrial enzyme activities in muscles as relevant indicators of marbling in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 85 (10), pp.2660-2669. </w:t></w:r><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/jas.2006-837⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Target genes of myostatin loss-of-function in muscles of late bovine fetuses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Passelaigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 8 (63), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2164-8-63⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La révolution génomique concerne aussi le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Malafosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 16 (3), pp.163-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of lipid flux between liver and adipose tissue during transient hepatic steatosis in carnitine-depleted rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Degrace</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Demizieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhen-Yu Du</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gresti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Caverot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biological Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 282 (29), pp.20816-20826. </w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1074/jbc.M611391200⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02655445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic and histochemical characteristics of fat and muscle tissues in homozygous or heterozygous pigs for the body composition QTL located on chromosome 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Demars</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Sanchez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvon Billon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiological Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 30 (3), pp.232-241. </w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/physiolgenomics.00270.2006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of composition and quality traits of meat from young finishing bulls from Belgian Blue, Limousin and Aberdeen Angus breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clinquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Cabaraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dufrasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74 (3), pp.522-531</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance, slaughter characteristics and meat quality of young bulls from Belgian Blue, Limousin and Aberdeen Angus breeds fattened with a sugar-beet pulp or a cereal-based diet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Cuvelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.F. Cabaraux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Dufrasne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Clinquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 82 (1), pp.125-132. </w:t></w:r><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/ASC20057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does overfeeding enhance genotype effects on energy metabolism and lipid deposition in breast muscle of ducks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 145, pp.413-418. </w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpa.2006.07.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02657325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does overfeeding enhance genotype effects on liver ability for lipogenesis and lipid secretion in ducks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique Bernardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 145, pp.390-396. </w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cbpa.2006.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The potential benefits of genetics and genomics to improve beef quality-a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science Papers and Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (3), pp.173-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prenatal developmental changes in glucose transporters, intermediary metabolism and hormonal receptors related to the IGF/insulin-glucose axis in the heart and adipose tissue of bovines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga Sauerwein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yumi Higashiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Abe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46 (3), pp.257-272. </w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2006014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication des mitochondries dans la biologie musculaire : un rôle clé au cours du développement, de la croissance et de la fonte musculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Mosoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (4), pp.245-263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physiological characteristics of a group of fighting bulls (Brava breed)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Ameslant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 157 (5), pp.293-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The separate effects of the nature of diet and grazing mobility on metabolic potential of muscles from Charolais steers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 104 (1-2), pp.182-192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02659289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Not only insulin stimulates mitochondriogenesis in muscle cells, but mitochondria are also essential for insulin-mediated myogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrycja Pawlikowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Gajkowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkadiusz Orzechowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Proliferation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 39 (2), pp.127-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02664473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations in beef production systems that enhance the nutritional and health value of beef lipids and their relationship with meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Scollan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Nuernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dirk Dannenberger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 74, pp.17-33. </w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2006.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La teneur en lipides de la viande : une balance métabolique complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 19 (5), pp.327-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02661571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prenatal developmental changes in glucose transporters, intermediary metabolism and hormonal receptors related to the IGF/insulin-glucose axis in the heart and adipose tissue of bovines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga Sauerwein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yumi Higashiyama</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Abe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46, pp.257-272. </w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2006014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génomique révolutionne la biologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Technique de l'Insémination Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 121, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data analysis methods for detection of differential protein expression in two-dimensional gel electrophoresis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Piec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analytical Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 340 (2), pp.226-230. </w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ab.2005.02.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génomique : une nouvelle science qui change notre approche de la biologie du muscle des bovins à viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bovins Limousins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 165, pp.17-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cDNA macroarray resource for gene expression profiling in ruminant tissues involved in reproduction and production (milk and beef) traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of physiology and pharmacology : an official journal of the Polish Physiological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56 Suppl 3, pp.215-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04067477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The revival of interest in muscle energy metabolism for human health thanks to genomics and integrated biology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Medicine and Advanced Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 1 (1), pp.7-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where are we in genomics ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physiology and Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 56 (Supplement 3), pp.37-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic analysis of bovine skeletal muscle hypertrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefaan de Smet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 5 (2), pp.490-500. </w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmic.200400925⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des recherches sur le muscle des bovins et la qualité sensorielle de leur viande. I. Vers une meilleure connaissance de la biologie musculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland R. Jailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14 (3), pp.283-289</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collection of bovine cDNA probes for gene expression profiling in muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular and Cellular Probes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 19 (1), pp.61-70. </w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mcp.2004.07.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomics applied to the analyis of bovine muscle hypertrophy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP PUBLICATION </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n° 112, pp.379-384</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution des recherches sur le muscle des bovins et la qualité sensorielle de leur viande. II. Influence des facteurs d’élevage sur les caractéristiques musculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland R. Jailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 14 (4), pp.365-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viande des ruminants. De nouvelles approches pour améliorer et maîtriser la qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 24 (1), pp.7-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudio de la calidad de la canal de 15 razas bovinas europeas mediante un analisis discriminante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Begoña Panea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pere Albertí</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Olleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Monsón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITEA, información técnica económica agraria: revista de la Asociación Interprofesional para el Desarrollo Agrario (AIDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 26, pp.717-719</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02679980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth hormone receptor gene expression in the skeletal muscle of normal and double-muscled bovines during foetal development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Djiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 45 (4), pp.393-403. </w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2005036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical and transcriptomic analyses of two bovine skeletal muscles in Charolais bulls divergently selected for muscle growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasuko Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 70 (2), pp.267-277. </w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2005.01.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle fat oxidative capacity is not impaired by age but by physical inactivity : association with insulin sensitivity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Rimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boirie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Bedu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Ritz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FASEB Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 18 (6), pp.737-739. </w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1096/fj.03-1104fje⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related relationships between muscle fat content and metabolic traits in growing rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Herpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 44 (1), pp.1-16. </w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2004011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical limits of total and insoluble collagen content measurements and of type I and III collagen analysis by electrophoresis in bovine muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 68, pp.127-136. </w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2004.02.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et traitement statistique des données de génomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52, pp.29-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04690648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle-specific metabolic, histochemical and biochemical responses to a nutritionally induced discontinuous growth path</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Jailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 79, pp.49-59. </w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1357729800054527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02683168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogies for understanding statistics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Physiology Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 28 (3), pp.124-125. </w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1152/advan.00006.2004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related changes in glucose utilization and fatty acid oxidation in a muscle-specific manner during rabbit growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanjay B. Jadhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Houdebine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Muscle Research and Cell Motility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 25 (4-5), pp.405-410. </w:t></w:r><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10974-004-2768-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lipides dans la viande bovine: mythe ou réalité?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 13 (3), pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition et traitements statistiques des données de génomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 52, pp.29-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional status induces divergent variations of GLUT4 protein content, but not lipoprotein lipase activity, between adipose tissues and muscles in adult cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 92 (4), pp.617-625. </w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1079/BJN20041240⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02680426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unusual metabolic characteristics in skeletal muscles of transgenic rabbits for human lipoprotein lipase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.B. Jadhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Viglietta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lipids in Health and Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 3, pp.27-33. </w:t></w:r><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1476-511X-3-27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image analysis study of the relationship between total collagen content and distribution of the perimysial connective network in a bovine muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saïd Abou El Karam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Berge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Culioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 23 (1), pp.163-167. </w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/sda.23.163-167⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02678004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic approaches to economic trait loci and tissue expression profiling : application to muscle biochemistry and beef quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre A. Eggen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 66, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie et ontogénèse des fibres musculaires chez différentes espèces d'intérêt agronomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Lefaucheur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (2), pp.117-123. </w:t></w:r><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2003.16.2.3652⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02677311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial and peroxisomal fatty acid oxidation capacities increase in the skeletal muscles of young pigs during early postnatal development but are not affected by cold stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Fillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Piteira Bonito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 43 (2), pp.155-166. </w:t></w:r><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2003013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial and peroxisomal fatty acid oxydation capacities increase in the skeletal muscles of young pigs during early postnatal development but are not affected by cold stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Fillaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Piteira-Bonito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 43, pp.155-166</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance de la normalisation et de la variabilité des données issues des techniques de biologie moléculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 49, pp.61-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The incorporation of solubilized wheat proteins in milk replacers for veal calves: effects on growth performance and muscle oxidative capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vermorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 43 (1), pp.57-76. </w:t></w:r><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2003006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Typologie et ontogenèse des fibres musculaires chez le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16 (2), pp.125-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome analysis of two bovine muscles during ontogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Pietu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 133 (6), pp.745-756. </w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/jb/mvg096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02682738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immunochemical analysis of bFGF, TGF-Beta1 and catalase in rectus abdominis muscle from cattle foetuses at 180 and 260 days post-conception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Orzechowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Gajkowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Wojewodzka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tissue and Cell</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 34 (6), pp.416-426</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du transcriptome du muscle pour l'identification de gènes déterminant les caractéristiques musculaires et les qualités sensorielles de la viande bovine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.111-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Common practice in molecular biology may introduce statistical bias and misleading biological interpretation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Brandstetter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 13 (6), pp.370-377</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02670481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preconditioning with millimolar concentrations of Vitamin C or N-acetylcysteine protects L6 muscle cells insulin-stimulated viability and DNA synthesis under oxidative stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arkadiusz Orzechowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malgorzata Lokociejewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrycja Muras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 71 (15), pp.1793-1808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gènes bovins et qualité des viandes : présentation du programme européen GemQual.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Delourme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, pp.151-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of muscle type, castration, age and growth rate on H-FABP expression in bovine skeletal muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Brandstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sauerwein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Veerkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 75 (2), pp.199-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term mild hyperglycemia enhances insulin-stimulated glucose disposal in lactating goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Balage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Rulquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Physiology - Regulatory, Integrative and Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 282 (2), pp.R464-R474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur diététique et qualités sensorielles des viandes de ruminants. Incidence de l’alimentation des animaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph J. Culioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15 (1), pp.37-52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02681425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of nutritionnal factors on biochemical, structural and metabolic characteristics of muscles in ruminants, consequences on dietetic value and sensorial qualities of meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Culioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 41, pp.1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02672185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle fatty acid oxidative capacity is a determinant of whole body fat oxidation in elderly people</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Morio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Montaurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Y. Boirie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bouteloup-Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AJP - Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 280 (1), pp.E143-E149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02676600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weaning affects lipoprotein lipase activity and gene expression in adipose tissues and in masseter but not in other muscles of the calf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vermorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 86 (4), pp.433-441</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02671590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of nutritional factors on biochemical, structural and metabolic characteristics of muscles in ruminants, consequences on dietetic value and sensorial qualities of meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Cucioli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 41 (4), pp.377. </w:t></w:r><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2001101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métabolisme énergétique des muscles squelettiques chez les animaux producteurs de viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Geay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 13 (3), pp.185-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related changes and location of types I, II, XII and XIV collagen during development of skeletal muscles from genetically different animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32, pp.349-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipoprotein lipase activity and mRNA are up-regulated by refeeding in adipose tissue and cardiac muscle of sheep</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 130, pp.749-756</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitative glucose transporters in livestock species</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Abe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 40 (6), pp.517-533. </w:t></w:r><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/rnd:2000134⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of muscle type, castration, age, and compensatory growth rate on androgen receptor mRNA expression in bovine skeletal muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Brandstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Pfaffl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.E. Gerrard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 78 (3), pp.629-637</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02697074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related changes and location of types I, III, XII and XIV collagen during development of skeletal muscles from genetically different animals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Lethias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Menissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histochem J</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 32, pp.349-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00314346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitative glucose transporters in livestock species (review, GLUT)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Abe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 40 (6), pp.517-533</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary coconut oil affects more lipoprotein lipase activity than the mitochondria oxidative capacities in muscles of preruminant calves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Veerkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11, pp.231-238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de modifications du niveau énergétique de la ration sur les taux plasmatiques d'hormones thyroïdiennes et sur les caractéristiques musculaires chez le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 13 (1), pp.S56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02690602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session 2: Lipid metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dr A. Orzechowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 39 (1), pp.103-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation du métabolisme lipidique des tissus adipeux et musculaires chez le ruminant. Effets du niveau alimentaire et de la photopériode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 12 (4), pp.287-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal absorption, blood transport and hepatic and musle metabolism of fatty acids in preruminant and ruminant animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 39 (1), pp.27-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a diet rich in medium-chain fatty acid on lipoprotein lipase (LPL) and carnitine palmitoyltransferase I (CPT I) activities in the heart from preruminant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 39 (1), pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic differentiation of the bovine heart muscle during foetal development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Veerkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Geay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 58 (3), pp.A86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erratum to “Fat partitioning and biochemical characteristics of fatty tissues in relation to plasma metabolites and hormones in normal and double-muscled young growing bulls”: [Comp. Biochem. Physiol. 122 (1999) 127–138]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vermorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Geay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 123 (3), pp.311-312</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects od dietary coconut oil on fatty acid oxidation capacity of the liver, the heart and skeletal muscles in the preruminant calf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Veerkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 82 (4), pp.299-308</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02692923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal absorption, blood transport and hepatic and muscle metabolism of fatty acids in preruminant and ruminant animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 39 (1), pp.27-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a diet rich in medium-chain fatty acid on lipoprotein lipase (LPL) and carnitine palmitoyltransferase I (CPT I) activities in the heart from preruminant calves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 39 (1), pp.85-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transport sanguin et métabolisme tissulaire des lipides chez le veau de boucherie. Effets du remplacement de suif par de l'huile de coprah dans l'aliment d'allaitement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 12 (4), pp.273-285</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fat partitioning and biochemical characteristics of fatty tissues in relation to plasma metabolites and hormones in normal and double-muscled young growing bulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vermorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Geay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - Part A: Molecular and Integrative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 122 (3), pp.127-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02691078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of cardiac fatty acid-binding protein (H-FABP) mRNA in three different muscles of growing bulls and steers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Brandstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sauerwein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Geay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 76 suppl. 1, pp.142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of mitochondria and peroxisomes to palmitate oxidation in rat and bovine tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Veerkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology Part B: Comparative Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 121, pp.69-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of androgen receptor mRNA expression in three different skeletal muscles during postnatal development in bulls and steers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Brandstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Pfaffl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sauerwein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 76 suppl. 1, pp.116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipoprotein lipase activity and mRNA levels in bovine tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Olivecrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology Part B: Comparative Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 121, pp.85-96</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional regulation of lipoprotein lipase activity and its messenger RNAs in ewe adipose tissue and heart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fléchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 38 (2), pp.196-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messenger RNAs encoding lipoprotein lipase, fatty acid synthase and hormone-sensitive lipase in the adipose tissue of underfed-refed ewes and cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Langin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 38 (3), pp.297-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02698559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Messenger RNAs encoding lipoprotein lipase, fatty acid synthase and hormone-sensitive lipase in the adipose tissue of underfed-refed ewes and cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Fléchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 38 (3), pp.297-307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional regulation of lipoprotein lipase activity and its messenger RNAs in ewe adipose tissue and heart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 38 (2), pp.196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02694734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute hyperinsulinemia fails to change GLUT-4 content in crude membranes from goat skeletal muscles and adipose tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Balage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Larbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Grizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comparative Biochemistry and Physiology - A: Comparative Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 120, pp.425-430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional and hormonal regulation of energy metabolism in skeletal muscles of meat-producing animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Production Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 56, pp.115-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of testosterone on proliferation and differentiation of bovine myoblasts in primary cell culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Muscle Research and Cell Motility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 18 (2), pp.211. </w:t></w:r><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1018609806665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02695436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Weaning marginally affects glucose transporter (GLUT4) expression in calf muscles and adipose tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 78, pp.251-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02696306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation nutritionnelle de l'activité lipoprotéine-lipasique et de ses ARN messagers dans le tissu adipeux et le coeur chez la brebis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 11 (suppl.4), pp.274</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02688801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Skeletal muscle glucose transporter (GLUT-4) protein is decreased in lactating goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Balage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Grizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 65, pp.257-265</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of lipoprotein lipase mRNAs in ovine adipose tissue by quantitative fluorescence polymerase chain reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 37 (3), pp.371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of lipoprotein lipase mRNAs in ovine adipose tissue by quantitative fluorescence polymerase chain reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 37 (3), pp.371-371</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00900030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitative glucose transporters in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Balage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 55 (1B), pp.221-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02689426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative fluorescence PCR assay for studing the expression of the gene encoding lipoprotein lipase in ovine adipose tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 27 (Suppl2), pp.87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mRNAs encoding lipogenic and lipolytic enzymes in the adipose tissue of underfed-refed ewes and cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Langin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Obesity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 20 (Suppl4), pp.148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le métabolisme énergétique musculaire au cours de la croissance et après l'abattage de l'animal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue française de la recherche en viandes et produits carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 17 (6), pp.217-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02685482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulin-sensitive glucose transporter transcript levels in calf muscles assessed with a bovine glut4 cDNA fragment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Biochemistry and Cell Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 28 (7), pp.795-806</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02687772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in GLUT4 protein content among bovine adipose tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Castiglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vermorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 55, pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02686777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipoprotein lipase activity and gene expression in heart and skeletal muscles in the preruminant calf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 55 (1A), pp.A18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02684139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipoprotein lipase activity in muscular and adipose tissues from normal and double-muscled growing calves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Olivecrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bengtsson-Olivecrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Geay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 54 (1), pp.42A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02704041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activities of lipogenic enzymes in subcutaneous adipose tissue from normal and double-muscled Belgian-Blue calves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Geay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 44 (Suppl1), pp.300-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00889459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activities of lipogenic enzymes in subcutaneous adipose tissue from normal and double-muscled Belgian-Blue calves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Geay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 44 (suppl), pp.300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in lipoproteine-lipase activity in muscle and adipose tissues between preruminant and weaned calves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Olivecrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 44 (Suppl1), pp.294-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00889453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the influence of age and weaning on the contractile and metabolic characteristics of bovine muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Robelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 35 (1), pp.71-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glucose-transporter (GLUT4) protein content in oxidative and glycolytic skeletal muscles from calf and goat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Balage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Grizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biochemical Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 305, pp.465-470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in lipoprotein lipase activity in muscle and adipose tissues between preruminant and weaned calves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Olivecrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 44 (suppl 1), pp.294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the influence of age and weaning on the contractile and metabolic characteristics of bovine muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Robelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 35 (1), pp.71-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00899734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional regulation of insulin regulable glucose transporter in bovine muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vermorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction Nutrition Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 6, pp.628-629</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'âge et du sevrage sur les caractéristiques contractiles et métaboliques des fibres musculaires chez le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Robelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 43 (Suppl1), pp.53s-53s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00889140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'âge et du sevrage sur les caractéristiques contractiles et métaboliques des fibres musculaires chez le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Robelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 43, pp.S53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro measurement of glucose transport rate in muscle from preruminant or weaned calves and from normal or double-muscled calves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vermorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, pp.542</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02702272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulin-regulatable glucose transporters in skeletal muscles from dry and lactating goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Balage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Grizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP PUBLICATION </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 76, pp.123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02701178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro measurement of glucose-transport rate in muscle from preruminant or weaned calves and from normal or double-muscled calves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">. F Bornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Vermorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de zootechnie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 43 (Suppl1), pp.42s-42s</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00889119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du froid, du vent et de la pluie sur les dépenses énergétiques et la thermorégulation de sept types génétiques de brebis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Vermorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Bouix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y Anglaret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jp Donnat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 24 (2), pp.147-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00893949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du froid, du vent et de la pluie sur les depenses energetiques et la thermoregulation de sept types genetiques de brebis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vermorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Bouix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 24 (2), pp.147-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of the growth hormone binding proteins in human plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fontoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACTA ENDOCRINOLOGICA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 124, pp.10-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human plasma growth hormone (GH)-binding proteins are regulated by GH and testosterone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Postel-Vinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fontoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 73 (1), pp.197-202</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02706316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human liver growth hormone receptor and plasma binding protein : characterization and partial purification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Postel-Vinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Djiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Kelly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 127 (4), pp.1665-1672</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02703790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des protéines de liaison de l'hormone de croissance du plasma humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Souberbielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives françaises de pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 47, pp.303-304</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02699737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du froid, du vent et de la pluie sur les depenses energetiques et la thermoregulation de brebis de differents types genetiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vermorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Bouix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genetics Selection Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 42 (2), pp.1-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02700931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of the growth hormone-binding proteins in human plasma using high pressure liquid chromatography gel filtration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Souberbielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 71 (5), pp.1202-1207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No evidence for a defect in growth hormone binding to liver membranes in thalassemia major</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Postel-Vinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Girot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Mckelvie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 68 (1), pp.94-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02726601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The human liver growth hormone receptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Postel-Vinay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kayser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. de Hemptinne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Amar-Costesec</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 125 (4), pp.2167-2174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02717340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (418)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of animal and meat research over the past 50 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Jan 2024, Florence, Italy. pp.435</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the development of intramuscular fat in cattle – a mini review.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David William Pethick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.430</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell-based food: Promises, hopes and reality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Florence, Italy. pp.949</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Major trends in meat quality Evaluation and perspectives for yak meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 4th International Symposium on Animal Nutrition and Ecology (ISANE),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Xining, Apr 2024, Xining, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Challenges of Lab grown Meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Meat Secretariat - Economics Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Meat Secretariat, Oct 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle biology effects on muscle growth and beef eating quality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII SIMCORTE - International Symposium of Beef Cattle Production,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal de Viçosa,, May 2024, Viçosa, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current situation of beef quality grading and application of new technologies worldwide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 7th China’s National Symposium on Applied Techniques in Beef Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the Beef Cattle Research Center of China Agricultural University (CAU)., Jun 2024, Shangqiu, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle biology effects on muscle growth and beef eating quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII SIMCORTE - International Symposium of Beef Cattle Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal de Viçosa, May 2024, Viçosa - Minas Gerais, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04651358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REIMS (Rapid Evaporative Ionisation Mass Spectrometry) prediction of beef sensory quality and its relationships to fat level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Birse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Álvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Jan 2024, Florence, Italy. pp.433</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The livestock sector and research in animal science in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ingrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of beef by the Algerian consumer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Books of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the carcass grading site affect marbling score and predictions of eating quality in late-maturing beef cattle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Santinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massimo de Marchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Rampado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David William Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. International Congress of Meat Science and Technology,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Padova, Aug 2023, Padova, Italy. pp.616-617</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell-based food: claims but uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Internazionale dell'Agricoltura e dell'Alimentazione, Roma Forum Agricoltura 2023 - CIBO ARTIFICIALE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Coldiretti, Nov 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French consumer evaluation of eating quality of Limousin beef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moise Kombolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of Abstract of the 74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the impact of the farming system on the quality of the chicken breast meat?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Albechaalany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saban Yilmaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bourin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Guyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP 2023 - 74th annual meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. pp.597</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PLS-DA analysis on hand-held spectrometer for on-line prediction of beef marbling in slaughterhouses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moise Kombolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Goi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Santinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Rampado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Atanassova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04192606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terminologies related to beef eating quality from existing databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda Farage Frade-Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kizkitza Barrenetxea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moise Kombolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. International Congress of Meat Science and Technology,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Padova, Aug 2023, Padova, Italy. pp.634-635</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04329842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of untrained consumers on eating quality in Zebu and crossbred cattle at aging times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Coutinho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gregori Alberto Rovadoscki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Bridi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">German consumers’ attitudes towards cultured meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-K. Jacobs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.W. Windhorst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gickel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometric analysis of scientific articles related to ‘cultured meat’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaïer Chriki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of meat production and consumption in different parts of the World.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Purslow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhang W</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Feed for the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Zootechnie, Sep 2023, Lyon, France. pp.81-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between ultimate pH, weight, conformation and fatness of carcasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalia da Silva Rodrigues Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rodrigues Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabiana de Oliveira Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.F. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le long chemin des protéines cellulaires de Singapour à Paris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFN, Dec 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of beef eating quality terminology databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kizkitza Insausti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moise Kombolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The myth of alternative meats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th lnternational Beef Forum.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Beef Polish Association, Jan 2023, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A collaborative platform for meat industry innovation and scientific evidence for policy development.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cuthberton H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Wierzbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Feed for the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Française de Zootechnie, Sep 2023, Lyon, France. pp.70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in consumer perception of meat and meat substitutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moise Kombolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts environnementaux, sociaux et éthiques des aliments à base de cellules cultivées Incertitudes et zones d’ombre autour de la « viande de culture »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de Recherches Avicoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ITAVI, Mar 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing breeding performance through algorithmic approaches to maximize meat quality in livestock</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Albechaalany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. annual meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. pp.974</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04195052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cell-based food: promises and reality.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FAO Global Conference on Sustainable Livestock Transformation,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAO, Sep 2023, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beef marbling assessment by accredited graders and a hand-held camera device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moise Kombolo Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N.S.R. Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Barro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Aug 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Cultured Meat”: Is it possible? Is it good? Is it acceptable? EAAP webinar: What could be the future of “cultured meat”?,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé This, Vo Kientza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP webinar: What could be the future of “cultured meat”?,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Feb 2022, Webinaire, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multivariate analysis of beef carcass quality characteristics processed by a slaughterhouse in Brazil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalia da Silva Rodrigues Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Payet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oliveira Tf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73th Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beef Quality Evaluation and Supply Chain Management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Workshop of Meat Quality and Processing, Technology, Meat Quality and Supply Chain Management,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICESDB-2022 (8th International Conference on Environment, Sustainable Development and Bioscience),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Research and Development Center for Publication (IRDCP), Sep 2022, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of cultured meat of Italian, Portuguese and Spanish speaking consumers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Almeida J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Rampado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Begoña Panea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual Meeting of the European Federation of Animal (EAAP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beef marbling in European cattle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Nicolazo De Barmon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Law R</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinar of the Beef Innovation Network in Europe (BovINE).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, BoviNE, Jun 2022, Webinaire, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et leviers vers une consommation de viande de culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFN, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Freins et leviers vers une consommation de viande de culture.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Françaises de Nutrition,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Nutrition, Nov 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development of ruminant meat production in the World.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific conference “Agricultural sciences and business”,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stara Zagora, May 2022, Stara Zagora, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat Quality Evaluation and Supply Chain Management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Yushu Prefecture Yak Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Qinghai Province, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Could Be The Future Of “Cultured Meat”? Is It Possible? Is It Good? Is It Acceptable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Food Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Web Conference, France. pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the First Yushu Prefecture Yak Conference,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Yushu Prefecture Yak Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Qinghai Province, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional and sensorial values of meat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on cultured meat organized by Embrapa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Embrapa, Aug 2022, Webinaire, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Cultured Meat”: Is it possible? Is it good? Is it acceptable?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webinar of the International Meat Secretariat “In vitro meat: Is it a really a viable alternative?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Meat Secretariat, Apr 2022, Webinaire, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The INTAQT project: tools to assess and authenticate poultry, beef and dairy products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Laithier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rennie Eppenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Sturaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klevenhusen F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer perception of Artificial meat in Africa.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Alexandre Kombolo Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73th Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential consumer acceptance of meat produced from cultured cells in different countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Conference “100 years Higher Agricultural Education in Bulgaria”, Congress of Trakia University in Bulgaria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Trakia, Bulgaria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of beef.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virtual Event on “World Congress on Animal Science and Veterinary Medicine-ASVM 2021”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and opportunities of cultured meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food 4 Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3G Grading / Building Better Beef Brands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Conference and Annual General Meeting of UECBV and YEMCo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat tenderness and its evolution during cooking.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminar for the Handbook of Molecular Gastronomy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Consumer Valuation for Cultured Beef Burger: A Multi-country Investigation using Choice Experiments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Asioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquìn Fuentes-Pila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alarcon S</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Han J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Agricultural &amp; Applied Economics Association Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Austin (TX), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and opportunities of cultured meat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food 4 Future, Bilbao, FoodTech World Summit. Session: cell cultured protein.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guaranteed eating quality and better livestock systems are key issues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Online Event: The EU Promotion Policy: An essential tool to ensure the competitiveness and sustainability of the European livestock sector</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges and opportunities of cultured meat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Travail Qualité du Copa-Cogeca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Creation of a semantic resource responding to the principles of open science for the meat sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moise Kombolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerôme Yon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Landrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Richon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72th Annual Meeting of the European Federation of Animal Science (EAAP), Davos, Switzerland, August 30th - September 3rd, 2021.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance of marbling for the prediction of beef eating quality in France and Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grzegorz Pogorzelski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Legrand Isabelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67th International Congress of Meat Science and Technology, August 23-27th, Krakow, Poland</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Cracovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of beef will rely on control of eating quality and on improved livestock systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food 4 Future, Bilbao, FoodTech World Summit. Session: Impact of protein transition on traditional food sector.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of the meat industry and of meat substitutes in China.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72th Annual Meeting of the European Federation of Animal Science (EAAP), Davos, Switzerland, August 30th - September 3rd, 2021.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese consumers’ perspective and potential acceptance toward artificial meat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72th Annual Meeting of the European Federation of Animal Science (EAAP), Davos, Switzerland, August 30th - September 3rd, 2021.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Viande » Cellulaire. Du labo aux applications : une approche scientifique multidisciplinaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque initutlé « La « Viande…cellulaire » : Est-ce possible ? Est-ce bon ? Est-ce acceptable ? » organisé par l’Académie d’Agriculture de France et l’Association Française de Zootechnie, en partenariat avec l’Académie Vétérinaire de France et la Société Française de Nutrition.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">We Need an Holistic, Multi-Criteria and Independent Assessment of What It Is Called “Cultured Meat”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TOWARDS THE FUTURE OF FOOD: THE CULTURED MEAT BETWEEN FOOD SAFETY, SUSTAINABILITY AND PUBLIC PERCEPTION</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Parme, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awardee Talk: The Future of Beef: Improved Eating Quality and Livestock Systems, But No Cultured Meat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASAS-CSAS-SSASAS Annual Meeting &amp; Trade Show</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Kentucky, United States. pp.112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Consumer Valuation for Cultured Beef Burger: A Multi-country Investigation using Choice Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Asioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joaquìn Fuentes-Pila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silverio Alarcón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jack Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2021 Agricultural &amp; Applied Economics Association Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New grading systems of beef to ensure consumer satisfaction and farm gate returns to producers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R J Polkinghorne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72th Annual Meeting of the European Federation of Animal Science (EAAP), Davos, Switzerland, August 30th - September 3rd, 2021.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does the future of meat depend on the culture of muscle?.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Transition cluster meeting by the Greens/EFA Group, European Parliament.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of marbling score in slaughterhouse using a pocket-sized near infrared spectrophotometer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moise Kombolo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ariana Goi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72th Annual Meeting of the European Federation of Animal Science (EAAP), Davos, Switzerland, August 30th - September 3rd, 2021.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03504356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential consumer acceptance of meat produced from cultured cells in China and France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Congress on Agriculture and Horticulture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will we still eat meat from livestock in the future? International webinar of beef quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International webinar of beef quality.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Londrina, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the future of meat?.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élise Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jingjing Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th International Conference on Food and Processing, October 7th, 2020,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Webinar, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why in the genomics era, is phenotying king? And what does it mean?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Segundo Simposio Internacional de Genetica Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Bogota, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research in Beef Tenderness and Palatability in the Era of Big Data.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David William Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham E. Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66th International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Orlando (FL), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combining animal performances, nutritional value and sensory quality of meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting/conference of the Specialized Section on Meat, United Nations Economic Commission for Europe UNECE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Postdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing and predicting carcass and meat quality traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monteils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Conanec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de l'EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ontology projects and the FAIR data principles - making data findable, accessible, interoperable and reusable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting/conference of the Specialized Section on Meat,United Nations Economic Commission for Europe UNECE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Postdam, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards an international beef quality model?.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat industry innovation day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Hamilton, New Zealand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the future for European beef sector: between welfare, sustainability and meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">table ronde de la société Azove</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Padoue, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a beef quality model?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the European Meat Market Observatory.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tenderstretch and ageing time are key parameters for premium beef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabele Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Bru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer assessment of beef steaks of varying hanging methods and ageing times</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Bru</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédire la qualité sensorielle de la viande bovine à l’aide du système australien MSA (Meat Standards Australia).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journée d'échanges IFIP 'Le digital : quelles opportunités pour la compétitivité de la filière porcine ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02785387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding of beef tenderness variability based on the continuum data using Chemometrics: A proof-of-concept study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monteils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64.International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Melbourne, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lab and alternative proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lab and alternative proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a European beef quality model?.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beef Forum 2018 organized by Copa-Cogeca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Update on a European beef eating quality model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Farmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable beef quality for Europe - II - A Workshop for Industry and Scientists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Milan, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a European beef eating quality model ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Farmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Conference on Food Processing and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to predict eating quality in Europe through the adaptation of the Australian system MSA?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Cork, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives of artificial meat production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédire la qualité des viandes: mythe ou réalité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Vautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées Sciences du Muscle et Technologies des Viandes (JSMTV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01455943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréciation de la qualité en bouche de la viande bovine en Europe par des consommateurs naifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. P. F. Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R J Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Wierzbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The variability of European beef can be reduced by predicting consumer satisfaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.F.P. Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Wierzbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demographic factors have only minor effects on a consumer’s perception of the eating quality of beef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Bangkok, Thailand</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les relations entre la tendreté et la composition en acides gras des viandes bovines sont elles stables selon le sexe et la race ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relating beef production at farm level to human health, and the state of art of meat substitutes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Willingness to pay for beef is similar between different consumer groups</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.P.F. Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isbelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Wierzbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">67. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, Belfast, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting beef eating quality in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isbelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linda Farmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International meeting on Beef and Lamb carcase grading to underpin consumer satisfaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation de demain au menu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bar des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Cournon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R&D dans la filière viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COS de l'Institut de l'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Paris, France. 49 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-il possible d'améliorer la qualité nutritionnelle des viandes bovines sans altérer leur qualité sensorielle ni les performances animales ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omics applications for better beef production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Annual Food, Nutrition and Agriculture Genomics Congress and Co-located Digital PCR and Advances in qPCR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of the various beef quality traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference summarizing the implementation of ProOptiBeef Project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in omic technologies for meat quality management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. International congress of meat science and technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French experience and biological inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meet/Meat the Challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Genève, Switzerland. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'après viande ...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Café des techniques du CNAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French and European grading systems for bovine carcasses and beef: current situation and research in progress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.P.F. Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The First Symposium on the Chinese National Beef Cattle Nutrition, Feeding and Industry Economics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A methodological approach to assess the interactions between animal performances, nutritional value and sensory quality of meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Cantalapiedra-Hijar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mythe ou réalité du futur, la viande in vitro. Entre réalités scientifiques et représentations sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres OCHA « Se nourrir demain. Critique d’une uniformisation annoncée »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Milan, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For good beef, gender is more important than breed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Wierzbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">66. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2015, Warsaw, Poland. 576 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01316990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The best estimate of maturity for predicting eating quality depends on the age range of the carcasses examined</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Wierzbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Allen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic biomarkers of meat colour of blonde d’aquitaine young bulls: towards a better comprehension of the biological mechanisms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelghani Boudjellal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect seasons on fatty acids composition of desert camel meat (camelus dromedarius)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Abdelhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Babiker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tropentag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A European 3G beef quality system?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Wierzbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Koenraad Duhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Beef Quality for Europe: a workshop for Industry &amp; Scientists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Milan, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eating quality of European beef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerzy Wierzbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Beef Quality for Europe: a workshop for Industry &amp; Scientists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Milan, Italy. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système MSA « Meat Standards Australia ». .</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation Société Plainemaison</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Plainemaison., 2015, 96 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of aged desert camel meat (Camelus Dromedarius)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omer Abdelhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salih Babiker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtihal Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Faye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bridging the Gap Between Increasing Knowledge and Decreasing Resources, Tropentag</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Prague, Czech Republic. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French perspective to beef production, cattle breeding and meat grading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint ISNH/ISRP International Conference 2014 : Harnessing the Ecology and Physiology of Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dietary PUFA affect lipid metabolism and tissue function-related genes in bovine muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel D. Scollan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharon A. Huws</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siân B. P. Mackintosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beate Hiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint ISNH/ISRP International Conference 2014 : Harnessing the Ecology and Physiology of Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Australian Society of Animal Production. AUS.; ICMS Australasia. Sydney, AUS., Sep 2014, Canberra, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">JSMTV : Edito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA., Nov 2014, Clermont-Ferrand, France. 164 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « Groupement d’Intérêt Scientifique : Muscle Viande et Produits Carnés ». Historique, Activités, Ambitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du Service R&amp;D d'INTERBEV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, France. 35 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02793788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viande artificielle,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation du Centre de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Paris, France. 72 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bar des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Conseil Général Puy de Dôme. FRA., Oct 2014, Cournon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle is a better descriptor of beef eating quality than collagen content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Bonny S. P. F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.E. Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint ISNH/ISRP International Conference 2014 : Harnessing the Ecology and Physiology of Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Canberra, Australia. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches sur le système MSA de prédiction de la qualité de la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation à la Société Charal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International efforts in livestock phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Phocas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Phenomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Armidale, Australia. 55 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Animal age is a better predictor of beef eating quality than ossification score</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.P.F. Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Program’s annual conference and professional development workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of beef sensory quality in France using the MSA approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.E. Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technical commission of the Meat Livestock Australia.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Australia. 47 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches sur le système MSA de prédiction de la qualité de la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation à une délégation chinoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenge of the beef industry: moving from carcass grading systems to the prediction of beef quality for consumers and citizens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Conference of Young Researches Section of Polish Society of Food Technologist, 2nd International Session - Quo Vadis Alimentum?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Poznan, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbohydrate and fat metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Mcgilchrist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Gardner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Korea-US International Joint Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, National Institute of Animal Science (NIAS). KOR., Nov 2013, Suwon, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between muscle characteristics and quality parameters of Arabian camel meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">a N Al-Owaimer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.M. Suliman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.S. Sami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2013, Nantes, France. 665 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of diets on bovine muscle composition and sensory quality characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. P. Moloney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Nuernberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2013, Nantes, France. 660 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The EUROP carcase grading system does not predict the eating quality of beef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Bonny S. P. F.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. E. Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomarkers of beef tenderness, moving towards analytical tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2013, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pediction of beef sensory quality in France and in Poland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wierzbicki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sur l’ontologie entre l’INRA, la Polish Beef Association et l’Université des Sciences de la Vie à Varsovie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Need to conciliate beef quality, farm efficiency, environment preservation and animal welfare</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Doreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Monteils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maguy Eugène</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">64. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2013, Nantes, France. 660 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European carcass classification system does not predict eating quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. P. F. Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.E. Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wierzbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Annual Postgraduate Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Royal Society of Western Australia. AUS., Oct 2013, Perth, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cut is better descriptor of beef eating quality than collagen content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.J. Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.E. Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sheep and Beef CRC Annual Postgraduate Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Coffs Harbour, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02804290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between overall liking score and sensory meat attributes in different types of beef cattlee</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R.I. Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biomarkers of beef tenderness in young bulls from three breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Izmir, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Directions for the agri-food ontologies: applications for phenotyping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire sur l’ontologie entre l’INRA, la Polish Beef Association et l’Université des Sciences de la Vie à Varsovie.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics to better understand cattle physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Sino-French International forum on beef industry development (SFIFBID-2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Center for Sino-French Beef Production R&amp;D., Sep 2012, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some ideas for the future of beef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polish beef - beef in the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Otwock, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génomique et viande : quelles avancées, quelles applications ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Lefèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Liaubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Caen, France. pp.127-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01001256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viande artificielle, un sujet très médiatisé: une utopie alimentaire ou une alternative à la viande?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion du GIS « Muscle, Viandes et Produits Carnés »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France. 24 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sex on the nutritive value of the desert camel meat (Camelus dromedarius)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omer Abdelhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Babiker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Conference of the Society of Camelid Research and Development (ISOCARD 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2012, Muscat, Sultanate of Oman, Oman</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and genomic markers of beef quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Hamill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomics Research Europe Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Frankfort, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster analysis application in search of muscle biochemical determinants for beef tenderness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier S. Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancing beef safety and quality through research and innovation- ProSafeBeef Final Project Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ProSafeBeef. Dublin, IRL., Feb 2012, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for predicting and manipulating beef quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European and Polish Perspective. Is the beef sector in Europe is more to gain from research projects? Quality and safety of beef</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Varsovie, Poland. 35 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A l'heure de la sélection génomique, quels sont les enjeux du phénotypage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mormède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Dourmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Riquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale ordinaire de l'agence de la sélection porcine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence de la sélection porcine., Jun 2012, Romillé, France. 50 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01210416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for closing the phenomic gap in farm animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). Rome, ITA., Aug 2012, Bratislava, Slovakia. 480 p., </w:t></w:r><w:hyperlink r:id="rId1495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-761-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le programme Qualvigène et la génomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival insémination avenir charolais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union des Coopératives Associées pour le Testage de la race charolaise (UCATRC). FRA., Jun 2012, Chenillé-Changé, France. 10 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méta-analyse des relations entre tendreté et caractéristiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of beef sensory quality in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier S. Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beef meat quality and safety – European and Polish Perspectives Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities for predicting and manipulating beef quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphaëlle Botreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">58. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Montréal, Canada. 30 p., </w:t></w:r><w:hyperlink r:id="rId1502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.meatsci.2012.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’approche australienne pour prédire la qualité de la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique ProSafeBeef “La tendreté de la viande bovine : prédiction- mesures- optimisation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and genomic markers of beef quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruth Hamill</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Hiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advancing Beef Safety through Research and Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Teagasc Agriculture and Food Development Authority (Teagasc). Dublin, IRL., Feb 2012, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current outlook and future perspectives of the beef sector: the potential contribution of research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Symposium on Frontiers of World Agricultural Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chinese Academy of Agricultural Sciences (CAAS). CHN., Nov 2012, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résumé des présentations du congrès « International Congress of Meat Science and Technology »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Rosner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de l’Académie de la Viande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Paris, France. 31 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptabilité du système &amp;quot;Meat Standard Australia&amp;quot; au marché français. Projet PREDICT-BEEF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale de l'Institut Charolais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut du Charolais. FRA., May 2012, Charolles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génotypage/phénotypage : qu'est-ce que c'est ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FEST'IA : Festival Insémination Avenir Charolais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Union des Coopératives Associées pour le Testage de la race charolaise (UCATRC). FRA., Jun 2012, Chenillé-Changé, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02809080v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction equations of beef tenderness: implication of oxidative stress and apoptosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. International Congress of Meat Science and Technology (57th ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Ghent, Belgium. pp.109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01190371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génomique : un travail de longue haleine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. S. Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Satellite 3T (Actualité, Technicité, Nouveauté) des 3R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Service qualité des viandes, Paris, FRA., Dec 2011, Paris (FRA), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01000788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future research priorities in France for herbivore production in a changing world: special focus on beef quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2011 International Workshop on Beef Cattle Production Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Beijing, China. 70 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la tendreté de la viande bovine à partir des caractéristiques biochimiques du muscle et à l'aide d'outils de modélisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier S. Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N. Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sommet de l'élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association pour le Développement de l'Industrie de la Viande (ADIV). Clermont-Ferrand, FRA., 2011, Clermont Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research front: animal production in a changing world. Foreword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel Scollan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on 'Animal Production in a Changing World'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France. </w:t></w:r><w:hyperlink r:id="rId1516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/ANv51n1_FO⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle characteristics from young bulls of different beef breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. International Congress of Meat Science and Technology (ICOMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protein markers of beef tenderness in young bulls from different breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of beef eating quality in France using the Meat Standards Australia (MSA) system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Turin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pethick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Scientific Conference: A Pro-consumer food economy in the countries of the EU within the framework of the project “Optimising of beef production in Poland according to fork-to-farm strategy ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objectifs et les applications d'un réseau organisé de phénotypage pour les animaux d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel D. Guemene</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joël Bidanel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et applications du phénotypage animal à haut débit pour l'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Mormède</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPACE 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Rennes, France. 38 diapos</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global perspectives on phenotyping of livestock: examples in beef-producing animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International scientific conference: A pro-consumer food economy in the countries of the EU within the framework of the project “The optimisation of beef production in Poland in accordance with a fork-to-farm strategy ”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la génomique bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bovine Genomics Workshop : Contributions to the future of livestock- Sommet de l'élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opportunities of functional genomics approaches for beef production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Greenwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bovine Genomics Workshop : Contributions to the future of livestock. Sommet de l élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global perspectives on trait ontology and phenotyping of livestock: examples from functional genomics and modeling in beef-producing animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Barbezant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Louis Gastinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICAR 2011: "New technologies and new challenges for breeding and herd management"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bourg-en-Bresse, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory characteristics of beef in France and UK at two cooking temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier S. Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland R. Jailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Meteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Ghent, Belgium. 714 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications du transcriptome musculaire en réponse au stress avant l’abattage chez les bovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Foye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Cherfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of beef eating quality in France using the Meat Standarts Australia (MSA) system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dave Pethick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Stavanger, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory qualities of longissimus muscle from finished young bulls offered diets enriched in linseed and antioxydants supplements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Meteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. International Symposium on the Nutrition of Herbivores (ISNH8)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Aberystwyth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics and new markers for beef production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard-Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. World DNA and genome Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Dalian, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cluster analoysis application in research of muscle biochemical determinants for beef tenderness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier S. Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. International Congress of Meat Science and Technology (57th ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2011, Ghent, Belgium. pp.109</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédire la qualité sensorielle de la viande bovine à l’aide du système australien MSA (Meat Standards Australia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Turin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pethick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système australien « MSA »: Présentation, état des travaux dans le monde et en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Turin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pethick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ProSafeBeef</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Clermont-Ferrand, France. 32 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02805305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beef tenderness markers in the three main French breeds : a proteomic analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault T. Chaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent L. Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. World DNA and genome Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Dalian, China. pp.185-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00999830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application d’une analyse en cluster afin de rechercher des déterminants biochimiques du muscle influençant la tendreté de la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier S. Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using DNA microarrays to elucidate the mechanisms of meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.M. Alfaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.A. Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.A.M. Prates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Euro Fed Lipid Congress Munich "Oils, Fats and Lipids: Health &amp; Nutrition, Chemistry &amp; Energy"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation for the Science and the Technology of Lipids., Nov 2010, Munich, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du stress pré-abattage sur l’expression des gènes impliqués dans la régulation de la lipoperoxydation dans le muscle de bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maya Cherfaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Future research priorities for animal production in a changing world</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel D. Scollan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul L. Greenwood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. J. Newbold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David R. Yanez Ruiz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin J. Shingfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual Meeting of the European Associationfor Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Heraklion, Greece. 478 p., </w:t></w:r><w:hyperlink r:id="rId1556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-708-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contractile and metabolic properties of muscles from young bulls of different beef breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An international conference organised by ProSafeBeef. Meeting at the Institute of Biological, Environmental and Rural Sciences (IBERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Aberystwyth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des activités de l'Inra et de l'Unité de Recherches sur les Herbivores à la Chambre Régionale d'Agriculture en Auvergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Chambre Régionale d'Agriculture en Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques métaboliques et contractiles comparées des muscles Longissimus Thoracis et Semitendinosus de bovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier S. Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological markers of beef tenderness in young bulls from different breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An international conference organised by ProSafeBeef. Meeting at the Institute of Biological, Environmental and Rural Sciences (IBERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Aberystwyth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic and contractile characteristics of bovine LONGISSIMUS THORACIS and SEMITENDINOSUS muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier S. Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Reichstadt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An international conference organised by ProSafeBeef. Meeting at the Institute of Biological, Environmental and Rural Sciences (IBERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Aberystwyth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les évolutions et les orientations de l’INRA (2011-2014)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Session Ordinaire De la Chambre d'Agriculture d'Auvergne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Clermont-Ferrand, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viande de culture n'est pas prête de remplir nos assiettes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Académie de la Viande - Interbev</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de la Viande. FRA., May 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation des activités de l'Unité de Recherches sur les Herbivores au Conseil Général du Puy-de-Dôme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion Conseil Général du Puy-de-Dôme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of exploratory insights from the ProSafeBeef qualitative consumer study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lynn van Wezemael</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wim Verbeke</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Kügler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Scholderer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcia de Barcellos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An international conference organised by ProSafeBeef. Meeting at the Institute of Biological, Environmental and Rural Sciences (IBERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Aberystwyth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GENOTEND Oligochip: A tool for predicting beef quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard-Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béline Jesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An international conference organised by ProSafeBeef. Meeting at the Institute of Biological, Environmental and Rural Sciences (IBERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Aberystwyth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food quality products and consumer attitudes in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of beef eating quality in France using the Meat Standards Australia system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pethick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. International Congress of Meat Science and Technology (ICoMST) : Beef Palatability Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Jeju, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory evaluation of beef eating quality in France and UK at two cooking temperatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland R. Jailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Meteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viande de culture ou la viande sans animaux, réalité ou fiction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séance plénière de l'Académie de la Viande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Paris, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GENOTEND chip: an oligochip based on genomic markers for the prediction of beef quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béline Jesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of polymorphisms in the calpastatin and µ-calpain genes onmeat tenderness in three French beef breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. World Congress on Genetics Applied to Livestock Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Leipzig, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers la mise au point d’équations de prédiction de la tendreté de la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marqueurs biologiques de la tendreté de la viande bovine dans les races Angus, Limousine et Blonde d’Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Barboiron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques de finition et d'abattage de taurillons angus, limousin et blonds d'Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland R. Jailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France. 260 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prediction of beef eating quality in France using the meat standards Australia system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pethick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">An international conference organised by ProSafeBeef. Meeting at the Institute of Biological, Environmental and Rural Sciences (IBERS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Aberystwyth, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de marqueurs des gènes RORC, leptine, DGAT1, TG et FABP4 sur le gras de carcasse et de viande dans trois races bovines allaitantes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard-Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptomic markers of beef meat tenderness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard-Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Heraklion, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relacion entre marcadores genéticos y calidad de carne en ganado vacuno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard-Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Congreso Internacional Anembe de Medicina Bovina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Grenade, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques métaboliques et contractiles des muscles de taurillons Angus, Limousins et Blonds d’Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Chadeyron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The genotend chip: a new tool to analyse gene expression in muscles of beef cattle for beef quality prediction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard-Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Vidal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béline Jesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AgEng 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cibles de la myostatine impliquées dans l'hypertrophie musculaire chez la souris et le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Chelh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the Australian system for the prediction of beef quality (MSA) : Which perspectives for the French beef sector ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Moëvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endocrine and metabolic regulation of growth and body composition in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de marqueurs de tendreté de la viande de jeunes bovins de races à viande par analyse protéomique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Chaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics and new markers for beef production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard-Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Functional Genomics and its Application in Meat and Milk Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Warsaw, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques musculaires et qualité de la viande de bœufs charolais et maraîchins hivernés en plein air ou en stabulation libre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile M.-O. Nozieres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Jouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Meteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Feuillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of muscle and animal types on the expression of HSP in cattle muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Symposium on Ruminant Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de phénotypage haut débit de la tendreté de la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La puce GENOTEND : Un outil à haut débit pour analyser l'expression des gènes dans le muscle de bovin producteur de viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard-Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Vuillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béline Jesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d’Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological markers of intramuscular fat (IMF) content</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62. American Meat Science Association Reciprocal Meat Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Rogers, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of quantitative trait loci affecting carcass and meat quality in two French beef breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global perspectives on animal trait ontology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James M. Reecy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carissa Park</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z.L. Hu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Hulsegge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. van Der Steen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GENOTEND Chip: A Tool to Analyse Gene Expression in Muscles of Beef Cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard-Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Vuillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béline Jesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIT's 2nd Annual Congress Expo of Molecular Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Primo-localisation de QTL de qualité de la viande dans deux races bovines allaitantes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle gene expression and protein content in relation to intramuscular fat in Muscovy and Pekin ducks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Davail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. European Symposium on the Quality of Poultry Meat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Turku, Finland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of season on muscle characteristics of camel calves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O.M.A. Abdelhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.A. Babiker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en équation de la tendreté de la viande bovine à partir de validations de marqueurs potentiels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle moléculaire du métabolisme énergétique chez les animaux de rente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Brest, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les progrès de la recherche susceptibles de contribuer à l’amélioration de la qualité de la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale COOPELSO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Soual, France. 115 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'espèce sur l'expression des protéines de liaison cytosolique des acides gras (FABP H et A) dans le muscle Pectoralis major de canard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gladys Saez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle gene expression profiling in 30-month old charolais steers according to their production system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Congress of the Polish Physiological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Lublin, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in muscle gene expression in relation to beef tenderness and growth potential in young Charolais bulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUGENE : Approche combinée de génétique, de génomique et de biologie musculaire pour prédire la qualité de la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apport des Sciences en « omique » à la compréhension de la physiologie des animaux : l’exemple de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Génomique de l'UNCEIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Noisy-le-Grand, France. 54 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualités des carcasses et des viandes de jeunes bovins hétérozygotes pour les mutations Q204x et nt821 du gène de la myostatine dans trois races allaitantes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics applied to the identification of markers of beef tenderness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. International Symposium on Animal Functional Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Edimbourg, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des approches en « omique » à l’élevage durable des herbivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres Recherches Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-analysis of beef sensory quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Meurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham R. Nute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of genomics to the understanding of physiological functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Scalbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Jean Louis Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Congress of the Polish Physiological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Lublin, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la conduite d’élevage sur l’expression du marqueur de tendreté de la viande bovine DNAJA1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Guilloud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitesse de chute du pH et profils biochimiques et enzymatiques du muscle pectoral de dinde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sunee Eadmusik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Molette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. El Rammouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rémignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bif-Beef : Un entrepôt de données sur la biologie du muscle pour prédire la qualité de la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Meurice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.R. Nute</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post mortem evolution of muscle proteome and relationship with tenderness of beef meat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Sayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25ème Congrès Société Française Electrophorèse et Analyse Protéomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génomique fonctionnelle et qualité de la viande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6.Séminaire AGENAE-GENANIMAL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, La Rochelle, France. 69 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l’art en génomique expressionnelle en bovin viande. Ce que la génomique fonctionnelle pourrait apporter à la sélection génétique : le point de vue d’un physiologiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Génomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Marne la Valée, France. 38 diapositives</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d’un marqueur potentiel de la tendreté de la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Renan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation of potential beef tenderness markers and interpretation of their biological functions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Congress of the Polish Physiological Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Lublin, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des avancées en génomique fonctionnelle et positionnelle chez les bovins à viande: programmes en cours et potentialités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Boichard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation de marqueurs protéiques de la tendreté de la viande bovine : choix méthodologiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise scientifique du système australien de prédiction de la qualité sensorielle de la viande bovine(Système MSA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Moëvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le système australien de prédiction de la qualité sensorielle de la viande bovine MSA : Présentation, expertises scientifique et professionnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Moëvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cibles moléculaires de la myostatine impliquées dans l'hypertrophie musculaire chez la souris et le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Chelh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation of contrasting diets in Blond d'Aquitaine young bull production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Garcia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Vilnius, Lithuania</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic and contractile characteristics of Longissimus thoracis muscle of young bulls from 15 European breeds in relationship with body composition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Panea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gènes bovins et qualité des viandes: présentation du programme européen GeMQual</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Satellite Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter-muscular variability of metabolic properties of bovine muscle fibres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">QUALVIGENE : detection and validation of genes involved in the beef meat quality in the 3 major beef breeds in France.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Donoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">du séminaire AgenaeGenanimal, 15-16 octobre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Dourdan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European cattle breed cluster accordingly to their meat quality parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Valentini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alessandro Nardone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Crisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Marchitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Failla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Congress of the ASPA (Associazione Scientifica di Produzione Animale)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Alghero, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Responses to nutrients in farm animals: implications for product quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Tesseraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference of the British Society of Animal Science (BSAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Southport, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUGENE: Integrated approach combining genetics, genomics and muscle biology to manage beef quality according to growth potential and rearing factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Satellite Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de la recherche scientifique à l'optimisation de la qualité de la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Satellite Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualvigene Program: Detection and validation of genes involved in the beef meat quality in the 3 major beef breeds in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Satellite Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of marbling and body composition-Growth and development, gene markers and nutritional biochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Barendse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y.H. Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répartition des viandes issues de vaches de réforme en classes de tendreté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Dransfield</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un gisement de données pour une analyse intégrative appliquée à la production de viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul J.-P. Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Espinasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated approach combining genetics, genomics and muscle biology to manage beef quality according to growth potential and rearing factors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Agenae Genanimal, 15-16 octobre 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Dourdan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle molecular profiles in myostatin-null mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Chelh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Reecy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COST Action 925 Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Viborg, Denmark. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Live weight, body size, fatness and carcass characteristics of young bulls of fifteen European breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Panea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sañudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Olleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Ripoll</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic tools to analyse bovine muscle and adipose tissues transcriptomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Kpatcha Kadanga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teneur en lipides du muscle et adiposité des carcasses en races bovines à viande : variabilité génétique et effets de marqueurs dans les gènes DGAT1 et Thyroglobuline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Bonnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Composants du tissu conjonctif et persillé de la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Montel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexic of the &amp;quot;Omics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in the expression of selected proteins elucidate skeletal muscle type-specific resistance to glucocorticoid-induced muscle cachexia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pawlikowska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lokociejewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Orzechowski</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diet and physiological state influence gene expression in herbivores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. International Symposium on the Nutrition of Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biologie Intégrative et Fonctionnelle (BIF) de la Viande Bovine (BEEF): Vers un outil de prédiction de la qualité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques Satellite Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifications de l’expression des gènes du métabolisme énergétique associées au potentiel de croissance musculaire de taurillons Charolais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence de marqueurs de tendreté de la viande bovine par des approches de génomique fonctionnelle (projet MUGENE)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markers in DGAT1 and TG genes are not associated with intramuscular lipid content in the french beef breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53. International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Pékin, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGENAE - GENANIMAL: The French research program in animal genomics.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Chevalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition, 9-13 September 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vichy, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification of gene expression involved in muscle growth and energy metabolism according to growth capacity in young Charolais bulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGENAE-GENANIMAL: the French research program in animal genomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude C. Chevalet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre P. Sellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Monget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. International Symposium on Energy and Protein Metabolism and Nutrition (ISEP 2007)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2007, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualités des carcasses et des viandes de jeunes bovins charolais hétérozygotes pour la mutation Q204X de la myostatine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MUGENE: Approche intégrée combinant la génétique, la génomique et la biologie musculaire pour prédire la qualité de la viande bovine selon le potentiel de croissance des animaux et les facteurs d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Morzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modification de l'expression des gènes du métabolisme énergétique associées au potentiel de croissance musculaire de taurillons Charolais.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Rencontres Recherches Ruminants, 5-6 décembre 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02812397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marbling biology - growth & development, gene markers and nutritional biochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Barendse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M. Thompson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Hong Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISEP Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Vichy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marbling biology - what do we know about getting fat into muscle?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Greg S. Harper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yong Hong Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australian Beef - The Leader!</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Armidale, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic variability of meat quality in the French Charolais, Limousin and Blonde d'Aquitaine beef cattle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Ménissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Brazil, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques contractiles et métaboliques du muscle de génisse Holstein issues de clonage somatique, comparaison avec des animaux témoins issus d'insémination artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Qualvigène : mise en évidence du polymorphisme des gènes impliqués dans les qualités de la viande en races Charolaise, Limousine et Blonde d’Aquitaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Malafosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Menissier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Rencontres autour de Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2006, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre les caractéristiques du collagène et le persillé de la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pissavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of the mitochondrial tricarboxylate carrier is associated with high level of intramuscular fat in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.V. Gnoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Siculella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression associated with beef sensory qualities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of hierarchical clustering methodologies applied to proteomic data mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Piec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hébraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02751263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory evaluation of several European cattle breeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Luis Olleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sanudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franco Monsón</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Begoña Panea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Seminar of the Scientific-Professional Network on Mediterranean Livestock Farming (RME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saragosse, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between collagen characteristics in muscle and marbling of beef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lise Pissavy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lethias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'âge sur les dépots de lipides dans le filet de canard mulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bordeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du développement musculaire chez les foetus bovins issus de clonage somatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2004 et 2005 - Département PHASE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recent advances in cattle functional genomics and their application to beef quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Lehnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Barendse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40. Simposio Internazionale di Zootecnia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Lodi, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche de gènes clés de la variabilité de la teneur en lipides intra-musculaires : Approche comparée multi espèces (bovin, canard, truite et porc)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Jacques M.J. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2004 et 2005 - Département de Physiologie Animale et Système d'Élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02754790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance at slaughter and beef quality characteristics of some Mediterranean beef breeds compared to Central and North European breeds (GemQual EU Project)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Gigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiana Failla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miriam Iacurto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Contò</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Sanudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Seminar of the Scientific-Professional Network on Mediterranean Livestock Farming (RME)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Saragosse, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The calpain system in 15 european cattle breeds and relationship to shear force</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ertbjerg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Failla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Olleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditional and new methods to assess meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Dufour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.R. Nute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Antalya, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q204X myostatin mutation effects on carcass and meat quality traits in heterozygous charolais young bulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Dodelin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. International Congress of Meat Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2006, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Propriétés contractiles et métaboliques du muscle long dorsal de 15 races bovines européenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Christensen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation du transcriptome musculaire bovin au cours de la myogenèse chez les bovins clonés et leurs témoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul J. P. Renard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées de Restitution des Projets financés sur Crédits Incitatifs en 2004 et 2005 - Département de Physiologie Animale et Système d'Élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du rationnement et du gavage sur les dépôts de lipides dans le filet de canard mulard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Chartrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Dominique M.-D. Bernadet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gerard G. Guy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Rideau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Journées de la Recherche sur les Palmipèdes à Foie Gras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Arcachon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02755257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse protéomique appliquée à l'étude de la physiologie du muscle et la tendreté de la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques métaboliques et expression des gènes musculaires chez les bœufs conduits au pâturage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoracion subjetiva y objetiva del engrasamiento de la canal en diferentes razas bovinas europeas sacrificadas a peso comercial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Panea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sañudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Olleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Jornadas Sobre Produccion Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Saragosse, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomics is shifting from genetic determinants to biological signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Augustin Scalbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genomic and microarray analysis in biology and medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Sucha Beskidzka, Poland. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current genomics in cattle and application to beef quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cDNA arrays for gene expression profiling in cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sigrid Lehnert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Reecy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. International Conference on Information Systems Analysis and Synthesis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Orlando, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relacion entre medidas objetivas y subjetivas de la conformacion en 15 razas europeas de vacuno</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Monson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M. Campo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Panea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sañudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Olleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Jornadas Sobre Produccion Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Saragosse, España</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'activité de la glucose-6-phosphate deshydrogenase est liée aux différences d'adiposite tissulaires et raciales chez le bovin en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The challenge of quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Gigli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adipocyte fatty acid-binding protein expression and mitochondrial activity as indicators of intramuscular fat content in young bulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and biochemical muscle characteristics of Charolais bulls divergently selected for muscle growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La protéine de liaison des acides gras adipocytaire (FABP-A) et l'activité cytochrome-c oxydase sont des indicateurs de la teneur en lipides intramusculaires chez le taurillon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Barnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasture-based beef production systems may influence muscle characteristics and gene expression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomics applied to the analysis of bovine muscle hypertrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glucose-6-Phosphate dehydrogenase and leptin are linked to marbling differences between Limousin and angus or japanese black x angus steers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une collection d'ADNc pour l'étude du profil d'expression de gènes des tissus bovins impliqués dans les caractéristiques de reproduction et de production (lait et viande)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne E. Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées d’Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tissu adipeux intramusculaire a un potentiel de lipogenèse a partir du glucose plus élevé que le tissu adipeux sous cutané chez le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David W. Pethick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics applied to the analysis of bovine muscle hypertrophy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the COST action 925</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bovine intramuscular adipose tissue has a higher potential for fatty acid synthesis from glucose than subcutaneous adipose tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.W. Pethick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">56. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Uppsala, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic effects on beef meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Annual Langford Food Industry Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Langford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude du développement musculaire chez les fœtus bovins issus de clonage somatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Laigre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Heyman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Vignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées d'Animation Scientifique du Département de Physiologie Animale et Systèmes d'Elevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future trends for research on quality and safety of animal products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ian Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Médale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geraldine Duffy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. International Symposium "Animal Scienze Days"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Agripolis, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Génomique : une révolution en biologie ; des espoirs pour la filière viande (sécurité alimentaire, traçabilité, génétique et physiologie animales).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale de l'UNCEIA, 15 février 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Clermont-Ferrand, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data analysis methods for accurate detection of differential protein expression in two-dimensional gel electrophoresis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Piec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Polish-French Symposium "Animal growth and development: regulatory Mechanisms"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques métaboliques et contractiles du muscle Longissimus thoracis de taurillons de 8 races bovines européennes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sañudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11èmes Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets respectifs de la nature de l'alimentation et de la mobilité sur le potentiel métabolique des muscles de boeufs charolais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle metabolism in relation to genotypic and environmental influences on consumer defined quality of red meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Cake</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Graham Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Harper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Bled, Slovenia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relation entre teneur en lipides intramusculaires et différents marqueurs du type de fibres musculaires chez des taurillons Charolais sélectionnés sur le potentiel de croissance musculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conduite des boeufs au pâturage modifie les caractéristiques métaboliques des muscles et l'expression de certains gènes musculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Gentes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variabilité inter-musculaire des propriétés contractiles et métaboliques de muscles de bovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Congrès de la Société Française de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A repertoire of cDNA probes for gene expression profiling in muscles of beef-producing cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. International Symposium on Animal Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Tokyo, Japan. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cDNA macro-array resource for gene expression profiling in bovine tissues involved in reproduction and production (milk and beef) traits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Campion</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Polish-French symposium "Animal Growth and Development: regulatory mechanisms"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Paris, France. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractéristiques métaboliques et contractiles du muscle Longissimus thoracis de taurillons de 8 races bovines européenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gigli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alberti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sañudo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mitochondrie, carrefour métabolique pour l'utilisation des acides gras : importance chez l'homme et chez l'animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Morio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Herpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Congrès de la Société Française de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2003, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse d'image de filtres à haute densité : méthodes d'acquisition et de traitement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance de la méthode d'analyse statistique des données du transcriptome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'identification et l'analyse de gènes bovins déterminant les caractéristiques musculaires et la qualité (tendreté, flaveur) de la viande bovine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Génomique des animaux d'élevage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Seignossele-Penon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la génomique fonctionnelle peut apporter à la fillière viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated approach combining genetics, genomics and muscle biology to manage beef quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Meeting of the British Society of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proteomic analysis applied to muscle hypertrophy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bouley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chambon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th Annual Meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Roma, pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limites analytiques des mesures des teneurs en collagène total et insoluble dans les muscles de bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation d'un repertoire d'ADNc de muscles de bovins : application à la recherche de gènes marqueurs de la croissance musculaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipogenesis in subcutaneous adipose tissue and in oxidative or glycolytic muscles from Angus, Black Japanese x Angus and Limousin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in research on energy and protein metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Rostock-Warnemünde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ROGER : Un Répertoire Ordonné de Gènes pour l'analyse de l'Expression génique chez les Ruminants. Application à l'identification de marqueurs de la différenciation dans le muscle, le tissu adipeux, l'embryon et la glande mammaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Pollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transcriptome analysis of muscle in order to identify genes which determine muscle characteristics and sensory quality traits of beef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Meat Science and Technology Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Clermont-Ferrand, France. </w:t></w:r><w:hyperlink r:id="rId1816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/sda.23.65-69⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ce que la génomique fontionnelle peut apporter à la filière viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'importance de la variabilité biologique et de la précision des mesures en biologie intégrative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relationship between muscle metabolic pathways and marbling of beef</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Ueda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Boulesteix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Progress in research on energy and protein metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Rostock Warnemünde, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Principal component analysis of performances and muscle characteristics of beef steers according to diets and levels of growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Congrès de l'European Grassland Federation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gènes bovins et qualité des viandes : présentation du programme européen GemQual.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Delourme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raymond Julien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées des Sciences du Muscle et Technologie de la Viande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d'indicateurs métaboliques et moléculaires du persillage de la viande bovine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sabboh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Amarger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ièmes Journées des Sciences du Muscle et Technologies de la Viande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Clermont-Ferrand, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence d'un régime de finition riche en céréales sur la croissance et la composition corporelle de jeunes bovins Limousins et Charolais.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rudel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Jaillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02763200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular and biochemical muscle characteristics putatively associated with meat quality in Charolais bulls divergently selected for growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Auffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53. Annual Meeting of the European Association for Animal Production, Commission Animal Physiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Cairo, Egypt</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude du transcriptome du muscle pour l'identification de gènes déterminant les caractéristiques musculaires et les qualités sensorielles de la viande bovine.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9èmes Journées des Sciences du Muscle et Technologie de la Viande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Short-term mild hyperglycemia enhances insulin-stimulated glucose disposal in lactating goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Lemosquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Debras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Balage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Rulquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Polish-French Symposium : Physiological regulatory mechanisms of animal growth and development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2001, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expression du gène de la lipoprotéine lipase humaine modifie le potentiel de transport des nutriments chez le lapin en croissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis L. Houdebine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Congrès de l'AFN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a transgene containing a DNA fragment of the human LPL gene on muscle oxidative metabolism in the rabbit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.B. Jadhao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie M. Damon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52. Annual meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Some recent advances in muscle biology and its regulation by nutrition: consequences for bovine meat quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland R. Jailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Symposium of the Recent advances in animal nutrition in Australia 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2001, Armidale, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre caractéristiques des fibres musculaires et indicateurs de qualité de la viande dans le cas du muscle Lingissimus thoracis de taurillons limousins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Trillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Boissy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02762299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elements of discussion and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Vermorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Symposium on Energy Metabolism in Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2000, Snekkersten, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teneur en lipides intramusculaires chez le lapin : contribution relative des différentes voies métaboliques des tissus musculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gondret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Herpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées de la Recherche Cunicole en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre caractéristiques biochimiques et métaboliques des muscles et qualités organoleptiques et nutritionnelles de la viande chez le bouvillon recevant des rations supplémentées en huile de tournesol riche en AGPI n-6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02760082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de filtres à haute densité pour l'analyse de l'expression des gènes dans deux muscles squelettiques de taurillon.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Sudre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudie Auffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès commun AFERO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02828657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metabolic differentiation of the bovine heart muscle during foetal development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Veerkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Geay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Functionality of Nutrients and Behaviour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a diet rich in medium-chain fatty acid on lipoprotein lipase (LPL) and carnitine palmitoyltransferase I (CPT I) activities in the heart from preruminant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French-Polish symposium: Development of adaptations in the gastrointestinal tract and in the whole body in growing animals regarding food utilization and health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'incorporation de protéines de blé solubilisées dans les aliments d'allaitement sur les performances de croissance et le métabolisme chez le veau de boucherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vermorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02771336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intestinal absorption, blood transport and hepatic and musle metabolism of fatty acids in preruminant and ruminant animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">French polish symposium : Development of adaptations in the gastrointestinal tract and in the whole body in growing animals regarding food utilization and health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de modifications du niveau énergétique de la ration sur les taux plasmatiques d'hormones thyroïdiennes et sur les caractéristiques musculaires chez le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Listrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondria contents and carnitine palmitoyltransferase I activity in muscles from preruminant calves fed a milk diet supplemented with tallow or coconut oil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on growth in Ruminants : Basic Aspects, Theory and Practice for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of energy intake and photoperiod on the expression of genes encoding enzymes of energy metabolism in adipose tissue and muscle of ewes and cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. Colloque Franco-Britannique de Nutrition : Fonctionnalité des nutriments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1998, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional regulation of lipoprotein lipase activity and its messenger RNAs in ewe adipose tissue and heart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Symposium on Animal and Human Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fat partitioning and glucose transporter (GLUT4) expression in adipose tissues of normal and double-muscled young bulls</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Bas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vermorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Geay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional regulation of energy metabolism in growing ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vermorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1998, Berne, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Androgenrezeptor mRNA expression in veschiedenen muskeln während der postnatalen entwicklung beim rind in relation zu den allometrischen wachstumsraten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sauerwein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Brandstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Pfaffl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Geay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Annuel de la Société Allemande de Médecine Vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1998, Zürich, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation of androgen receptor mRNA expression in three different skeletal muscles during postnatal development in bulls and steers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Brandstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.W. Pfaffl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sauerwein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Denver, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dietary fats (medium-chain vs. long-chain fatty acids) on the oxidative capacity of tissues in the preruminant calf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.H. Veerkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Symposium on energy metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Newcastle, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional and hormonal regulation of energy metabolism in skeletal muscles of meat-producing animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Herpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Annual meeting of the EAAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of testosterone on proliferation and differentiation of bovine myoblasts in primary cell culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. European Muscle Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, La Grande Motte, France. </w:t></w:r><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1018609806665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glycolytic metabolism in different muscles of normal and double-muscled calves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Geay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Annual meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation nutritionnelle de l'activité lipoprotéine-lipasique et de ses ARN messagers dans le tissu adipeux et le coeur chez la brebis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Chilliard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional and hormonal regulation of energy metabolism in skeletal muscles of meat-producing animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Herpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">48. Annual meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02769758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of lipoprotein lipase mRNAs in ovine adipose tissue by quantitative fluorescence polymerase chain reaction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Symposium on Animal and Human Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02835538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activity of lipoprotein lipase and expression of glucose transporters in the calf heart during foetal development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Busset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. European Muscle Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, La Grande Motte, France. </w:t></w:r><w:hyperlink r:id="rId1187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1018609806665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02841594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CPT I activity in calf muscles: Effects of dietary fatty acids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Herpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Groupe d'Etudes et de Recherches sur les Lipides et les Lipoprotéines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1997, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le métabolisme énergétique musculaire au cours de la croissance et après l'abattage de l'animal.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Fernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées des Chercheurs en Viande</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and fat metabolism of the liver, the digestive tract and muscles: Transport, processing, energy consumption, fixation by tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02765274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facilitative glucose transporters in ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Balage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Glucose Transporters in the Control of Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1995, Aberdeen, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">mRNAs encoding lipogenic and lipolytic enzymes in the adipose tissue of underfed-refed ewes and cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Langin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European congress on obesity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02834871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantité de transporteurs du glucose GLUT4 dans le tissu adipeux bovin : influence du génotype &amp;quot;culard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vermorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Geay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Réunion scientifique du groupe biologie du développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1996, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préserver les parts de marché de la viande bovine et réduire l'offre de viande : Quelles problématiques pour les recherches sur l'élevage des bovins en croissance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Lienard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission des Recherches Bovines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1996, Theix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative fluorescence PCR assay for studing the expression of the gene encoding lipoprotein lipase in ovine adipose tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. ISAG Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02842032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glucose transporter (GLUT 4) expression in muscles and adipose tissues is differently affected by changes in nutrition at weaning in the pig and in the calf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dividich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vermorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Animal science congress of the Asian-australian association of animal production societies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1996, Tokyo, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02767273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métabolismes énergétique et lipidique du foie, du tube digestif et des muscles; transport, transformation, utilisation de l'énergie, fixation par les tissus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02766562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative fluorescence PCR assay for studying the expression of the gene encoding lipoprotein lipase in ovine adipose tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Furet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Le Provost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. International conference on animal genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipoprotein lipase activity in muscular and adipose tissues from normal and double-muscled growing calves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Olivecrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bengtsson-Olivecrona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Geay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1.Symposium de Nutrition Humaine et Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02849194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in lipoprotein lipase activity in muscle and adipose tissues between preruminant and weaned calves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Olivecrona</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. International symposium on the Nutrition of Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'âge et du sevrage sur les caractéristiques contractiles et métaboliques des fibres musculaires chez le bovin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Gagnière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Robelin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées des Recherches sur l'Alimentation et la Nutrition des Herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1994, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02847865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulin-regulatable glucose transporter in bovine muscle : Characterization and nutritional regulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Symposium on Energy Metabolism of farm animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Majacar, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02774047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In vitro measurement of glucose transport rate in muscle from preruminant or weaned calves and from normal or double-muscled calves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vermorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées des recherches sur l'alimentation et la nutrition des herbivores</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1994, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02846329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle metabolism in normal and double-muscled calves fiber characteristics and glucose transport rate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Brazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vermorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Mojacar, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insulin-regulatable glucose transporters in skeletal muscles from dry and lactating goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Balage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Grizard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on Energy Metabolism of farm animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Majacar, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy metabolism in normal and double-muscled belgian-blue calves in relation with body composition and organ size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vermorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Vernet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Geay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Jailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13. Symposium on Energy Metabolism of Farm Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1994, Mojacar, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation of energy metabolism among ruminants muscles: low glucose utilization potential by oxidative muscles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Balage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Ferre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Lavoisier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1994, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02772688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional regulation of insulin regulable glucose transporter in bovine muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vermorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium on animal and human nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1994, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02844628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glucose transporter (GLUT4) expression in muscles and adipose tissues is differently affected by changes in nutrition at weaning in the pig and in the calf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Le Dividich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vermorel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Animal Science congress of the Asian-Australosian association of animal production society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1994, Makuhari, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutritional regulation of insulin regulatable glucose transporter in bovine muscle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bornes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Dardevet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vermorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium de nutrition animale et humaine organisé par l'Association française de nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 1994, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02773847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The relation between aptitude for transhumance and fleece characteristics in seven french sheep genetic types</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vermorel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques J. Bouix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1991, Adana, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02777374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des protéines de liaison de l'hormone de croissance du plasma humain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.C. Souberbielle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Congrès National de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1989, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization and evolution of the growth hormone binding proteins in man</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Clot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Brauner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.C. Postel-Vinay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Current Trends in Growth Related Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1989, Haifa, Israel</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02775342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of an EGFLAM non-synonymous polymorphism with marbling in Limousin cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Kombolo-Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Taussat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maureen Féménia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plant &amp; Animal Genome Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, San Diego (CA), United States. 11, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new algorithmic approach to better predict eating quality from rearing practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Albechaalany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. International Congress of Meat Science and Technology (ICOMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Padova, Italy. Poster 439</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04198090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The INTAQT project tools to assess and authenticate poultry, beef and dairy products.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Laithier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rennie Eppenstein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Sturaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Klevenhusen F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Feed for the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France. In: J.F. Hocquette, V. Heuzé, G. Tran and S. Dominik (editors), “Proceedings of the workshop Food and Feed for the Future”, 1st September 2023, Lyon, France. Association Française de Zootechnie, Palaiseau, France,, pp.85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Or Rouge Brand: a virtuous association between sustainable, agro-ecological farming and the production of top-quality meat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bru P</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pointereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chavre A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tondusson J</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Feed for the future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lyon, France. In: J.F. Hocquette, V. Heuzé, G. Tran and S. Dominik (editors), “Proceedings of the workshop Food and Feed for the Future”, 1st September 2023, Lyon, France. Association Française de Zootechnie, Palaiseau, France,, pp.86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consumer expectations for beef in the French region Auvergne-Rhône-Alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Brosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Hallez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. 29, pp.830, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04338551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">For a better future of beef production: improved carcase grading, eating quality and livestock systems, but no cultured meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. National Congress of the Animal Science and Production Association “New challenges in Animal Science”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Sorrento, Italy. Italian Journal of Animal Science, 18 (1), 2019, Italian Journal of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02155773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable production of high quality beef and pork in Slovenia – focus of SLO-ACE project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Meglič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Lebret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2018, Dubrovnik, Croatia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 24, 2018, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01872287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is a world without meat realistic?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Mollier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Peyraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">68. Annual Meeting of the European Federation of Animal Science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Tallinn, Estonia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 2017, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01597864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualités sensorielles de la viande et stress oxydant en race angus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Gagaoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terlouw</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. ADIV, Viandes et Produits Carnés, 204 p., 2014, 15èmes Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La classification communautaire des carcasses bovines reflète peu la qualité des viandes en bouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.P.F. Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wierzbicki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. ADIV, Viandes et Produits Carnés, 204 p., 2014, 15èmes Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine mapping of QTLs of meat quality in three French beef breeds using the Bovine SNP50® chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Plant and Animal Genome (PAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, San Diego, United States. , 2013, Plant and Animal Genome XXI</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01189939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenges for closing the phenomic gap in farm animals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne de La Torre Capitan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Yves Le Bail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Sino-French International Forum on Beef Industry Development (SFIFBID-2)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Beijing, China. 2012, Genetic improvement and applications of genomic techniques in cattle breeding practice</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01191299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection fine de QTL de tendreté de la viande dans trois races allaitantes françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Journaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Rousset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Denoyelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Caen, France. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional genomics and new markers for beef production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard-Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BIT's 2nd World DNA and Genome Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2011, Dalian, China. 2011, Proceedings of the BIT’s 2nd World DNA and Genome Day</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of ageing time on chemical composition and quality of the desert camel meat (&amp;lt;em&amp;gt;Camelus dromedarius&amp;lt;/em&amp;gt;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omer Abdelhadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salih Babiker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Faye</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Kijora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Conference on Tropical and Subtropical Agricultural and Natural Resource Management (TROPENTAG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Bonn, Germany. , 2011, Tropentag 2011: development on the margin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation sensorielle de la viande bovine en France et au Royaume-Uni selon deux températures de cuisson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland R. Jailler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Meteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Juin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France. </w:t></w:r><w:hyperlink r:id="rId1925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 208 p., 2011, 18èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effects of polymorphisms in the calpastatin and µ-calpain genes on beef tenderness are breed-specific</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Duprat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">61. Annual meeting of the European Association for Animal Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2010, Heraklion, Greece. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, Book of Abstracts N°16, 398 p., 2010, Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical clustering methodologies to analyse proteomic data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Piec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Hébraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française d'Electrophorèse et d'Analyse Protéomique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Saint-Malo, France. 1 p., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genesis: un outil d'exploration de données de protéomique quantitative par clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Symposium de Chimie et Biochimie Analytiques: de la molécule au protéome</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Montpellier, France. 1 p., 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02832419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan du séquençage de collections de gènes exprimés des animaux d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Désert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Govoroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des programmes INRA de génomique animale, végétale et des microorganismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux d'ADNc pour l'analyse du transcriptome des animaux d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Severine S. Degrelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Diot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Douaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marina Govoroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire des programmes INRA de génomique animale, végétale et des microorganismes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France. 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02831028v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How pasture-based systems may influence beef characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Barnola</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique D. Dozias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55. Annual Meeting of the European Association for Animal Production (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Bled, Slovenia. Wageningen Academic Publishers, Annual Meeting of the European Association for Animal Production, 10, 2004, Book of Abstracts of the 55th Annual Meeting of the European Association for Animal Production</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02764443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La capacité du muscle à oxyder les acides gras varie selon l'activité physique des personnes âgées et influence l'oxydation des lipides dans le corps entier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Morio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Montaurier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Bouteloup-Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Boirie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Congrès de la SFNEP, Société Francophone de Nutrition Entérale et Parentérale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Strasbourg, France. Nutrition Clinique et Métabolisme, 13 (1), 1999, Nutrition Clinique et Métabolisme</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01600171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of cardiac fatty acid-binding protein (H-FABP) mRNA in three different muscles of growing bulls and steers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.M. Brandstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Sauerwein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Geay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1998, Denver, United States. 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison of lipoprotein lipase and GLUT4 gene expression in oxidative muscles between preruminant and ruminant calves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Graulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Delavaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ferre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réunion de la Société Française de Biochimie et Biologie Moléculaire "PPARS, Nutriments et Xénobiotiques Médiateurs de la Régulation Cellulaire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1996, Dijon, France. 2 p., 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02837253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food of the Future: Meat and Dairy Alternatives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antti Knaapila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fang Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frontiers, 2024, Frontiers Research Topics, </w:t></w:r><w:hyperlink r:id="rId1943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/978-2-8325-4563-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La filière viande bovine en Algérie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sadoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions L'Harmattan, 2022, 978-2-14-028366-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ouvrage de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'élevage pour l'agroécologie et une alimentation durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France Agricole, 2020, 978-2-85557-729-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La chaîne de la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavoisier Tec &amp; Doc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 324 p., 2018, Sciences et Techniques Agroalimentaires, 978-2-7430-2331-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régulation nutritionnelle et environnementale de l'activité et de l'expression de gènes d'enzymes contrôlant le métabolisme lipidique dans les tissus adipeux et musculaire chez la brebis adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Faulconnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Bocquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">25 p., 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02836172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la nature des acides gras de l'aliment lacté sur la sécrétion hépatique des lipoprotéines de trés basse densité (VLDL) et l'utilisation tissulaire de leurs acides gras chez le veau de boucherie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Piot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">15 p., 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02838264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 5 - What should the properties of cultivated meat be?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.P. Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cellular Agriculture: Technology, Society, Sustainability and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.65-75, 2024, 978-0-443-18767-4. </w:t></w:r><w:hyperlink r:id="rId1952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-443-18767-4.00009-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04600939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une alimentation sans agriculture demain : la « viande » produite en laboratoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Démeter 2023 : Agriculture et alimentation, la durabilité à l’épreuve des faits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIS éditions, pp.141-159, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04000418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What do we know today about cultured muscle to produce meat and its acceptability in the world?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Aspects of Meat Quality - From Genes to Ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.507-532, 2022, </w:t></w:r><w:hyperlink r:id="rId1955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-323-85879-3.00002-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03764867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Should and will “cultured meat” become a reality in our plates?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Sources and Applications of Alternative Proteins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 101, Elsevier, pp.181-212, 2022, Advances in Food and Nutrition Research, </w:t></w:r><w:hyperlink r:id="rId1957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/bs.afnr.2022.04.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03753975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat tenderness and its evolution during cooking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Kondjoyan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Handbook of Molecular Gastronomy: scientific foundations and culinary applications" Christophe Lavelle and Hervé This (Editors). CRC Press.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Europe : un acteur majeur de l’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faustin Farison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'élevage pour l'agroécologie et une alimentation durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Agricole, pp.277-294, 2020, 978-2-85557-729-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus sur la « viande in vitro » : est-il possible de nourrir l'humanité en cultivant des fibres musculaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'élevage pour l'agroécologie et une alimentation durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Agricole, pp.217-236, 2020, 978-2-85557-729-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03653242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des critères de qualité recherchés et nouveau système de prédiction de la qualité gustative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La chaîne de la viande bovine - Production, transformation, valorisation et consommation de la viande bovine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Lavoisier TEC et DOC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Sciences et Techniques Agroalimentaires, 978-2-7430-2331-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality Assurance Schemes in Major Beef-Producing Countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Strydom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Matthews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ó. López-Campos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Aspects of Meat Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.223-255, 2017, Woodhead Publishing Series in Food Science Technology and Nutrition, </w:t></w:r><w:hyperlink r:id="rId1968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-100593-4.00011-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03906612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality assurance schemes in major beef producing countries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rod Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Strydom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kim Matthews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takanori Nishimura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New aspects of meat quality – from genes to ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phenotyping of animals and their meat: applications of low-power ultrasounds, near-infrared spectroscopy, raman spectroscopy and hyperspectral imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donato Andueza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît-Pierre Mourot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lawrie's meat science. Eight edition.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier Ltd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New sources of animal proteins: cultured meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mark Post</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New aspects of meat quality – from genes to ethics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Woodhead Publishing Limited, 2017, </w:t></w:r><w:hyperlink r:id="rId1978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-08-100593-4.00017-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01603257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beef quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. J. Polkinghorne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meat Quality: Genetic and Environmental Factors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRC Press (Taylor \&amp; Francis Group), 2015, Chemical and Functional Properties of Food Components Series</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01602115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autres voies pour obtenir des produits animaux... La viande de culture de cellules musculaires ou la viande sans animaux est-elle possible ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les filières animales françaises : Caractéristiques, enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1ère Ed., </w:t></w:r><w:hyperlink r:id="rId1981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Tec &amp; Doc Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 527 p., 2014, Collection Synthèse Agricole</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biological markers for meat tenderness of the three main French beef breeds using 2-DE and MS approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibault Chaze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics in Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Science - Business Media B.V.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 978-1-4614-5625-4. </w:t></w:r><w:hyperlink r:id="rId1984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4614-5626-1_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of food products and consumer attitudes in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jacquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Sans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Consumer attitudes to food quality products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 133, Wageningen Academic Publishers, pp. 67-82, 2013, EAAP Scientific Series, 978-90-8686-207-8. </w:t></w:r><w:hyperlink r:id="rId1987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-762-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01223547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of 'Omics' Approaches to Sustainable Herbivore Production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Boudra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Agriculture and New Biotechnologies (Advances in Agroecology)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CRC Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-1439825044. </w:t></w:r><w:hyperlink r:id="rId1990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1201/b10977-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La génomique fonctionnelle au service des filières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Foucras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Laville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La révolution génomique animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions France Agricole, 161 p., 2011, Agriproduction, 978-2-85557-181-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raising the nutritional value of beef and beef products to add value in beef production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nigel D. Scollan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ian Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Kim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition and climate change : major issues confronting the meat industry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nottingham University Press</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 978-1-907284-77-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métabolisme énergético-protéique des tissus musculaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Remond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Savary-Auzeloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muscles et Viande des Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 306 p, 2010, 978-2-7592-0877-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métabolisme lipidique des tissus musculaires et adipeux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muscle et viande de ruminant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2010, Synthèses (Quae), 978-2-7592-0877-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02817229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marqueurs biologiques de la qualité sensorielle des viandes bovines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte B. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muscle et viande de ruminant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2010, Synthèses (Quae), 978-2-7592-0877-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02815886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualités sensorielles de la viande bovine. Impacts des facteurs d'élevage ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Muscle et viande de ruminant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Quae, 2010, Synthèses (Quae), 978-2-7592-0877-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The GENOTEND chip: a tool to analyse gene expression in muscles of beef cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard-Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Laure Vuillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béline Jesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert H. Levéziel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Energy and protein metabolism and nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 127, Wageningen Academic Publishers, 2010, EAAP Scientific Series, 978-90-8686-153-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01211932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene expression associated with beef sensory qualities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Dubroeucq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles G. Renand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evaluation of carcass and meat quality in cattle and sheep</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 123, Wageningen Academic Publishers, 2007, Publication - European Association for Animal Production (EAAP), 978-90-8686-022-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les aliments d'allaitement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Toullec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Meschy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le veau de boucherie : concilier bien-être animal et production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA Editions, 2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02833728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Near-infrared data for the prediction of beef marbling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Alexandre Kombolo Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goi A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Santinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Rampado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, </w:t></w:r><w:hyperlink r:id="rId2008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.57745/FRDOJC⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meat thesaurus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Alexandre Kombolo Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landrieu F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richon B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, http://agroportal.lirmm.fr/ontologies/MEAT-T</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04654962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muscle transcriptome response to stress in bovine (database)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Cassar-Malek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04818897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lecture d’actualité - Les différents critères de qualité de la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.3-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02002753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial meat may hold promise, but significant concerns remain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linnea Laestadius</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02792221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yield of bovine carcasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cedric Coustet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Roux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prédiction de la qualité sensorielle de la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alix Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">INRAE. 2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05480470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet EcoRegMeat3G financé par l’Agence Nationale de la Recherche dans le cadre de l’Institut Carnot France Futur Elevage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Carnot France Futur Elevage. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2022" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet Greenanimo financé par le Ministère de l’éducation et de la science de Bulgarie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l’éducation et de la science de Bulgarie. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audition au sénat sur la « viande de culture » le 8 février 2023. De la viande cultivée, bientôt dans nos assiettes ? Le Sénat se penche sur le développement de la viande in vitro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Commission sénatoriale. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport final du projet EcoMeat3G : quelle qualité de la viande bovine produite par les systèmes herbagers à faibles intrants et quels moyens pour la prédire ? Programme opérationnel régional Auvergne FEDER-FSE 2014-2020 Auvergne Rhône Alpes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">FEDER. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La qualité des aliments d'origine animale selon les conditions de production et de transformation. Rapport de l'Expertise scientifique collective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Prache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Santé-Lhoutellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Adamiec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Astruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisabeth Baéza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] INRAE. 2020, 1023 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02986866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to the report following the Workshop “Farmers of the Future - Cellular Agriculture” organised by the EUROPEAN COMMISSION. JOINT RESEARCH CENTRE. Competences: I.2 Foresight, Modelling, Behavioural Insight and Design for Policy.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">EUROPEAN COMMISSION. JOINT RESEARCH CENTRE. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04660814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai d’engraissement de vaches de race Limousine par C.V. Plainemaison et DFP Nutraliance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Doutart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] Réf. 00 19 401 010 ISSN 1773-4738, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02788287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Business plan for the development of SLO-ACE 2019-2035</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Simončič</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Meglic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dolničar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Kuhar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Vallas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Contract] Deliverable 5.1, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étape chantier entrepôt et annuaire institutionnels pour les données de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Windpouire Esther Dzale Yeumo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Boizot-Szantaï</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Buche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2014, 18 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02801608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d'une demande de subvention de recherche à l'Université du Missouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of a project application for ARIMNet, anERA-Net funded by the European Commission FP7, whichaims toenhance Coordination of Agricultural Research in the Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2043" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation d'une demande de subvention de recherche en Irlande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02803042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2044" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation opérationnelle du dispositif expérimental de Phase en Auvergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal P. d'Hour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Garel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Pradel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François J.-F. Soussana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02818027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2048" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les orientations de l'Inra et les recherches en élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expertise du système australien de prédiction de la qualité de la viande bovine (MSA) : Quelles perspectives pour la filière française ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Moëvi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine C. Jurie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier D. Micol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cours (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2050" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La viande artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Master. Formation GIPE (Gestion de l'Innovation pour la Performance des Entreprises) (La viande artificielle), 2015, 72 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2051" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les objectifs et les applications du phénotypage à haut débit des animaux d’élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3ème année d'ingénieur option Elevage et systèmes de production (Les objectifs et les applications du phénotypage à haut débit des animaux d’élevage), 2014, 117 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2052" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le muscle et la viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">3rd cycle. 2014 Beef Cattle Production Training Course (2014 Beef Cattle Production Training Course), 2014, 46 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cours</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2053" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À propos de la viande cellulaire, par Jean-François Hocquette. Vidéo sur le site de l’Académie d’Agriculture de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d’une base internationale de données issues de tests consommateurs réalisés en Australie, Pologne, Irlande, Irlande du Nord et France dans la perspective de mettre au point un modèle de prédiction de la qualité gustative de la viande bovine en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Legrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S P F Bonny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.W. Pethick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.E. Gardner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2055" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proceedings of the workshop Food and Feed for the Future, 1st September 2023, Lyon, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Heuzé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonja Dominik</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Feed for the Future</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association française de zootechnie, 2024, 978-2-9591840-0-0. </w:t></w:r><w:hyperlink r:id="rId2059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25719/afz.2024.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04397943v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2060" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new algorithmic approach to better predict eating quality from rearing practices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Albechaalany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Berri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Saracco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69.International Congress of Meat Science and Technology (ICoMST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Padoue, Italy. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2061" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Video of the Workshop &amp;quot;Feed &amp; Food for the Future&amp;quot; organised by AFZ, CSIRO, INRAE and ISARA and held on 1 September 2023 at ISARA with the support of the OECD Cooperative Research Programme.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Tran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Food and Feed for the Future"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04666362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2062" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectives on consumer attitudes to meat consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Purslow</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">W. Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Book of Abstracts of the 74. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04193885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2064" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new semantic resource responding to the principles of open science: the meat thesaurus for dialogue between sector actors.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Alexandre Kombolo Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yon Jérémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Landrieu F</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richon B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 68th International Congress of Meat Science and Technology (ICoMST2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations between animal, carcass and meat characteristics across 15 European breeds.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Albechaalany</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Saracco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Campo Del</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Richardson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73th Annual Meeting of the European Federation of Animal Science (EAAP),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-90-8686-385-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2068" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation of one EAAP Webinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAAP Webinar: "What could be the future of “cultured meat”?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04662954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2069" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of across countries NIRS technology to predict MSA marbling score</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Goi A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moïse Alexandre Kombolo Ngah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matteo Santinello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicola Rampado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73th Annual Meeting of the European Federation of Animal Science (EAAP),</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 978-90-8686-385-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2070" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book of abstracts of the 72th Annual Meeting of the European Federation of Animal Science (EAAP), Davos, Switzerland, August 30th - September 3rd, 2021.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erling Strandberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Messori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Kenny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 72th Annual Meeting of the European Federation of Animal Science,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen Academic Publishers, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2076" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book of abstracts of the 71th Annual Meeting of the European Federation of Animal Science (EAAP), Virtual meeting, December 1st-4th, 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Strandberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pinotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Messori</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H Sauerwein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 71st Annual Meeting of the European Federation of Animal Science,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen Academic Publishers, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2080" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Book of abstracts of the 70th Annual Meeting of the Euro-pean Federation of Animal Science (EAAP), Ghent, Belgium, August 26-30th 2020.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Stanberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Savoini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.A.M. Spoolder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helga Sauerwein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId2075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Lee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 70th Annual Meeting of the European Federation of Animal Science,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Wageningen Academic Publishers, 2019, 978-90-8686-339-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2084" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">15 èmes Journées Sciences du Muscle et Technologie des Viandes (JSMTV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Journées Sciences du Muscle et Technologies des Viandes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Clermont-Ferrand, France. Hors-Série, , 206 p., 2014, Viandes et Produits Carnés</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02800815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2085" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy and fat metabolism of the liver, the digestive tract and muscles : transport, processing, energy consumption, fixation by tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Bauchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ortigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Gruffat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denys Durand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium le Veau à l'Horizon 2000</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1995, Le Mans, France. 34 p., 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02843582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2086" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts environnementaux, sociaux et éthiques des aliments à base de cellules cultivées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2087" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Will “cultured meat” transform our food system towards more sustainability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04819088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2088" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Current knowledge and uncertainties about “cultured meat”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2089" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The future of cultured meat and its impact on livestock.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2090" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livestock farming is wrongly criticised; the science must be remembered</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04668202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2091" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décryptage des impacts de la « viande cellulaire » avec Jean-François Hocquette, Directeur de recherche à l'INRAE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2092" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State of the art, update and gaps of knowledge about &amp;quot;cultured meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04663303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2093" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Produire de la chair animale in vitro : pas d’unanimité pour un sujet médiatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Ellies-Oury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sghaier Chriki</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04653475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2094" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamburgers in vitro, fromages de synthèse, glu de porc, vache ou poisson transgénique, récupération de caca…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02791875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2095" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovations - Préparez votre ketchup et rendez-vous en octobre ! Par Pierre Criado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2096" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la viande synthétique bientôt dans les assiettes. Par Thierry Noisette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02802861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2097" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coopération gagnant-gagnant : rétrospective de la coopération sino-française pour la production de viande bovine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yayu Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yunlong Huo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02798747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre de rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId2098" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie du projet Eurobeef / beef2Compete (innovation, adéquation offre/demande/réponse aux attentes des consommateurs)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hocquette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre de rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId2098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02786723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId2099"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FAB44BFA"/>
+    <w:nsid w:val="4E13DD9C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-hocquette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2409-3881" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079209173" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05554521v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#304;smail M&#252;cahit Alptekin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mevra Aydin Cil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sghaier Chriki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00003-026-01607-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05575211v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafang Cui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda S Perkins" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Liu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair B Ross" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyao Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2026.110076" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05404214v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C van der Sluis" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101718" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05453584v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hallman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masami Takeuchi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04999175v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Santinello" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Penasa" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Rampado" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Pethick" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22175/mmb.18329" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224401v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meisong Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayu Huang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Degen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongzhen Zhong" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2025.105756" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538282v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pethick" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22175/mmb.19833" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242546v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Ahmadi Kaliji" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Pakseresht" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2025.105197" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081949v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Windisch" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Warner" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison van Eenennaam" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Thompson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Stanton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/af/vfae044" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530893v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fournier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101145" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04864662v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios Melios" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Gkatzionis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fufo.2025.100538" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947677v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia da Silva Rodrigues Mendes" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Christensen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Kombolo-Ngah" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faure" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thoumy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2025.109759" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04863356v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164789v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Speke Katende" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Costa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051X.2025.2505210" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387056v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2025.105829" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05034786v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-025-00417-8" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04875964v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sadoud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04650008v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sishir Kamalapuram" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2024.1452643" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04391519v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2023.11.003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04609420v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Katrin Jacobs" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Wilhelm Windhorst" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gickel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2024.1401715" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04875953v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David William Pethick" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Perkins" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Moyes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04683524v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cesar Colivet Briceno" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Teixeira M&#225;rsico" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2024.105550" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417516v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albechaalany" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-P. Ellies-Oury" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saracco" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Campo" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Richardson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2023.105395" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830145v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Alhujaili" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Payet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.17559" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628678v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Birse" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos &#193;lvarez" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Liu" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Legrand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.139645" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526386v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Fang" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Knaapila" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2024.1382337" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582726v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2024.109501" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818134v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Rodrigues Silva" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Rivet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Tondusson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vas.2024.100411" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824903v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Kombolo Ngah" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.3.8066" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674213v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Nicolazo de Barmon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Pogorzelski" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Neveu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650380v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Goi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2024.109575" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526420v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatianne Ferreira de Oliveira" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/tas/txad134" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04646311v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minsu Kim" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Young Jung" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22175/mmb.17645" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773886v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Taussat" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen F&#233;m&#233;nia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Forestier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.13486" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661140v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Barro" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kizkitza Insausti" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/PB5QXC)" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661177v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Polkinghorne" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Cuthbertson" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Faulhaber" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04138697v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M Almeida" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Panea" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Hocquette" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1043618" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342338v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2023.11.001" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661224v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Rombouts" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Nisbet" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meister" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661166v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.X. Meng" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hl Luo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel O'Reilly" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926339v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Pannier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Noel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2022.109079" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04049934v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2023.109163" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009486v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Kombolo" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Bertelli Pflanzer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2023.109144" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661152v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Georgieva" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Alexandre Kombolo Ngah" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todor Stoyanchev" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicolazo De Barmon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Penchev" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224807v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefka Atanassova" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2023.109169" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661112v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Conanec" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Campo" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Richardson" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per E. Ertbjerg" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiana Failla" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093048v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wood" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Thorrez" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Declan Troy" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/af/vfac092" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600926v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Hocquette" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seren Kell" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04073530v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1127655" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753973v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11121732" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03485316v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Pogorzelska-Nowicka" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Pogorzelski" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej P&#243;&#322;torak" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2021.104795" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03920206v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03996652v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sadoud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15547/ast.2022.03.039" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661119v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03695657v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cannelle Gousset" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gregorio" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Marais" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Rusalen" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2022.104909" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877202v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pulina" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondina Francesca Lunesu" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Pirlo" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coesh.2022.100404" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03670992v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Kombolo" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Yon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Landrieu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Richon" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658637v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo de Marchi" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Diana" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051X.2022.2063766" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03964572v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Asioli" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#236;n Fuentes-Pila" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silverio Alarc&#243;n" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Han" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2022.102376" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711007v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Kombolo Ngah" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2022.108849" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03424401v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Pellattiero" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2021.108694" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658690v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2022.108776" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632213v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pomi&#232;s" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.13150" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800947v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Grossiord" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Denayrolles" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Papillon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sauvant" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11182822" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03669316v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Andr&#233;" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bonnot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dolle" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662584v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/af/vfac002" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753977v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruffat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11162493" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545364v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Clinquart" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100426" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316097v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Ertbjerg" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2021.104548" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03424536v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W Pethick" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Scollan" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Dunshea" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100356" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272613v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Picard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2021.108537" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504412v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03315944v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Ripoll" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Dunner" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21124230" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504409v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109876v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10010084" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504421v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Polkinghorne&#178;" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoyelle" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tribot Laspi&#232;re" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bru" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229138v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10020353" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316040v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrein Hashem" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eman Hassanein" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonzalez-Bulnes" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz Ahmed" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13126521" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301367v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.611153" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504424v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duclos" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Allo" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03424388v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10112588" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02516948v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sgha&#239;er Chriki" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2020.00007" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926858v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Normand" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2020.104209" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926259v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2020.108233" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647948v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2020.108190" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04102750v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504375v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570376v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sghaier S. Chriki" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Farmer" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9040525" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03081589v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ait Kaddour" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dubost" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9091254" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569148v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Sentandreu" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Coulis" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2020.108155" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921914v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01845" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917766v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Gardner" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22175/mmb.9488" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068378v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Crowley" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Polkinghorne" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Webster" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625039v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lee" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jacob" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051X.2018.1551072" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623188v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629415v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2019.06.007" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103888v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622786v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624148v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mollier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081874v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Strachan" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620679v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizhuang Hao" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Yang" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racheal H. Bryant" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9775/kvfd.2018.20366" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306127v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8100436" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154355v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622666v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonny" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel A. O'Reilly" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Pethick" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham E. Gardner" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2095-3119(18)61924-0" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966624v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillemin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Miller" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre M de Almeida" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799546v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. W. Pethick" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wierzbicki" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118000605" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974604v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799541v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S. H. Costa" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Costa" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana P. Alves" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina M. Alfaia" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. M. Prates" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193875" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621293v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Albert&#237;" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.13890" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966623v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mcgilchrist" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Warner" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garth Tarr" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972738v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Annovazzi-Jakab" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997273v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Straif" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan de Smet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Russo" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Roehe" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623278v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lherm" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Pineau" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Deblitz" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5713/ajas.18.0196" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606584v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Legrand" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Polkinghorne" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137775572495574E12" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522979v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595240v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzyf Wierzbicki" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allen" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626554v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah P. F. Bonny" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN17307" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619015v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Costa" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Sim&#245;es" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S P Alves" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P C Lemos" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Alfaia" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116001373" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564568v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566306v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619168v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. F. Bonny" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabele Legrand" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002305" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901466v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M.A. Abdelhadi" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Babiker" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssas.2015.08.003" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617572v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Klopcic" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604298v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. E. Gardner" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allen" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117000076" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564566v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Wierzbicki" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966622v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s2040470017001753" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638948v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S P F Bonny" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Legrand" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wierzbicki" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Allen" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002839" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638038v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Micol" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan P Moloney" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2095-3119(16)61340-0" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629839v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629663v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Rosner" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Peyraud" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630735v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denoyelle" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bieche-Terrier" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632336v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296420v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Pissavy" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Micol" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jurie" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lethias" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2016.02.009" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637702v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111500292X" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578274v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Lizhuang" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chai Shatuo" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shujie Liu" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295404v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Bowe" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Birnie" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417538v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2016.08.004" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVLQW6ZM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636588v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638090v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2016.04.036" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K2WNGNK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608716v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vautier" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629837v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Pethick" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634400v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan P. Moloney" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2016.07.026" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307898v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002700" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190157v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlong Huo" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinxiang Meng" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146206v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod J. Polkinghorne" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Thompson" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dw Pethick" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297023v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632928v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130532v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hocquette" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Lambert" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Sinquin" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Peterolff" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Wagner" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2095-3119(14)60886-8" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194029v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-7845" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171501v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Sami" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwards Mills" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123033v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah P.F. Bonny" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2095-3119(14)60888-1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191442v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Boudjellal" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b02615" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050210v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3026" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629494v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Carlhian" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631659v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxiang Meng" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harinder Makkar" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mckinnon" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Beck" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryl Gibb" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194126v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3024" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594439v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2015.05.003" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SH5JD0B3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638148v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Denis" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638827v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631053v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631745v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a S H Costa" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Navas" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115000427" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638458v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G E Gardner" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114002389" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146205v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629611v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630400v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Porry" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chaumet" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193936v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Talon" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Brochard" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2014.27.3.3069" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635841v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sevane" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nute" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sanudo" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cortes" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canon" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2013.11.001" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHC0K06V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190003v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongting Zhuang" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiwei Zhang" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxiang Kang" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629443v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190076v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN14210" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630560v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Robert" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207759v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allais" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Lev&#233;ziel" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousset" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-7868" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636820v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf501528s" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635874v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn van Wezemael" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Verbeke" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2013.07.031" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641376v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armstrong" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wiener" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pong Wong" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dunner" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-014-3343-y" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629449v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173636v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Charley" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2014.27.3.3066" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639346v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel D Scollan" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Dannenberger" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Nuernberg" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#226;n Mackintosh" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2014.02.015" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630117v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129862v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktoria Golik" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2014.27.3.3067" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631122v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a N Al-Owaimer" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G M Suliman" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a S Sami" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2013.10.025" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWR1214R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629431v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630628v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630629v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646281v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731112001553" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648023v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mainsant" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Daudin" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189945v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meunier" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190663v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Brun" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ijas.2013.e41" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647927v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Abdelhadi" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulaiman Babiker" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9755/ejfa.v25i2.15402" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189944v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gardner" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopez" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189943v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189942v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001028v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Renand" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Journaux" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2013.04.009" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2R297G6X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189938v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Faye" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abdelhadi" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raiymbek" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kadim" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643463v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reichstadt" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.02.026" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLBFKJPH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643912v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641879v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne J. Porcher" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641832v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641847v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649455v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643489v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Jailler" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2011.06.012" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X2CV07V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641937v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000621v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Guillemin" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ijb.v4n2p26" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642226v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642320v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641875v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000362v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Bernard-Capel" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vidal" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beline B. Jesson" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-8-135" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001336v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1740-0929.2012.01021.x" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1HPPRX7G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129632v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Capel" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie David" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guemene" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bidanel" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1740-0929.2012.01015.x" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H104BBDX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646135v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Hiller" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Nuernberg" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114511006179" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641926v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643547v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641964v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651753v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2091-13-29" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641823v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646732v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2010.09.003" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2WT479R4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641820v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642549v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110002491" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645905v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/af.2011-0014" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646040v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000706v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110002612" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642199v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- David, V." TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643164v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Chelh" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110001862" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644703v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646031v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN10045" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641845v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel C&#232;tre" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641882v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651418v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel D. Scollan" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L. Greenwood" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Newbold" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Yanez Ruiz" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. Shingfield" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN10051" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644712v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645847v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999826v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P. Meurice" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Brun" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Denoyelle" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN10044" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643591v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Ball" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Banks" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/an10041" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641872v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647261v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019862v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Journaux" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Payet-Duprat" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raynaud" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3063" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641862v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Meng, X.Q." TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654453v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667996v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109991091" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663135v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Pajak" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Pawlikowska" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2010.04.013" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-716KFLFW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654161v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193527v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lepetit" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-2385" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667737v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110001448" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665325v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Oury" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rollande Dumont" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2091-11-12" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653866v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665282v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia D. de Barcellos" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens O. Kugler" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2009.11.013" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT9WP24P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653672v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653412v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193460v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663751v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morzel" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blinet" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf901949r" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211921v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662984v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655320v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Scalbert" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean Louis Guillou" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667383v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briand" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2008.05.002" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1JLW75T-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665080v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Heyman" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108003406" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665406v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bernard" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barnola" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668556v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Saez" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Davail" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gentes" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Jourdan" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2009-00208" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193476v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2009.01.012" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6NDTM9C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655657v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bernard-Capel" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658841v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark James Reecy" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chevalier" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-196" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663673v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alberti" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Panea" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sa&#241;udo" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Olleta" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ripoll" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2007.04.010" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F03QZ3GH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654938v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Reecy" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654575v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kpatcha Kadanga" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chauvet" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660942v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Lokociejewska" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Gajewska" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Jank" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653285v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delavaud" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dunoyer" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659672v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EA08018" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663499v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.28.335-350" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D5642669C06F19A37599CC912A6524BA59DCE216/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655445v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degrace" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demizieux" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen-Yu Du" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gresti" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caverot" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M611391200" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664722v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Passelaigue" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;ger" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-63" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662501v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00270.2006" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211900v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Malafosse" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653399v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2007-0062" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665796v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lehnert" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Barendse" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665737v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160852v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Fergani" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Oudart" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Gonzalez de Aguilar" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fricker" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ren&#233;" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M700017-JLR200" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663663v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Guy" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107658029" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657750v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000602" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657777v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dumas" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piec" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Bechet" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;braud" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr060343h" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656056v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Serrano" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dubroeucq" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000225" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656687v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dransfield" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2007.04.014" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1W0HPKF0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657863v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kahl" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2006.04.011" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186770v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fromentin" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2006.09.020" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667197v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Cunff" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656690v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost van den Borne" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Verstegen" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Gerrtits" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211916v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656889v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2006-837" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900617v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Sauerwein" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumi Higashiyama" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Abe" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006014" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661455v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Herpin" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Damon" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mosoni" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664859v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ameslant" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659289v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657325v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2006.07.024" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGL52KZB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659542v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernardet" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2006.07.014" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TZ8WHZD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211903v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661048v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cuvelier" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clinquart" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Cabaraux" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dufrasne" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657960v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/ASC20057" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661466v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Scollan" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2006.05.002" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JX4Z6J5Z-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664473v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gajkowska" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Orzechowski" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661571v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656494v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654196v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676737v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sudre" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuko Ueda" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2005.01.012" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5327VGJD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900574v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;nissier" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Djiane" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005036" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211898v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680366v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouley" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Piec" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2005.02.028" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGR2KTDM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678442v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sudre" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcp.2004.07.005" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JSFX3H0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677539v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067477v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bernard" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Degrelle" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ollier" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Campion" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669480v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670467v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680776v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200400925" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/88B342AC4FEA63D221078AEAFCB4852C26EF41D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669532v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677440v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677566v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679980v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Olleta" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Mons&#243;n" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680426v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bocquier" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20041240" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676819v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Jadhao" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viglietta" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-511X-3-27" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677358v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rimbert" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bedu" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ritz" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.03-1104fje" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678619v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2004.02.014" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXM2XM73-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900472v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2004011" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670538v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/advan.00006.2004" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680797v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay B. Jadhao" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Houdebine" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10974-004-2768-7" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S23P5WSH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683168v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Jailler" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1357729800054527" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690648v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670677v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670122v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900441v1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Fillaut" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Piteira Bonito" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2003013" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676328v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincent" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Piteira-Bonito" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678004v1" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Abou El Karam" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berge" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Culioli" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.23.163-167" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D81B8096A5678986F3DCAB1D746A144A9A18EA14/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672595v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre A. Eggen" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677311v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2003.16.2.3652" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673249v1" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900430v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bertrand" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martineau" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vermorel" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2003006" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672597v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682738v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sudre" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pietu" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jb/mvg096" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-WG32FCDT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669486v1" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676242v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orzechowski" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gajkowska" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Wojewodzka" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670481v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Brandstetter" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211861v1" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amarger" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delourme" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Julien" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671350v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Muras" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673490v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sauerwein" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Veerkamp" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Geay" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672620v1" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Debras" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Balage" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rulquin" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681425v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Culioli" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900350v1" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Geay" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cucioli" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2001101" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676600v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Boirie" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouteloup-Demange" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671590v1" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vermorel" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672185v1" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900408v1" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2000134" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697074v1" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Pfaffl" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Gerrard" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694885v1" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698918v1" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694270v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lethias" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314346v1" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renand" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Menissier" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698449v1" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abe" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686821v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piot" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696353v1" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691078v1" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bas" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900282v1" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr A. Orzechowski" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690602v1" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694594v1" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694191v1" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686369v1" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686559v1" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689949v1" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692923v1" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900259v1" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herpin" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900244v1" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688323v1" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900167v1" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fl&#233;chet" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698559v1" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langin" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687759v1" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Olivecrona" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687071v1" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686248v1" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694734v1" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900209v1" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fl&#233;chet" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689244v1" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Balage" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Larbaud" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grizard" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696048v1" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695436v1" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018609806665" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BE05AAC1454AD7C5F49D5C0CE25B9EE4E40212C1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688801v1" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696306v1" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferre" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689286v1" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685426v1" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Furet" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900030v1" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonnet" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leroux" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Furet" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Martin" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684139v1" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689426v1" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685736v1" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684856v1" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685482v1" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686777v1" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Castiglia" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687772v1" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bornes" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lepetit" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700364v1" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899734v1" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Picard" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gagni&#232;re" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Geay" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Robelin" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889459v1" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bas" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704041v1" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brazi" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bengtsson-Olivecrona" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699720v1" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889453v1" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Olivecrona" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703189v1" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gagni&#232;re" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Robelin" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702319v1" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699739v1" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702272v1" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701178v1" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889119v1" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. F Bornes" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vermorel" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889140v1" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700880v1" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700027v1" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bouix" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00893949v1" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bouix" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Anglaret" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Donnat" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706316v1" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Postel-Vinay" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tar" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Clot" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontoura" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711384v1" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brauner" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711106v1" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Souberbielle" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703790v1" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Kelly" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699737v1" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700931v1" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717340v1" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kayser" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Hemptinne" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amar-Costesec" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726601v1" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Girot" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;ger" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mckelvie" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04752903v1" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cui" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654705v1" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654707v1" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04826658v1" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654697v1" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654704v1" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654694v1" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651358v1" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04752881v1" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Birse" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. &#193;lvarez" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661795v1" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654693v1" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195052v1" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193589v1" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S.R. Mendes" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barro" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Christensen" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193842v1" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192590v1" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329820v1" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650792v1" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Purslow" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang W" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331865v1" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331924v1" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-K. Jacobs" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W. Windhorst" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gickel" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662995v1" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329842v1" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Farage Frade-Barros" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kizkitza Barrenetxea" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193552v1" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coutinho" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregori Alberto Rovadoscki" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Bridi" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193547v1" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Noel" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192606v1" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goi" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Atanassova" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193860v1" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Albechaalany" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saban Yilmaz" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourin" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guyot" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193599v1" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rodrigues Silva" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana de Oliveira Ferreira" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Rivet" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663151v1" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193866v1" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654686v1" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650787v1" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Polkinghorne" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuthberton H" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331797v1" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hocquette" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654656v1" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653463v1" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653456v1" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laithier" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rennie Eppenstein" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Sturaro" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klevenhusen F" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654653v1" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J Duclos" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; This, Vo Kientza" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654666v1" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Law R" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653467v1" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliveira Tf" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653446v1" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almeida J" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654682v1" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654660v1" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654659v1" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654674v1" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663155v1" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654663v1" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654651v1" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654670v1" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654664v1" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654644v1" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504356v1" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Goi" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504115v1" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504341v1" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R J Polkinghorne" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503891v1" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503889v1" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504237v1" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Isabelle" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503971v1" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653470v1" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alarcon S" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han J" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653474v1" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503964v1" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503938v1" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503988v1" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504347v1" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654638v1" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503930v1" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504132v1" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504130v1" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504368v1" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503951v1" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504234v1" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Han" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503946v1" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503899v1" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818842v1" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503901v1" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818829v1" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503913v1" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789631v1" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503917v1" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786824v1" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734443v1" TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monteils" TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785942v1" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785387v1" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734479v1" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bru" TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734475v1" TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Denoyelle" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bru" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734371v1" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503908v1" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503910v1" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734399v1" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603160v1" TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002764v1" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740748v1" TargetMode="External"/><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P.F. Bonny" TargetMode="External"/><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isbelle Legrand" TargetMode="External"/><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455943v1" TargetMode="External"/><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740173v1" TargetMode="External"/><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740184v1" TargetMode="External"/><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F.P. Bonny" TargetMode="External"/><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742422v1" TargetMode="External"/><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603384v1" TargetMode="External"/><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742826v1" TargetMode="External"/><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739005v1" TargetMode="External"/><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739182v1" TargetMode="External"/><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Babiker" TargetMode="External"/><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792118v1" TargetMode="External"/><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741639v1" TargetMode="External"/><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742906v1" TargetMode="External"/><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742471v1" TargetMode="External"/><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad Duhem" TargetMode="External"/><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792133v1" TargetMode="External"/><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798172v1" TargetMode="External"/><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793505v1" TargetMode="External"/><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797369v1" TargetMode="External"/><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793348v1" TargetMode="External"/><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199697v1" TargetMode="External"/><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743574v1" TargetMode="External"/><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742885v1" TargetMode="External"/><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536432v1" TargetMode="External"/><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801516v1" TargetMode="External"/><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Polkinghorne" TargetMode="External"/><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740130v1" TargetMode="External"/><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792204v1" TargetMode="External"/><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316990v1" TargetMode="External"/><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739975v1" TargetMode="External"/><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791989v1" TargetMode="External"/><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738512v1" TargetMode="External"/><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797342v1" TargetMode="External"/><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Gardner" TargetMode="External"/><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739363v1" TargetMode="External"/><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793788v1" TargetMode="External"/><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798308v1" TargetMode="External"/><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738582v1" TargetMode="External"/><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743830v1" TargetMode="External"/><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon A. Huws" TargetMode="External"/><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#226;n B. P. Mackintosh" TargetMode="External"/><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738951v1" TargetMode="External"/><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salih Babiker" TargetMode="External"/><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihal Mohamed" TargetMode="External"/><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791894v1" TargetMode="External"/><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739123v1" TargetMode="External"/><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Bonny S. P. F." TargetMode="External"/><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792140v1" TargetMode="External"/><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194001v1" TargetMode="External"/><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803230v1" TargetMode="External"/><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750415v1" TargetMode="External"/><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Kammoun" TargetMode="External"/><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744990v1" TargetMode="External"/><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Moloney" TargetMode="External"/><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nuernberg" TargetMode="External"/><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745547v1" TargetMode="External"/><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745777v1" TargetMode="External"/><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Suliman" TargetMode="External"/><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Sami" TargetMode="External"/><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803182v1" TargetMode="External"/><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193823v1" TargetMode="External"/><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193813v1" TargetMode="External"/><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806275v1" TargetMode="External"/><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749650v1" TargetMode="External"/><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750204v1" TargetMode="External"/><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.I. Richardson" TargetMode="External"/><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806215v1" TargetMode="External"/><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804290v1" TargetMode="External"/><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809080v1" TargetMode="External"/><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802585v1" TargetMode="External"/><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001256v1" TargetMode="External"/><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808640v1" TargetMode="External"/><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190384v1" TargetMode="External"/><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Picard" TargetMode="External"/><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809081v1" TargetMode="External"/><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189946v1" TargetMode="External"/><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journaux" TargetMode="External"/><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803333v1" TargetMode="External"/><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803595v1" TargetMode="External"/><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hamill" TargetMode="External"/><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hiller" TargetMode="External"/><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805360v1" TargetMode="External"/><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805867v1" TargetMode="External"/><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacquet" TargetMode="External"/><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210416v1" TargetMode="External"/><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746539v1" TargetMode="External"/><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre Capitan" TargetMode="External"/><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749747v1" TargetMode="External"/><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750388v1" TargetMode="External"/><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacquet" TargetMode="External"/><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.04.007" TargetMode="External"/><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802693v1" TargetMode="External"/><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744715v1" TargetMode="External"/><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Hamill" TargetMode="External"/><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802482v1" TargetMode="External"/><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802665v1" TargetMode="External"/><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808471v1" TargetMode="External"/><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745593v1" TargetMode="External"/><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190371v1" TargetMode="External"/><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000788v1" TargetMode="External"/><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Allais" TargetMode="External"/><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744432v1" TargetMode="External"/><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806056v1" TargetMode="External"/><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Turin" TargetMode="External"/><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746295v1" TargetMode="External"/><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Capel" TargetMode="External"/><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. David" TargetMode="External"/><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Guemene" TargetMode="External"/><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805101v1" TargetMode="External"/><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744583v1" TargetMode="External"/><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/ANv51n1_FO" TargetMode="External"/><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744388v1" TargetMode="External"/><Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803246v1" TargetMode="External"/><Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802942v1" TargetMode="External"/><Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802868v1" TargetMode="External"/><Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805114v1" TargetMode="External"/><Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Barbezant" TargetMode="External"/><Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Gastinel" TargetMode="External"/><Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802183v1" TargetMode="External"/><Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Greenwood" TargetMode="External"/><Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802552v1" TargetMode="External"/><Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745191v1" TargetMode="External"/><Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748387v1" TargetMode="External"/><Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Cherfaoui" TargetMode="External"/><Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745368v1" TargetMode="External"/><Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749213v1" TargetMode="External"/><Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thomas" TargetMode="External"/><Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749179v1" TargetMode="External"/><Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744898v1" TargetMode="External"/><Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747235v1" TargetMode="External"/><Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805305v1" TargetMode="External"/><Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999830v1" TargetMode="External"/><Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault T. Chaze" TargetMode="External"/><Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Journaux" TargetMode="External"/><Relationship Id="rId1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193519v1" TargetMode="External"/><Relationship Id="rId1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757874v1" TargetMode="External"/><Relationship Id="rId1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chadeyron" TargetMode="External"/><Relationship Id="rId1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211927v1" TargetMode="External"/><Relationship Id="rId1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;line Jesson" TargetMode="External"/><Relationship Id="rId1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193562v1" TargetMode="External"/><Relationship Id="rId1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758172v1" TargetMode="External"/><Relationship Id="rId1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Costa" TargetMode="External"/><Relationship Id="rId1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Alfaia" TargetMode="External"/><Relationship Id="rId1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Lopes" TargetMode="External"/><Relationship Id="rId1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.M. Prates" TargetMode="External"/><Relationship Id="rId1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758416v1" TargetMode="External"/><Relationship Id="rId1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755129v1" TargetMode="External"/><Relationship Id="rId1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-708-0" TargetMode="External"/><Relationship Id="rId1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750586v1" TargetMode="External"/><Relationship Id="rId1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754351v1" TargetMode="External"/><Relationship Id="rId1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Giraud" TargetMode="External"/><Relationship Id="rId1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sans" TargetMode="External"/><Relationship Id="rId1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753616v1" TargetMode="External"/><Relationship Id="rId1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811561v1" TargetMode="External"/><Relationship Id="rId1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812743v1" TargetMode="External"/><Relationship Id="rId1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813092v1" TargetMode="External"/><Relationship Id="rId1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757052v1" TargetMode="External"/><Relationship Id="rId1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens K&#252;gler" TargetMode="External"/><Relationship Id="rId1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Scholderer" TargetMode="External"/><Relationship Id="rId1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia de Barcellos" TargetMode="External"/><Relationship Id="rId1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211931v1" TargetMode="External"/><Relationship Id="rId1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813372v1" TargetMode="External"/><Relationship Id="rId1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758037v1" TargetMode="External"/><Relationship Id="rId1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752797v1" TargetMode="External"/><Relationship Id="rId1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753270v1" TargetMode="External"/><Relationship Id="rId1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211935v1" TargetMode="External"/><Relationship Id="rId1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818668v1" TargetMode="External"/><Relationship Id="rId1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754331v1" TargetMode="External"/><Relationship Id="rId1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193771v1" TargetMode="External"/><Relationship Id="rId1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duprat" TargetMode="External"/><Relationship Id="rId1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193674v1" TargetMode="External"/><Relationship Id="rId1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750608v1" TargetMode="External"/><Relationship Id="rId1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Barboiron" TargetMode="External"/><Relationship Id="rId1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193663v1" TargetMode="External"/><Relationship Id="rId1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753520v1" TargetMode="External"/><Relationship Id="rId1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754117v1" TargetMode="External"/><Relationship Id="rId1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193576v1" TargetMode="External"/><Relationship Id="rId1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750439v1" TargetMode="External"/><Relationship Id="rId1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211922v1" TargetMode="External"/><Relationship Id="rId1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211918v1" TargetMode="External"/><Relationship Id="rId1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Vuillaume" TargetMode="External"/><Relationship Id="rId1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753204v1" TargetMode="External"/><Relationship Id="rId1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753734v1" TargetMode="External"/><Relationship Id="rId1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile M.-O. Nozieres" TargetMode="External"/><Relationship Id="rId1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rossignol" TargetMode="External"/><Relationship Id="rId1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouveau" TargetMode="External"/><Relationship Id="rId1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Feuillet" TargetMode="External"/><Relationship Id="rId1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211920v1" TargetMode="External"/><Relationship Id="rId1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757421v1" TargetMode="External"/><Relationship Id="rId1604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mo&#235;vi" TargetMode="External"/><Relationship Id="rId1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754737v1" TargetMode="External"/><Relationship Id="rId1606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193525v1" TargetMode="External"/><Relationship Id="rId1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chaze" TargetMode="External"/><Relationship Id="rId1608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193459v1" TargetMode="External"/><Relationship Id="rId1609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752836v1" TargetMode="External"/><Relationship Id="rId1610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754647v1" TargetMode="External"/><Relationship Id="rId1611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Reecy" TargetMode="External"/><Relationship Id="rId1612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carissa Park" TargetMode="External"/><Relationship Id="rId1613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.L. Hu" TargetMode="External"/><Relationship Id="rId1614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hulsegge" TargetMode="External"/><Relationship Id="rId1615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Der Steen" TargetMode="External"/><Relationship Id="rId1616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211930v1" TargetMode="External"/><Relationship Id="rId1617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193554v1" TargetMode="External"/><Relationship Id="rId1618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753561v1" TargetMode="External"/><Relationship Id="rId1619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753386v1" TargetMode="External"/><Relationship Id="rId1620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753764v1" TargetMode="External"/><Relationship Id="rId1621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757554v1" TargetMode="External"/><Relationship Id="rId1622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751510v1" TargetMode="External"/><Relationship Id="rId1623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId1624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia" TargetMode="External"/><Relationship Id="rId1625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752648v1" TargetMode="External"/><Relationship Id="rId1626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193490v1" TargetMode="External"/><Relationship Id="rId1627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756950v1" TargetMode="External"/><Relationship Id="rId1628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822515v1" TargetMode="External"/><Relationship Id="rId1629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750589v1" TargetMode="External"/><Relationship Id="rId1630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751239v1" TargetMode="External"/><Relationship Id="rId1631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barnola" TargetMode="External"/><Relationship Id="rId1632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812741v1" TargetMode="External"/><Relationship Id="rId1633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752116v1" TargetMode="External"/><Relationship Id="rId1634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814885v1" TargetMode="External"/><Relationship Id="rId1635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211924v1" TargetMode="External"/><Relationship Id="rId1636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193477v1" TargetMode="External"/><Relationship Id="rId1637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193511v1" TargetMode="External"/><Relationship Id="rId1638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409365v1" TargetMode="External"/><Relationship Id="rId1639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Meurice" TargetMode="External"/><Relationship Id="rId1640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham R. Nute" TargetMode="External"/><Relationship Id="rId1641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752693v1" TargetMode="External"/><Relationship Id="rId1642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752400v1" TargetMode="External"/><Relationship Id="rId1643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guilloud" TargetMode="External"/><Relationship Id="rId1644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750489v1" TargetMode="External"/><Relationship Id="rId1645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunee Eadmusik" TargetMode="External"/><Relationship Id="rId1646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molette" TargetMode="External"/><Relationship Id="rId1647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Rammouz" TargetMode="External"/><Relationship Id="rId1648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; R&#233;mignon" TargetMode="External"/><Relationship Id="rId1649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193465v1" TargetMode="External"/><Relationship Id="rId1650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Nute" TargetMode="External"/><Relationship Id="rId1651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813320v1" TargetMode="External"/><Relationship Id="rId1652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193508v1" TargetMode="External"/><Relationship Id="rId1653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211923v1" TargetMode="External"/><Relationship Id="rId1654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renan" TargetMode="External"/><Relationship Id="rId1655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211917v1" TargetMode="External"/><Relationship Id="rId1656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812146v1" TargetMode="External"/><Relationship Id="rId1657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813589v1" TargetMode="External"/><Relationship Id="rId1658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750466v1" TargetMode="External"/><Relationship Id="rId1659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756519v1" TargetMode="External"/><Relationship Id="rId1660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Chevalet" TargetMode="External"/><Relationship Id="rId1661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Sellier" TargetMode="External"/><Relationship Id="rId1662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754356v1" TargetMode="External"/><Relationship Id="rId1663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750600v1" TargetMode="External"/><Relationship Id="rId1664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malafosse" TargetMode="External"/><Relationship Id="rId1665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donoyelle" TargetMode="External"/><Relationship Id="rId1666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755317v1" TargetMode="External"/><Relationship Id="rId1667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valentini" TargetMode="External"/><Relationship Id="rId1668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Nardone" TargetMode="External"/><Relationship Id="rId1669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crisa" TargetMode="External"/><Relationship Id="rId1670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchitelli" TargetMode="External"/><Relationship Id="rId1671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Failla" TargetMode="External"/><Relationship Id="rId1672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211911v1" TargetMode="External"/><Relationship Id="rId1673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211901v1" TargetMode="External"/><Relationship Id="rId1674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756914v1" TargetMode="External"/><Relationship Id="rId1675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Thompson" TargetMode="External"/><Relationship Id="rId1676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Wang" TargetMode="External"/><Relationship Id="rId1677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752503v1" TargetMode="External"/><Relationship Id="rId1678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758239v1" TargetMode="External"/><Relationship Id="rId1679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Espinasse" TargetMode="External"/><Relationship Id="rId1680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rudel" TargetMode="External"/><Relationship Id="rId1681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753074v1" TargetMode="External"/><Relationship Id="rId1682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dufour" TargetMode="External"/><Relationship Id="rId1683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750784v1" TargetMode="External"/><Relationship Id="rId1684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751042v1" TargetMode="External"/><Relationship Id="rId1685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211914v1" TargetMode="External"/><Relationship Id="rId1686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750985v1" TargetMode="External"/><Relationship Id="rId1687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211915v1" TargetMode="External"/><Relationship Id="rId1688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnot" TargetMode="External"/><Relationship Id="rId1689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813253v1" TargetMode="External"/><Relationship Id="rId1690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753685v1" TargetMode="External"/><Relationship Id="rId1691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753466v1" TargetMode="External"/><Relationship Id="rId1692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758356v1" TargetMode="External"/><Relationship Id="rId1693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Montel" TargetMode="External"/><Relationship Id="rId1694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753242v1" TargetMode="External"/><Relationship Id="rId1695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753787v1" TargetMode="External"/><Relationship Id="rId1696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pawlikowska" TargetMode="External"/><Relationship Id="rId1697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lokociejewska" TargetMode="External"/><Relationship Id="rId1698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750923v1" TargetMode="External"/><Relationship Id="rId1699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId1700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750676v1" TargetMode="External"/><Relationship Id="rId1701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211909v1" TargetMode="External"/><Relationship Id="rId1702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753317v1" TargetMode="External"/><Relationship Id="rId1703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Lepetit" TargetMode="External"/><Relationship Id="rId1704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750480v1" TargetMode="External"/><Relationship Id="rId1705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816796v1" TargetMode="External"/><Relationship Id="rId1706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755257v1" TargetMode="External"/><Relationship Id="rId1707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId1708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752354v1" TargetMode="External"/><Relationship Id="rId1709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId1710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId1711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211897v1" TargetMode="External"/><Relationship Id="rId1712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812397v1" TargetMode="External"/><Relationship Id="rId1713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211904v1" TargetMode="External"/><Relationship Id="rId1714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752377v1" TargetMode="External"/><Relationship Id="rId1715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulesteix" TargetMode="External"/><Relationship Id="rId1716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753251v1" TargetMode="External"/><Relationship Id="rId1717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.V. Gnoni" TargetMode="External"/><Relationship Id="rId1718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Siculella" TargetMode="External"/><Relationship Id="rId1719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751058v1" TargetMode="External"/><Relationship Id="rId1720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751263v1" TargetMode="External"/><Relationship Id="rId1721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755515v1" TargetMode="External"/><Relationship Id="rId1722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818637v1" TargetMode="External"/><Relationship Id="rId1723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755565v1" TargetMode="External"/><Relationship Id="rId1724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211913v1" TargetMode="External"/><Relationship Id="rId1725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Menissier" TargetMode="External"/><Relationship Id="rId1726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754976v1" TargetMode="External"/><Relationship Id="rId1727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Barendse" TargetMode="External"/><Relationship Id="rId1728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Thompson" TargetMode="External"/><Relationship Id="rId1729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Hong Wang" TargetMode="External"/><Relationship Id="rId1730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754915v1" TargetMode="External"/><Relationship Id="rId1731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg S. Harper" TargetMode="External"/><Relationship Id="rId1732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750928v1" TargetMode="External"/><Relationship Id="rId1733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laigre" TargetMode="External"/><Relationship Id="rId1734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId1735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757198v1" TargetMode="External"/><Relationship Id="rId1736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId1737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754791v1" TargetMode="External"/><Relationship Id="rId1738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756208v1" TargetMode="External"/><Relationship Id="rId1739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754790v1" TargetMode="External"/><Relationship Id="rId1740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId1741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756075v1" TargetMode="External"/><Relationship Id="rId1742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gigli" TargetMode="External"/><Relationship Id="rId1743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Iacurto" TargetMode="External"/><Relationship Id="rId1744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cont&#242;" TargetMode="External"/><Relationship Id="rId1745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211899v1" TargetMode="External"/><Relationship Id="rId1746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Christensen" TargetMode="External"/><Relationship Id="rId1747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211906v1" TargetMode="External"/><Relationship Id="rId1748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dodelin" TargetMode="External"/><Relationship Id="rId1749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753075v1" TargetMode="External"/><Relationship Id="rId1750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755542v1" TargetMode="External"/><Relationship Id="rId1751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ertbjerg" TargetMode="External"/><Relationship Id="rId1752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gigli" TargetMode="External"/><Relationship Id="rId1753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763111v1" TargetMode="External"/><Relationship Id="rId1754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monson" TargetMode="External"/><Relationship Id="rId1755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760341v1" TargetMode="External"/><Relationship Id="rId1756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Dozias" TargetMode="External"/><Relationship Id="rId1757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825514v1" TargetMode="External"/><Relationship Id="rId1758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763976v1" TargetMode="External"/><Relationship Id="rId1759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouley" TargetMode="External"/><Relationship Id="rId1760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763542v1" TargetMode="External"/><Relationship Id="rId1761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763158v1" TargetMode="External"/><Relationship Id="rId1762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763896v1" TargetMode="External"/><Relationship Id="rId1763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ueda" TargetMode="External"/><Relationship Id="rId1764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763783v1" TargetMode="External"/><Relationship Id="rId1765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761182v1" TargetMode="External"/><Relationship Id="rId1766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762607v1" TargetMode="External"/><Relationship Id="rId1767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760645v1" TargetMode="External"/><Relationship Id="rId1768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764511v1" TargetMode="External"/><Relationship Id="rId1769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId1770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ollier" TargetMode="External"/><Relationship Id="rId1771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId1772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759104v1" TargetMode="External"/><Relationship Id="rId1773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760600v1" TargetMode="External"/><Relationship Id="rId1774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762999v1" TargetMode="External"/><Relationship Id="rId1775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Lehnert" TargetMode="External"/><Relationship Id="rId1776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763119v1" TargetMode="External"/><Relationship Id="rId1777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759154v1" TargetMode="External"/><Relationship Id="rId1778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761963v1" TargetMode="External"/><Relationship Id="rId1779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761913v1" TargetMode="External"/><Relationship Id="rId1780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211902v1" TargetMode="External"/><Relationship Id="rId1781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759286v1" TargetMode="External"/><Relationship Id="rId1782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761475v1" TargetMode="External"/><Relationship Id="rId1783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ian Richardson" TargetMode="External"/><Relationship Id="rId1784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId1785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Duffy" TargetMode="External"/><Relationship Id="rId1786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825987v1" TargetMode="External"/><Relationship Id="rId1787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762068v1" TargetMode="External"/><Relationship Id="rId1788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764064v1" TargetMode="External"/><Relationship Id="rId1789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759407v1" TargetMode="External"/><Relationship Id="rId1790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762687v1" TargetMode="External"/><Relationship Id="rId1791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759114v1" TargetMode="External"/><Relationship Id="rId1792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762996v1" TargetMode="External"/><Relationship Id="rId1793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cake" TargetMode="External"/><Relationship Id="rId1794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Harper" TargetMode="External"/><Relationship Id="rId1795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760334v1" TargetMode="External"/><Relationship Id="rId1796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762613v1" TargetMode="External"/><Relationship Id="rId1797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828733v1" TargetMode="External"/><Relationship Id="rId1798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833642v1" TargetMode="External"/><Relationship Id="rId1799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Degrelle" TargetMode="External"/><Relationship Id="rId1800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ollier" TargetMode="External"/><Relationship Id="rId1801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId1802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761140v1" TargetMode="External"/><Relationship Id="rId1803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761814v1" TargetMode="External"/><Relationship Id="rId1804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759078v1" TargetMode="External"/><Relationship Id="rId1805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759243v1" TargetMode="External"/><Relationship Id="rId1806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763766v1" TargetMode="External"/><Relationship Id="rId1807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761029v1" TargetMode="External"/><Relationship Id="rId1808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825687v1" TargetMode="External"/><Relationship Id="rId1809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763236v1" TargetMode="External"/><Relationship Id="rId1810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759242v1" TargetMode="External"/><Relationship Id="rId1811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211954v1" TargetMode="External"/><Relationship Id="rId1812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764401v1" TargetMode="External"/><Relationship Id="rId1813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.23.65-69" TargetMode="External"/><Relationship Id="rId1814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763483v1" TargetMode="External"/><Relationship Id="rId1815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pollet" TargetMode="External"/><Relationship Id="rId1816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758934v1" TargetMode="External"/><Relationship Id="rId1817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762169v1" TargetMode="External"/><Relationship Id="rId1818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763280v1" TargetMode="External"/><Relationship Id="rId1819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828454v1" TargetMode="External"/><Relationship Id="rId1820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762779v1" TargetMode="External"/><Relationship Id="rId1821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211963v1" TargetMode="External"/><Relationship Id="rId1822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211851v1" TargetMode="External"/><Relationship Id="rId1823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jurie" TargetMode="External"/><Relationship Id="rId1824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sabboh" TargetMode="External"/><Relationship Id="rId1825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763200v1" TargetMode="External"/><Relationship Id="rId1826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jaillier" TargetMode="External"/><Relationship Id="rId1827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId1828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760420v1" TargetMode="External"/><Relationship Id="rId1829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auffray" TargetMode="External"/><Relationship Id="rId1830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828657v1" TargetMode="External"/><Relationship Id="rId1831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Petit" TargetMode="External"/><Relationship Id="rId1832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Auffray" TargetMode="External"/><Relationship Id="rId1833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827286v1" TargetMode="External"/><Relationship Id="rId1834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759736v1" TargetMode="External"/><Relationship Id="rId1835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758783v1" TargetMode="External"/><Relationship Id="rId1836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758583v1" TargetMode="External"/><Relationship Id="rId1837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762299v1" TargetMode="External"/><Relationship Id="rId1838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Trillat" TargetMode="External"/><Relationship Id="rId1839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Normand" TargetMode="External"/><Relationship Id="rId1840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759284v1" TargetMode="External"/><Relationship Id="rId1841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759293v1" TargetMode="External"/><Relationship Id="rId1842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760082v1" TargetMode="External"/><Relationship Id="rId1843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771336v1" TargetMode="External"/><Relationship Id="rId1844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertrand" TargetMode="External"/><Relationship Id="rId1845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martineau" TargetMode="External"/><Relationship Id="rId1846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837994v1" TargetMode="External"/><Relationship Id="rId1847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836972v1" TargetMode="External"/><Relationship Id="rId1848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836802v1" TargetMode="External"/><Relationship Id="rId1849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841964v1" TargetMode="External"/><Relationship Id="rId1850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767395v1" TargetMode="External"/><Relationship Id="rId1851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765094v1" TargetMode="External"/><Relationship Id="rId1852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766278v1" TargetMode="External"/><Relationship Id="rId1853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brandstetter" TargetMode="External"/><Relationship Id="rId1854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pfaffl" TargetMode="External"/><Relationship Id="rId1855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836616v1" TargetMode="External"/><Relationship Id="rId1856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766020v1" TargetMode="External"/><Relationship Id="rId1857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837222v1" TargetMode="External"/><Relationship Id="rId1858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769239v1" TargetMode="External"/><Relationship Id="rId1859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767393v1" TargetMode="External"/><Relationship Id="rId1860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841952v1" TargetMode="External"/><Relationship Id="rId1861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765469v1" TargetMode="External"/><Relationship Id="rId1862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842127v1" TargetMode="External"/><Relationship Id="rId1863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767357v1" TargetMode="External"/><Relationship Id="rId1864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835538v1" TargetMode="External"/><Relationship Id="rId1865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769758v1" TargetMode="External"/><Relationship Id="rId1866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841594v1" TargetMode="External"/><Relationship Id="rId1867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Busset" TargetMode="External"/><Relationship Id="rId1868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838306v1" TargetMode="External"/><Relationship Id="rId1869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765274v1" TargetMode="External"/><Relationship Id="rId1870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues" TargetMode="External"/><Relationship Id="rId1871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836254v1" TargetMode="External"/><Relationship Id="rId1872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767273v1" TargetMode="External"/><Relationship Id="rId1873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Dividich" TargetMode="External"/><Relationship Id="rId1874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764716v1" TargetMode="External"/><Relationship Id="rId1875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lienard" TargetMode="External"/><Relationship Id="rId1876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842032v1" TargetMode="External"/><Relationship Id="rId1877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836848v1" TargetMode="External"/><Relationship Id="rId1878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834871v1" TargetMode="External"/><Relationship Id="rId1879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767620v1" TargetMode="External"/><Relationship Id="rId1880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766562v1" TargetMode="External"/><Relationship Id="rId1881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836367v1" TargetMode="External"/><Relationship Id="rId1882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849194v1" TargetMode="External"/><Relationship Id="rId1883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843305v1" TargetMode="External"/><Relationship Id="rId1884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775888v1" TargetMode="External"/><Relationship Id="rId1885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773847v1" TargetMode="External"/><Relationship Id="rId1886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774047v1" TargetMode="External"/><Relationship Id="rId1887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847865v1" TargetMode="External"/><Relationship Id="rId1888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775065v1" TargetMode="External"/><Relationship Id="rId1889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846329v1" TargetMode="External"/><Relationship Id="rId1890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773074v1" TargetMode="External"/><Relationship Id="rId1891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vernet" TargetMode="External"/><Relationship Id="rId1892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844963v1" TargetMode="External"/><Relationship Id="rId1893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772688v1" TargetMode="External"/><Relationship Id="rId1894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844628v1" TargetMode="External"/><Relationship Id="rId1895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777374v1" TargetMode="External"/><Relationship Id="rId1896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843270v1" TargetMode="External"/><Relationship Id="rId1897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775342v1" TargetMode="External"/><Relationship Id="rId1898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05262992v1" TargetMode="External"/><Relationship Id="rId1899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338551v1" TargetMode="External"/><Relationship Id="rId1900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brosse" TargetMode="External"/><Relationship Id="rId1901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hallez" TargetMode="External"/><Relationship Id="rId1902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vallet" TargetMode="External"/><Relationship Id="rId1903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198090v1" TargetMode="External"/><Relationship Id="rId1904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saracco" TargetMode="External"/><Relationship Id="rId1905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650810v1" TargetMode="External"/><Relationship Id="rId1906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650816v1" TargetMode="External"/><Relationship Id="rId1907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bru P" TargetMode="External"/><Relationship Id="rId1908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pointereau" TargetMode="External"/><Relationship Id="rId1909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavre A" TargetMode="External"/><Relationship Id="rId1910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tondusson J" TargetMode="External"/><Relationship Id="rId1911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155773v1" TargetMode="External"/><Relationship Id="rId1912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872287v1" TargetMode="External"/><Relationship Id="rId1913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Megli&#269;" TargetMode="External"/><Relationship Id="rId1914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597864v1" TargetMode="External"/><Relationship Id="rId1915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743911v1" TargetMode="External"/><Relationship Id="rId1916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740489v1" TargetMode="External"/><Relationship Id="rId1917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189939v1" TargetMode="External"/><Relationship Id="rId1918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191299v1" TargetMode="External"/><Relationship Id="rId1919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193865v1" TargetMode="External"/><Relationship Id="rId1920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750046v1" TargetMode="External"/><Relationship Id="rId1921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/" TargetMode="External"/><Relationship Id="rId1922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199698v1" TargetMode="External"/><Relationship Id="rId1923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749168v1" TargetMode="External"/><Relationship Id="rId1924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kijora" TargetMode="External"/><Relationship Id="rId1925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193772v1" TargetMode="External"/><Relationship Id="rId1926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814334v1" TargetMode="External"/><Relationship Id="rId1927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832419v1" TargetMode="External"/><Relationship Id="rId1928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gautier" TargetMode="External"/><Relationship Id="rId1929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831028v1" TargetMode="External"/><Relationship Id="rId1930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId1931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId1932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Douaire" TargetMode="External"/><Relationship Id="rId1933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId1934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833006v1" TargetMode="External"/><Relationship Id="rId1935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId1936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764443v1" TargetMode="External"/><Relationship Id="rId1937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600171v1" TargetMode="External"/><Relationship Id="rId1938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836707v1" TargetMode="External"/><Relationship Id="rId1939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837253v1" TargetMode="External"/><Relationship Id="rId1940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferre" TargetMode="External"/><Relationship Id="rId1941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600968v1" TargetMode="External"/><Relationship Id="rId1942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-8325-4563-8" TargetMode="External"/><Relationship Id="rId1943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660864v1" TargetMode="External"/><Relationship Id="rId1944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03653210v1" TargetMode="External"/><Relationship Id="rId1945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791281v1" TargetMode="External"/><Relationship Id="rId1946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/viande-bovine/ellies/descriptif-9782743023317" TargetMode="External"/><Relationship Id="rId1947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836172v1" TargetMode="External"/><Relationship Id="rId1948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838264v1" TargetMode="External"/><Relationship Id="rId1949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600939v1" TargetMode="External"/><Relationship Id="rId1950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Ellies-Oury" TargetMode="External"/><Relationship Id="rId1951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-18767-4.00009-3" TargetMode="External"/><Relationship Id="rId1952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04000418v1" TargetMode="External"/><Relationship Id="rId1953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03764867v1" TargetMode="External"/><Relationship Id="rId1954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85879-3.00002-7" TargetMode="External"/><Relationship Id="rId1955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753975v1" TargetMode="External"/><Relationship Id="rId1956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.afnr.2022.04.005" TargetMode="External"/><Relationship Id="rId1957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503978v1" TargetMode="External"/><Relationship Id="rId1958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03653242v1" TargetMode="External"/><Relationship Id="rId1959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03653246v1" TargetMode="External"/><Relationship Id="rId1960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustin Farison" TargetMode="External"/><Relationship Id="rId1961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000885v1" TargetMode="External"/><Relationship Id="rId1962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603157v1" TargetMode="External"/><Relationship Id="rId1963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Strydom" TargetMode="External"/><Relationship Id="rId1964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Matthews" TargetMode="External"/><Relationship Id="rId1965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takanori Nishimura" TargetMode="External"/><Relationship Id="rId1966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604661v1" TargetMode="External"/><Relationship Id="rId1967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t-Pierre Mourot" TargetMode="External"/><Relationship Id="rId1968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/392800.pdf" TargetMode="External"/><Relationship Id="rId1969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03906612v1" TargetMode="External"/><Relationship Id="rId1970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonny" TargetMode="External"/><Relationship Id="rId1971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Strydom" TargetMode="External"/><Relationship Id="rId1972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Matthews" TargetMode="External"/><Relationship Id="rId1973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;. L&#243;pez-Campos" TargetMode="External"/><Relationship Id="rId1974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100593-4.00011-4" TargetMode="External"/><Relationship Id="rId1975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603257v1" TargetMode="External"/><Relationship Id="rId1976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Post" TargetMode="External"/><Relationship Id="rId1977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100593-4.00017-5" TargetMode="External"/><Relationship Id="rId1978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602115v1" TargetMode="External"/><Relationship Id="rId1979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792915v1" TargetMode="External"/><Relationship Id="rId1980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.lavoisier.fr/productions-animales/les-filieres-animales-francaises/ellies/tec-et-doc/synthese-agricole/livre/9782743015091" TargetMode="External"/><Relationship Id="rId1981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223547v1" TargetMode="External"/><Relationship Id="rId1982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-762-2" TargetMode="External"/><Relationship Id="rId1983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193863v1" TargetMode="External"/><Relationship Id="rId1984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-1-4614-5626-1" TargetMode="External"/><Relationship Id="rId1985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5626-1_8" TargetMode="External"/><Relationship Id="rId1986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7445B1C8AAC663ED4D31E4F3A3C13CC049C62EC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811152v1" TargetMode="External"/><Relationship Id="rId1988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781439825044" TargetMode="External"/><Relationship Id="rId1989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b10977-6" TargetMode="External"/><Relationship Id="rId1990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810638v1" TargetMode="External"/><Relationship Id="rId1991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId1992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803806v1" TargetMode="External"/><Relationship Id="rId1993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Kim" TargetMode="External"/><Relationship Id="rId1994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cabdirect.org/abstracts/20113234153.html;jsessionid=7DEDCC39ABDD745583FC5DF487DCD5F0" TargetMode="External"/><Relationship Id="rId1995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817220v1" TargetMode="External"/><Relationship Id="rId1996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId1997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813525v1" TargetMode="External"/><Relationship Id="rId1998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815886v1" TargetMode="External"/><Relationship Id="rId1999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817229v1" TargetMode="External"/><Relationship Id="rId2000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211932v1" TargetMode="External"/><Relationship Id="rId2001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811908v1" TargetMode="External"/><Relationship Id="rId2002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833728v1" TargetMode="External"/><Relationship Id="rId2003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toullec" TargetMode="External"/><Relationship Id="rId2004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meschy" TargetMode="External"/><Relationship Id="rId2005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654964v1" TargetMode="External"/><Relationship Id="rId2006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goi A" TargetMode="External"/><Relationship Id="rId2007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/FRDOJC" TargetMode="External"/><Relationship Id="rId2008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654962v1" TargetMode="External"/><Relationship Id="rId2009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landrieu F" TargetMode="External"/><Relationship Id="rId2010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richon B" TargetMode="External"/><Relationship Id="rId2011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818897v1" TargetMode="External"/><Relationship Id="rId2012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002753v1" TargetMode="External"/><Relationship Id="rId2013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792221v1" TargetMode="External"/><Relationship Id="rId2014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linnea Laestadius" TargetMode="External"/><Relationship Id="rId2015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787728v1" TargetMode="External"/><Relationship Id="rId2016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Coustet" TargetMode="External"/><Relationship Id="rId2017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roux" TargetMode="External"/><Relationship Id="rId2018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05480470v1" TargetMode="External"/><Relationship Id="rId2019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660826v1" TargetMode="External"/><Relationship Id="rId2020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rocha" TargetMode="External"/><Relationship Id="rId2021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660818v1" TargetMode="External"/><Relationship Id="rId2022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660854v1" TargetMode="External"/><Relationship Id="rId2023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660832v1" TargetMode="External"/><Relationship Id="rId2024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660814v1" TargetMode="External"/><Relationship Id="rId2025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986866v1" TargetMode="External"/><Relationship Id="rId2026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adamiec" TargetMode="External"/><Relationship Id="rId2027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788287v1" TargetMode="External"/><Relationship Id="rId2028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Doutart" TargetMode="External"/><Relationship Id="rId2029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790069v1" TargetMode="External"/><Relationship Id="rId2030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simon&#269;i&#269;" TargetMode="External"/><Relationship Id="rId2031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Meglic" TargetMode="External"/><Relationship Id="rId2032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dolni&#269;ar" TargetMode="External"/><Relationship Id="rId2033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kuhar" TargetMode="External"/><Relationship Id="rId2034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vallas" TargetMode="External"/><Relationship Id="rId2035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801608v1" TargetMode="External"/><Relationship Id="rId2036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windpouire Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId2037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Soler" TargetMode="External"/><Relationship Id="rId2038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boizot-Szanta&#239;" TargetMode="External"/><Relationship Id="rId2039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId2040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802835v1" TargetMode="External"/><Relationship Id="rId2041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802502v1" TargetMode="External"/><Relationship Id="rId2042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803042v1" TargetMode="External"/><Relationship Id="rId2043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811992v1" TargetMode="External"/><Relationship Id="rId2044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818027v1" TargetMode="External"/><Relationship Id="rId2045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. d'Hour" TargetMode="External"/><Relationship Id="rId2046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Garel" TargetMode="External"/><Relationship Id="rId2047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Soussana" TargetMode="External"/><Relationship Id="rId2048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822409v1" TargetMode="External"/><Relationship Id="rId2049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796772v1" TargetMode="External"/><Relationship Id="rId2050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796322v1" TargetMode="External"/><Relationship Id="rId2051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798155v1" TargetMode="External"/><Relationship Id="rId2052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661782v1" TargetMode="External"/><Relationship Id="rId2053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787173v1" TargetMode="External"/><Relationship Id="rId2054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397943v2" TargetMode="External"/><Relationship Id="rId2055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heuz&#233;" TargetMode="External"/><Relationship Id="rId2056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tran" TargetMode="External"/><Relationship Id="rId2057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Dominik" TargetMode="External"/><Relationship Id="rId2058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25719/afz.2024.001" TargetMode="External"/><Relationship Id="rId2059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653417v1" TargetMode="External"/><Relationship Id="rId2060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666362v1" TargetMode="External"/><Relationship Id="rId2061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193885v1" TargetMode="External"/><Relationship Id="rId2062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId2063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653429v1" TargetMode="External"/><Relationship Id="rId2064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yon J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId2065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653451v1" TargetMode="External"/><Relationship Id="rId2066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Campo Del" TargetMode="External"/><Relationship Id="rId2067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662954v1" TargetMode="External"/><Relationship Id="rId2068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653440v1" TargetMode="External"/><Relationship Id="rId2069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668232v1" TargetMode="External"/><Relationship Id="rId2070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erling Strandberg" TargetMode="External"/><Relationship Id="rId2071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinotti" TargetMode="External"/><Relationship Id="rId2072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Messori" TargetMode="External"/><Relationship Id="rId2073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kenny" TargetMode="External"/><Relationship Id="rId2074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lee" TargetMode="External"/><Relationship Id="rId2075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668225v1" TargetMode="External"/><Relationship Id="rId2076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Strandberg" TargetMode="External"/><Relationship Id="rId2077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Messori" TargetMode="External"/><Relationship Id="rId2078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Sauerwein" TargetMode="External"/><Relationship Id="rId2079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668219v1" TargetMode="External"/><Relationship Id="rId2080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stanberg" TargetMode="External"/><Relationship Id="rId2081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Savoini" TargetMode="External"/><Relationship Id="rId2082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A.M. Spoolder" TargetMode="External"/><Relationship Id="rId2083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800815v1" TargetMode="External"/><Relationship Id="rId2084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843582v1" TargetMode="External"/><Relationship Id="rId2085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04819088v1" TargetMode="External"/><Relationship Id="rId2086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04819076v1" TargetMode="External"/><Relationship Id="rId2087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668202v1" TargetMode="External"/><Relationship Id="rId2088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661762v1" TargetMode="External"/><Relationship Id="rId2089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661124v1" TargetMode="External"/><Relationship Id="rId2090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661133v1" TargetMode="External"/><Relationship Id="rId2091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663303v1" TargetMode="External"/><Relationship Id="rId2092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653475v1" TargetMode="External"/><Relationship Id="rId2093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791875v1" TargetMode="External"/><Relationship Id="rId2094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802927v1" TargetMode="External"/><Relationship Id="rId2095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802861v1" TargetMode="External"/><Relationship Id="rId2096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798747v1" TargetMode="External"/><Relationship Id="rId2097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786723v1" TargetMode="External"/><Relationship Id="rId2098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-hocquette" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2409-3881" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/079209173" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05575211v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yafang Cui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda S Perkins" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingjing Liu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alastair B Ross" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingyao Wang" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2026.110076" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05404214v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C van der Sluis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hocquette" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sghaier Chriki" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2025.101718" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05554521v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#304;smail M&#252;cahit Alptekin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mevra Aydin Cil" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies-Oury" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00003-026-01607-6" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04999175v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Santinello" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Penasa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Rampado" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Pethick" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22175/mmb.18329" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224401v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meisong Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yayu Huang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Degen" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongzhen Zhong" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2025.105756" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05538282v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pethick" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22175/mmb.19833" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04864662v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stergios Melios" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Gkatzionis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fufo.2025.100538" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05081949v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Windisch" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robyn Warner" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alison van Eenennaam" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Thompson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Stanton" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/af/vfae044" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04530893v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Fournier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2024.101145" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242546v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sina Ahmadi Kaliji" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Pakseresht" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tifs.2025.105197" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04947677v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalia da Silva Rodrigues Mendes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mette Christensen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Kombolo-Ngah" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faure" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thoumy" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2025.109759" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04863356v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05164789v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Speke Katende" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Costa" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051X.2025.2505210" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05387056v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Peyraud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2025.105829" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04875964v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sadoud" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05034786v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hallman" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masami Takeuchi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41538-025-00417-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-05453584v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04683524v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Cesar Colivet Briceno" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Teixeira M&#225;rsico" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2024.105550" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04875953v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David William Pethick" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynda Perkins" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Moyes" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04417516v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Albechaalany" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M-P. Ellies-Oury" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saracco" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M. Campo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Richardson" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2023.105395" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818134v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Rodrigues Silva" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Philippe Rivet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Tondusson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vas.2024.100411" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04582726v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2024.109501" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526386v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fang Fang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antti Knaapila" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2024.1382337" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04628678v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nick Birse" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos &#193;lvarez" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqi Liu" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Legrand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2024.139645" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04830145v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Alhujaili" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Payet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1750-3841.17559" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04674213v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubert Nicolazo de Barmon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grzegorz Pogorzelski" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Neveu" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04824903v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Kombolo Ngah" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.3.8066" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650380v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arianna Goi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2024.109575" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04646311v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minsu Kim" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hyun Young Jung" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22175/mmb.17645" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04526420v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatianne Ferreira de Oliveira" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/tas/txad134" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04773886v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Taussat" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen F&#233;m&#233;nia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Forestier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/age.13486" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661140v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Barro" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kizkitza Insausti" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/PB5QXC)" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04609420v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Katrin Jacobs" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Wilhelm Windhorst" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Gickel" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2024.1401715" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04391519v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2023.11.003" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04650008v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sishir Kamalapuram" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Wan" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2024.1452643" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661224v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Rombouts" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Nisbet" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Meister" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661166v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.X. Meng" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hl Luo" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel O'Reilly" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04138697v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M Almeida" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bego&#241;a Panea" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Hocquette" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1043618" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04342338v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2023.11.001" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224807v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefka Atanassova" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2023.109169" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04049934v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2023.109163" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04009486v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Kombolo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Bertelli Pflanzer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2023.109144" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661152v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Georgieva" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;se Alexandre Kombolo Ngah" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Todor Stoyanchev" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nicolazo De Barmon" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Penchev" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03926339v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liselotte Pannier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Noel" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2022.109079" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661112v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Conanec" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Campo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Richardson" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per E. Ertbjerg" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiana Failla" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600926v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Hocquette" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seren Kell" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04093048v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wood" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lieven Thorrez" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Declan Troy" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Gagaoua" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/af/vfac092" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04073530v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2023.1127655" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661177v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Polkinghorne" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Cuthbertson" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ms Faulhaber" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03996652v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sadoud" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15547/ast.2022.03.039" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661119v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03695657v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cannelle Gousset" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gregorio" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Marais" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auriane Rusalen" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2022.104909" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03920206v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877202v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Pulina" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondina Francesca Lunesu" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Pirlo" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coesh.2022.100404" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03800947v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Grossiord" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Denayrolles" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Papillon" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sauvant" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11182822" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03711007v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Kombolo Ngah" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Yon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Landrieu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Richon" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2022.108849" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03632213v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cassar-Malek" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pomi&#232;s" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Foye" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Tournayre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boby" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.13150" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03424401v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Pellattiero" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo de Marchi" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2021.108694" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658690v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2022.108776" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03964572v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Asioli" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#236;n Fuentes-Pila" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silverio Alarc&#243;n" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia Han" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2022.102376" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03658637v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Diana" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051X.2022.2063766" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03670992v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Kombolo" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03669316v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Andr&#233;" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bonnot" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Dolle" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753977v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gruffat" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Durand" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11162493" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545364v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Clinquart" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillier" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sant&#233;-Lhoutellier" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100426" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03662584v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/af/vfac002" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03485316v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewelina Pogorzelska-Nowicka" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pawe&#322; Pogorzelski" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrzej P&#243;&#322;torak" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2021.104795" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753973v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11121732" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03424536v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W Pethick" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.D. Scollan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Dunshea" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.animal.2021.100356" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03109876v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terlouw" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Picard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Deiss" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Berri" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10010084" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504409v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03315944v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Ripoll" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana Dunner" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21124230" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03272613v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Andueza" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Picard" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Listrat" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2021.108537" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504412v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03229138v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10020353" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504421v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Polkinghorne&#178;" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Denoyelle" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Tribot Laspi&#232;re" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bru" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03301367v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fvets.2021.611153" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316040v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrein Hashem" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eman Hassanein" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Gonzalez-Bulnes" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fayrouz Ahmed" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13126521" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504424v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Duclos" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Morio" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Allo" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03424388v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods10112588" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03316097v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Per Ertbjerg" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2021.104548" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926259v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sgha&#239;er Chriki" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2020.108233" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647948v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2020.108190" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04102750v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vetagro-sup.hal.science/hal-03081589v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Ait Kaddour" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dubost" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roger" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9091254" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504375v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02570376v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sghaier S. Chriki" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Farmer" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9040525" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921914v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.01845" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02569148v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Sentandreu" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerald Coulis" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aubry" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Astruc" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2020.108155" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917766v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Gardner" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22175/mmb.9488" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926858v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Normand" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2020.104209" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02516948v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnut.2020.00007" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02068378v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Crowley" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod Polkinghorne" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Webster" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623188v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629415v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2019.06.007" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625039v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ellies" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lee" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jacob" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1828051X.2018.1551072" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103888v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622786v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624148v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mollier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081874v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Strachan" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02306127v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Lebret" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lef&#232;vre" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods8100436" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620679v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizhuang Hao" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiang Yang" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Racheal H. Bryant" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9775/kvfd.2018.20366" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799546v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bonny" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. W. Pethick" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wierzbicki" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731118000605" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621293v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Albert&#237;" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijfs.13890" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799541v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana S. H. Costa" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Costa" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana P. Alves" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina M. Alfaia" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. M. Prates" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0193875" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974604v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966623v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David W. Pethick" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Mcgilchrist" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Warner" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garth Tarr" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01972738v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Annovazzi-Jakab" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997273v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Straif" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan de Smet" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Russo" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rainer Roehe" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623278v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Lherm" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christ&#232;le Pineau" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claus Deblitz" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5713/ajas.18.0196" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966624v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guillemin" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Miller" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre M de Almeida" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622666v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel A. O'Reilly" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham E. Gardner" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2095-3119(18)61924-0" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154355v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise M&#233;dale" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Chabi" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595240v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Legrand" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzyf Wierzbicki" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Allen" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901466v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.M.A. Abdelhadi" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.A. Babiker" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Bauchart" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Remond" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jssas.2015.08.003" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564568v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Cantalapiedra-Hijar" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denys Durand" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566306v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619168v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P. F. Bonny" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabele Legrand" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116002305" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626554v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah P. F. Bonny" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN17307" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619015v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Costa" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J A Sim&#245;es" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S P Alves" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J P C Lemos" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C M Alfaia" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731116001373" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617572v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Klopcic" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604298v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. E. Gardner" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Allen" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731117000076" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564566v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerzy Wierzbicki" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01966622v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s2040470017001753" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01522979v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606584v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Polkinghorne" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5137775572495574E12" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629663v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Rosner" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis J.-L. Peyraud" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632336v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01296420v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Pissavy" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Micol" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Jurie" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Lethias" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2016.02.009" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629839v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630735v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Legrand" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Denoyelle" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bieche-Terrier" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295404v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ray Bowe" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Birnie" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578274v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Lizhuang" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chai Shatuo" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shujie Liu" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637702v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S175173111500292X" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636588v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417538v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2016.08.004" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QVLQW6ZM-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638090v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2016.04.036" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8K2WNGNK-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608716v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Vautier" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629837v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.W. Pethick" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307898v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Wierzbicki" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Allen" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002700" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634400v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Micol" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan P. Moloney" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2016.07.026" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638038v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aidan P Moloney" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2095-3119(16)61340-0" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638948v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S P F Bonny" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115002839" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632928v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Jurie" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte B. Picard" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297023v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191442v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelghani Boudjellal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b02615" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04050210v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3026" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629494v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Carlhian" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631659v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxiang Meng" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harinder Makkar" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mckinnon" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Beck" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daryl Gibb" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594439v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Liaubet" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2015.05.003" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SH5JD0B3-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194126v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2015.28.2.3024" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171501v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Sami" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwards Mills" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123033v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah P.F. Bonny" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2095-3119(14)60888-1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130532v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Hocquette" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Lambert" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Sinquin" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Peterolff" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Wagner" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2095-3119(14)60886-8" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194029v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Mialon" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Renand" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues Marty" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-7845" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631053v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638148v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Denis" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631745v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a S H Costa" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Navas" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731115000427" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638827v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02638458v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G E Gardner" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rod J. Polkinghorne" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731114002389" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630400v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Porry" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Chaumet" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlong Huo" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146205v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629611v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01146206v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Thompson" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dw Pethick" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190157v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qinxiang Meng" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190003v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongting Zhuang" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shiwei Zhang" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingxiang Kang" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635841v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Sevane" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Nute" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Sanudo" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cortes" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Canon" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2013.11.001" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DHC0K06V-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630560v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Robert" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207759v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Allais" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert H. Lev&#233;ziel" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rousset" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2014-7868" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190076v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Botreau" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN14210" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629443v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635874v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn van Wezemael" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wim Verbeke" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2013.07.031" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173636v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Phocas" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bobe" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys Bodin" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Charley" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2014.27.3.3066" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636820v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf501528s" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629449v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641376v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Armstrong" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wiener" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Pong Wong" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dunner" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11033-014-3343-y" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639346v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel D Scollan" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk Dannenberger" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Nuernberg" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#226;n Mackintosh" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2014.02.015" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630117v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631122v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a N Al-Owaimer" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G M Suliman" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=a S Sami" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2013.10.025" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PWR1214R-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630629v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630628v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629431v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129862v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Bail" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bugeon" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dameron" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wiktoria Golik" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2014.27.3.3067" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193936v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Duval" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Talon" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Brochard" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Gautron" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2014.27.3.3069" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647927v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omer Abdelhadi" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sulaiman Babiker" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9755/ejfa.v25i2.15402" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189944v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gardner" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lopez" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189943v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189945v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Meunier" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190663v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Faulconnier" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Brun" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ijas.2013.e41" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001028v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Renand" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. L. Journaux" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2013.04.009" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2R297G6X-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189942v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189938v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Faye" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Abdelhadi" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Raiymbek" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Kadim" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646281v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s1751731112001553" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648023v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mainsant" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Daudin" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643489v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland R. Jailler" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2011.06.012" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1X2CV07V-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641937v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000621v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N. Guillemin" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5539/ijb.v4n2p26" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649455v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646135v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beate Hiller" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Nuernberg" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0007114511006179" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001336v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1740-0929.2012.01021.x" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1HPPRX7G-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129632v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Capel" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie David" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guemene" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Bidanel" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1740-0929.2012.01015.x" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-H104BBDX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642226v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642320v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641875v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000362v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine C. Bernard-Capel" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Vidal" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beline B. Jesson" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1746-6148-8-135" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641926v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641964v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651753v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2091-13-29" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641823v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643547v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641832v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641879v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne J. Porcher" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643463v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Reichstadt" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.02.026" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NLBFKJPH-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643912v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641847v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000706v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110002612" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646040v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641845v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel C&#232;tre" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642199v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- David, V." TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643164v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Chelh" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110001862" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644703v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646031v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN10045" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999826v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul P. Meurice" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Brun" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. C. Denoyelle" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN10044" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645847v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644712v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641882v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651418v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel D. Scollan" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul L. Greenwood" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. J. Newbold" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David R. Yanez Ruiz" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin J. Shingfield" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/AN10051" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643591v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.J. Ball" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.G. Banks" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/an10041" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641872v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647261v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019862v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Journaux" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Payet-Duprat" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Raynaud" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2010-3063" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641862v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Meng, X.Q." TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642549v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110002491" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646732v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2010.09.003" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2WT479R4-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641820v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645905v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/af.2011-0014" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663135v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Pajak" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Pawlikowska" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2010.04.013" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-716KFLFW-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665325v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Oury" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rollande Dumont" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2091-11-12" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653866v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gondret" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Ba&#233;za" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654161v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193527v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lepetit" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2009-2385" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667737v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731110001448" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653672v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653412v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665282v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia D. de Barcellos" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens O. Kugler" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2009.11.013" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JT9WP24P-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654453v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667996v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731109991091" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663751v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Laville" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sayd" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Morzel" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Blinet" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chambon" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf901949r" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665080v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Heyman" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731108003406" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655320v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Scalbert" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Jean Louis Guillou" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667383v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Briand" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2008.05.002" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S1JLW75T-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211921v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Meunier" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662984v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Boudra" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Leroux" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665406v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bernard" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barnola" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02668556v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Saez" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Davail" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Gentes" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Jourdan" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3382/ps.2009-00208" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193476v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2009.01.012" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C6NDTM9C-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658841v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark James Reecy" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Chevalier" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-10-196" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655657v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Bernard-Capel" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193460v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663673v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alberti" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Panea" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sa&#241;udo" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Olleta" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ripoll" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2007.04.010" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F03QZ3GH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654575v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kpatcha Kadanga" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Bonnet" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chauvet" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654938v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Reecy" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660942v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Lokociejewska" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malgorzata Gajewska" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Jank" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653285v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bernard" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delavaud" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Dunoyer" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659672v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/EA08018" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663499v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Boichard" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.28.335-350" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D5642669C06F19A37599CC912A6524BA59DCE216/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665737v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665796v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lehnert" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Barendse" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653399v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2007-0062" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00160852v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Fergani" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Oudart" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Luis Gonzalez de Aguilar" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fricker" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ren&#233;" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M700017-JLR200" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657863v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kahl" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2006.04.011" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667197v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Le Cunff" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dubroeucq" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656690v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joost van den Borne" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Verstegen" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Gerrtits" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186770v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Berthelot" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fromentin" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2006.09.020" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-136RCL0K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656056v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Serrano" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradel" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000225" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656687v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dransfield" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2007.04.014" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1W0HPKF0-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663663v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Chartrin" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique M.-D. Bernadet" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard G. Guy" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mourot" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107658029" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657750v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tesseraud" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Chilliard" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731107000602" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657777v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Dumas" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Piec" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Bechet" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H&#233;braud" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/pr060343h" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211916v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Malafosse" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656889v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/jas.2006-837" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664722v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Passelaigue" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean L&#233;ger" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2164-8-63" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211900v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655445v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degrace" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Demizieux" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhen-Yu Du" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gresti" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Caverot" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M611391200" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662501v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Demars" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Sanchez" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvon Billon" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physiolgenomics.00270.2006" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661048v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cuvelier" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Clinquart" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Cabaraux" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dufrasne" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657960v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/ASC20057" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02657325v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2006.07.024" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KGL52KZB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659542v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Dominique Bernardet" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2006.07.014" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6TZ8WHZD-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211903v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900617v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helga Sauerwein" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yumi Higashiyama" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Abe" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2006014" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661455v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Herpin" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Damon" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mosoni" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664859v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Ameslant" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boissy" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659289v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664473v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gajkowska" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arkadiusz Orzechowski" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661466v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Scollan" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2006.05.002" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JX4Z6J5Z-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661571v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656494v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654196v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680366v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bouley" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Piec" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ab.2005.02.028" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CGR2KTDM-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211898v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04067477v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bernard" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Degrelle" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ollier" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Campion" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669480v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670467v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680776v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200400925" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/88B342AC4FEA63D221078AEAFCB4852C26EF41D8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677539v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678442v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Sudre" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Martin" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mcp.2004.07.005" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8JSFX3H0-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669532v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677440v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677566v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Doreau" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02679980v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Olleta" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Mons&#243;n" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900574v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois M&#233;nissier" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Djiane" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2005036" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676737v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Sudre" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasuko Ueda" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2005.01.012" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5327VGJD-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677358v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Rimbert" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Boirie" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Bedu" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ritz" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.03-1104fje" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900472v1" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2004011" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678619v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2004.02.014" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JXM2XM73-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690648v1" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683168v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Jailler" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1357729800054527" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670538v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/advan.00006.2004" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680797v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay B. Jadhao" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Houdebine" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10974-004-2768-7" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-S23P5WSH-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670122v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670677v1" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680426v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Bocquier" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1079/BJN20041240" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676819v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Jadhao" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Viglietta" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1476-511X-3-27" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678004v1" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Abou El Karam" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berge" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Culioli" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.23.163-167" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D81B8096A5678986F3DCAB1D746A144A9A18EA14/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672595v1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre A. Eggen" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02677311v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis L. Lefaucheur" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2003.16.2.3652" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900441v1" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Vincent" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Fillaut" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Piteira Bonito" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2003013" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676328v1" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vincent" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Piteira-Bonito" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673249v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900430v1" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bertrand" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martineau" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Vermorel" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2003006" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672597v1" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682738v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Sudre" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Pietu" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jb/mvg096" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-WG32FCDT-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676242v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Orzechowski" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gajkowska" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Wojewodzka" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669486v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670481v1" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Brandstetter" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671350v1" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrycja Muras" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211861v1" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Amarger" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Delourme" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Julien" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673490v1" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sauerwein" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.H. Veerkamp" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Geay" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672620v1" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Lemosquet" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Debras" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Balage" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Rulquin" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681425v1" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Culioli" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02672185v1" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676600v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Montaurier" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Y. Boirie" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bouteloup-Demange" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671590v1" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Graulet" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vermorel" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900350v1" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Geay" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Cucioli" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2001101" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698918v1" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694270v1" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lethias" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694885v1" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900408v1" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/rnd:2000134" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02697074v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.W. Pfaffl" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.E. Gerrard" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00314346v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renand" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Menissier" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698449v1" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Abe" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686821v1" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piot" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02690602v1" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900282v1" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dr A. Orzechowski" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694594v1" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686369v1" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686559v1" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694191v1" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689949v1" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bas" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02692923v1" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900244v1" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900259v1" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Herpin" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696353v1" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02691078v1" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688323v1" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687071v1" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686248v1" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687759v1" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Olivecrona" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900167v1" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bonnet" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fl&#233;chet" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698559v1" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Langin" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900209v1" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Fl&#233;chet" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694734v1" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Chilliard" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689244v1" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Balage" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Larbaud" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Grizard" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696048v1" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Fernandez" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695436v1" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1018609806665" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BE05AAC1454AD7C5F49D5C0CE25B9EE4E40212C1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02696306v1" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Delavaud" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ferre" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688801v1" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689286v1" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685426v1" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Furet" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Le Provost" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00900030v1" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bonnet" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Leroux" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Furet" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Martin" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689426v1" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685736v1" TargetMode="External"/><Relationship Id="rId1204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684856v1" TargetMode="External"/><Relationship Id="rId1205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685482v1" TargetMode="External"/><Relationship Id="rId1206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02687772v1" TargetMode="External"/><Relationship Id="rId1207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bornes" TargetMode="External"/><Relationship Id="rId1208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lepetit" TargetMode="External"/><Relationship Id="rId1209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686777v1" TargetMode="External"/><Relationship Id="rId1210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Castiglia" TargetMode="External"/><Relationship Id="rId1211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684139v1" TargetMode="External"/><Relationship Id="rId1212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02704041v1" TargetMode="External"/><Relationship Id="rId1213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brazi" TargetMode="External"/><Relationship Id="rId1214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bengtsson-Olivecrona" TargetMode="External"/><Relationship Id="rId1215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889459v1" TargetMode="External"/><Relationship Id="rId1216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bas" TargetMode="External"/><Relationship Id="rId1217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Geay" TargetMode="External"/><Relationship Id="rId1218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699720v1" TargetMode="External"/><Relationship Id="rId1219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889453v1" TargetMode="External"/><Relationship Id="rId1220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Olivecrona" TargetMode="External"/><Relationship Id="rId1221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703189v1" TargetMode="External"/><Relationship Id="rId1222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gagni&#232;re" TargetMode="External"/><Relationship Id="rId1223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Robelin" TargetMode="External"/><Relationship Id="rId1224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702319v1" TargetMode="External"/><Relationship Id="rId1225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700364v1" TargetMode="External"/><Relationship Id="rId1226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00899734v1" TargetMode="External"/><Relationship Id="rId1227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Picard" TargetMode="External"/><Relationship Id="rId1228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Gagni&#232;re" TargetMode="External"/><Relationship Id="rId1229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Robelin" TargetMode="External"/><Relationship Id="rId1230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699739v1" TargetMode="External"/><Relationship Id="rId1231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dardevet" TargetMode="External"/><Relationship Id="rId1232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889140v1" TargetMode="External"/><Relationship Id="rId1233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700880v1" TargetMode="External"/><Relationship Id="rId1234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702272v1" TargetMode="External"/><Relationship Id="rId1235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02701178v1" TargetMode="External"/><Relationship Id="rId1236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00889119v1" TargetMode="External"/><Relationship Id="rId1237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. F Bornes" TargetMode="External"/><Relationship Id="rId1238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Vermorel" TargetMode="External"/><Relationship Id="rId1239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00893949v1" TargetMode="External"/><Relationship Id="rId1240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Bouix" TargetMode="External"/><Relationship Id="rId1241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Anglaret" TargetMode="External"/><Relationship Id="rId1242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jp Donnat" TargetMode="External"/><Relationship Id="rId1243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700027v1" TargetMode="External"/><Relationship Id="rId1244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Bouix" TargetMode="External"/><Relationship Id="rId1245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711384v1" TargetMode="External"/><Relationship Id="rId1246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fontoura" TargetMode="External"/><Relationship Id="rId1247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Clot" TargetMode="External"/><Relationship Id="rId1248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tar" TargetMode="External"/><Relationship Id="rId1249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brauner" TargetMode="External"/><Relationship Id="rId1250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706316v1" TargetMode="External"/><Relationship Id="rId1251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Postel-Vinay" TargetMode="External"/><Relationship Id="rId1252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02703790v1" TargetMode="External"/><Relationship Id="rId1253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Kelly" TargetMode="External"/><Relationship Id="rId1254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699737v1" TargetMode="External"/><Relationship Id="rId1255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Souberbielle" TargetMode="External"/><Relationship Id="rId1256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700931v1" TargetMode="External"/><Relationship Id="rId1257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02711106v1" TargetMode="External"/><Relationship Id="rId1258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726601v1" TargetMode="External"/><Relationship Id="rId1259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Girot" TargetMode="External"/><Relationship Id="rId1260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L&#233;ger" TargetMode="External"/><Relationship Id="rId1261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Mckelvie" TargetMode="External"/><Relationship Id="rId1262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717340v1" TargetMode="External"/><Relationship Id="rId1263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kayser" TargetMode="External"/><Relationship Id="rId1264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. de Hemptinne" TargetMode="External"/><Relationship Id="rId1265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Amar-Costesec" TargetMode="External"/><Relationship Id="rId1266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04752903v1" TargetMode="External"/><Relationship Id="rId1267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Cui" TargetMode="External"/><Relationship Id="rId1268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654707v1" TargetMode="External"/><Relationship Id="rId1269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654705v1" TargetMode="External"/><Relationship Id="rId1270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654697v1" TargetMode="External"/><Relationship Id="rId1271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04826658v1" TargetMode="External"/><Relationship Id="rId1272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654694v1" TargetMode="External"/><Relationship Id="rId1273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654704v1" TargetMode="External"/><Relationship Id="rId1274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651358v1" TargetMode="External"/><Relationship Id="rId1275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04752881v1" TargetMode="External"/><Relationship Id="rId1276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Liu" TargetMode="External"/><Relationship Id="rId1277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Birse" TargetMode="External"/><Relationship Id="rId1278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. &#193;lvarez" TargetMode="External"/><Relationship Id="rId1279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193842v1" TargetMode="External"/><Relationship Id="rId1280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ingrand" TargetMode="External"/><Relationship Id="rId1281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192590v1" TargetMode="External"/><Relationship Id="rId1282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329820v1" TargetMode="External"/><Relationship Id="rId1283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662995v1" TargetMode="External"/><Relationship Id="rId1284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193547v1" TargetMode="External"/><Relationship Id="rId1285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Noel" TargetMode="External"/><Relationship Id="rId1286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193860v1" TargetMode="External"/><Relationship Id="rId1287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Albechaalany" TargetMode="External"/><Relationship Id="rId1288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saban Yilmaz" TargetMode="External"/><Relationship Id="rId1289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bourin" TargetMode="External"/><Relationship Id="rId1290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Guyot" TargetMode="External"/><Relationship Id="rId1291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04192606v1" TargetMode="External"/><Relationship Id="rId1292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Goi" TargetMode="External"/><Relationship Id="rId1293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Atanassova" TargetMode="External"/><Relationship Id="rId1294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04329842v1" TargetMode="External"/><Relationship Id="rId1295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Farage Frade-Barros" TargetMode="External"/><Relationship Id="rId1296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kizkitza Barrenetxea" TargetMode="External"/><Relationship Id="rId1297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193552v1" TargetMode="External"/><Relationship Id="rId1298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Barro" TargetMode="External"/><Relationship Id="rId1299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Coutinho" TargetMode="External"/><Relationship Id="rId1300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregori Alberto Rovadoscki" TargetMode="External"/><Relationship Id="rId1301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Bridi" TargetMode="External"/><Relationship Id="rId1302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331924v1" TargetMode="External"/><Relationship Id="rId1303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-K. Jacobs" TargetMode="External"/><Relationship Id="rId1304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.W. Windhorst" TargetMode="External"/><Relationship Id="rId1305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gickel" TargetMode="External"/><Relationship Id="rId1306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331865v1" TargetMode="External"/><Relationship Id="rId1307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650792v1" TargetMode="External"/><Relationship Id="rId1308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Purslow" TargetMode="External"/><Relationship Id="rId1309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhang W" TargetMode="External"/><Relationship Id="rId1310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193599v1" TargetMode="External"/><Relationship Id="rId1311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rodrigues Silva" TargetMode="External"/><Relationship Id="rId1312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabiana de Oliveira Ferreira" TargetMode="External"/><Relationship Id="rId1313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.F. Rivet" TargetMode="External"/><Relationship Id="rId1314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663151v1" TargetMode="External"/><Relationship Id="rId1315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193866v1" TargetMode="External"/><Relationship Id="rId1316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654686v1" TargetMode="External"/><Relationship Id="rId1317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650787v1" TargetMode="External"/><Relationship Id="rId1318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Polkinghorne" TargetMode="External"/><Relationship Id="rId1319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cuthberton H" TargetMode="External"/><Relationship Id="rId1320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04331797v1" TargetMode="External"/><Relationship Id="rId1321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hocquette" TargetMode="External"/><Relationship Id="rId1322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661795v1" TargetMode="External"/><Relationship Id="rId1323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04195052v1" TargetMode="External"/><Relationship Id="rId1324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654693v1" TargetMode="External"/><Relationship Id="rId1325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193589v1" TargetMode="External"/><Relationship Id="rId1326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.S.R. Mendes" TargetMode="External"/><Relationship Id="rId1327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Christensen" TargetMode="External"/><Relationship Id="rId1328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654653v1" TargetMode="External"/><Relationship Id="rId1329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J Duclos" TargetMode="External"/><Relationship Id="rId1330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; This, Vo Kientza" TargetMode="External"/><Relationship Id="rId1331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653467v1" TargetMode="External"/><Relationship Id="rId1332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliveira Tf" TargetMode="External"/><Relationship Id="rId1333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654660v1" TargetMode="External"/><Relationship Id="rId1334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654682v1" TargetMode="External"/><Relationship Id="rId1335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653446v1" TargetMode="External"/><Relationship Id="rId1336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almeida J" TargetMode="External"/><Relationship Id="rId1337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654666v1" TargetMode="External"/><Relationship Id="rId1338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Law R" TargetMode="External"/><Relationship Id="rId1339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04663155v1" TargetMode="External"/><Relationship Id="rId1340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654674v1" TargetMode="External"/><Relationship Id="rId1341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654659v1" TargetMode="External"/><Relationship Id="rId1342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654663v1" TargetMode="External"/><Relationship Id="rId1343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654651v1" TargetMode="External"/><Relationship Id="rId1344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654664v1" TargetMode="External"/><Relationship Id="rId1345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654670v1" TargetMode="External"/><Relationship Id="rId1346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654656v1" TargetMode="External"/><Relationship Id="rId1347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653456v1" TargetMode="External"/><Relationship Id="rId1348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Martin" TargetMode="External"/><Relationship Id="rId1349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laithier" TargetMode="External"/><Relationship Id="rId1350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rennie Eppenstein" TargetMode="External"/><Relationship Id="rId1351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Sturaro" TargetMode="External"/><Relationship Id="rId1352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klevenhusen F" TargetMode="External"/><Relationship Id="rId1353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653463v1" TargetMode="External"/><Relationship Id="rId1354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503889v1" TargetMode="External"/><Relationship Id="rId1355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503891v1" TargetMode="External"/><Relationship Id="rId1356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654638v1" TargetMode="External"/><Relationship Id="rId1357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503930v1" TargetMode="External"/><Relationship Id="rId1358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653474v1" TargetMode="External"/><Relationship Id="rId1359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId1360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653470v1" TargetMode="External"/><Relationship Id="rId1361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alarcon S" TargetMode="External"/><Relationship Id="rId1362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han J" TargetMode="External"/><Relationship Id="rId1363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503964v1" TargetMode="External"/><Relationship Id="rId1364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503938v1" TargetMode="External"/><Relationship Id="rId1365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503988v1" TargetMode="External"/><Relationship Id="rId1366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504347v1" TargetMode="External"/><Relationship Id="rId1367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jer&#244;me Yon" TargetMode="External"/><Relationship Id="rId1368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504237v1" TargetMode="External"/><Relationship Id="rId1369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Legrand Isabelle" TargetMode="External"/><Relationship Id="rId1370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503971v1" TargetMode="External"/><Relationship Id="rId1371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504132v1" TargetMode="External"/><Relationship Id="rId1372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504130v1" TargetMode="External"/><Relationship Id="rId1373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504368v1" TargetMode="External"/><Relationship Id="rId1374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503951v1" TargetMode="External"/><Relationship Id="rId1375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503946v1" TargetMode="External"/><Relationship Id="rId1376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504234v1" TargetMode="External"/><Relationship Id="rId1377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Han" TargetMode="External"/><Relationship Id="rId1378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504341v1" TargetMode="External"/><Relationship Id="rId1379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R J Polkinghorne" TargetMode="External"/><Relationship Id="rId1380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504115v1" TargetMode="External"/><Relationship Id="rId1381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03504356v1" TargetMode="External"/><Relationship Id="rId1382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Goi" TargetMode="External"/><Relationship Id="rId1383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654644v1" TargetMode="External"/><Relationship Id="rId1384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503899v1" TargetMode="External"/><Relationship Id="rId1385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818842v1" TargetMode="External"/><Relationship Id="rId1386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503901v1" TargetMode="External"/><Relationship Id="rId1387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818829v1" TargetMode="External"/><Relationship Id="rId1388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786824v1" TargetMode="External"/><Relationship Id="rId1389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734443v1" TargetMode="External"/><Relationship Id="rId1390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Monteils" TargetMode="External"/><Relationship Id="rId1391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789631v1" TargetMode="External"/><Relationship Id="rId1392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503917v1" TargetMode="External"/><Relationship Id="rId1393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785942v1" TargetMode="External"/><Relationship Id="rId1394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503913v1" TargetMode="External"/><Relationship Id="rId1395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734479v1" TargetMode="External"/><Relationship Id="rId1396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bru" TargetMode="External"/><Relationship Id="rId1397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734475v1" TargetMode="External"/><Relationship Id="rId1398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Denoyelle" TargetMode="External"/><Relationship Id="rId1399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Bru" TargetMode="External"/><Relationship Id="rId1400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785387v1" TargetMode="External"/><Relationship Id="rId1401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734371v1" TargetMode="External"/><Relationship Id="rId1402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503908v1" TargetMode="External"/><Relationship Id="rId1403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503910v1" TargetMode="External"/><Relationship Id="rId1404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603160v1" TargetMode="External"/><Relationship Id="rId1405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002764v1" TargetMode="External"/><Relationship Id="rId1406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734399v1" TargetMode="External"/><Relationship Id="rId1407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740173v1" TargetMode="External"/><Relationship Id="rId1408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455943v1" TargetMode="External"/><Relationship Id="rId1409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742826v1" TargetMode="External"/><Relationship Id="rId1410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740184v1" TargetMode="External"/><Relationship Id="rId1411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.F.P. Bonny" TargetMode="External"/><Relationship Id="rId1412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742422v1" TargetMode="External"/><Relationship Id="rId1413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603384v1" TargetMode="External"/><Relationship Id="rId1414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739005v1" TargetMode="External"/><Relationship Id="rId1415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740748v1" TargetMode="External"/><Relationship Id="rId1416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.P.F. Bonny" TargetMode="External"/><Relationship Id="rId1417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isbelle Legrand" TargetMode="External"/><Relationship Id="rId1418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798172v1" TargetMode="External"/><Relationship Id="rId1419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792133v1" TargetMode="External"/><Relationship Id="rId1420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793505v1" TargetMode="External"/><Relationship Id="rId1421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742885v1" TargetMode="External"/><Relationship Id="rId1422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536432v1" TargetMode="External"/><Relationship Id="rId1423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801516v1" TargetMode="External"/><Relationship Id="rId1424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. J. Polkinghorne" TargetMode="External"/><Relationship Id="rId1425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740130v1" TargetMode="External"/><Relationship Id="rId1426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797369v1" TargetMode="External"/><Relationship Id="rId1427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793348v1" TargetMode="External"/><Relationship Id="rId1428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199697v1" TargetMode="External"/><Relationship Id="rId1429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743574v1" TargetMode="External"/><Relationship Id="rId1430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792204v1" TargetMode="External"/><Relationship Id="rId1431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01316990v1" TargetMode="External"/><Relationship Id="rId1432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739975v1" TargetMode="External"/><Relationship Id="rId1433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742906v1" TargetMode="External"/><Relationship Id="rId1434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739182v1" TargetMode="External"/><Relationship Id="rId1435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Babiker" TargetMode="External"/><Relationship Id="rId1436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742471v1" TargetMode="External"/><Relationship Id="rId1437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koenraad Duhem" TargetMode="External"/><Relationship Id="rId1438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741639v1" TargetMode="External"/><Relationship Id="rId1439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792118v1" TargetMode="External"/><Relationship Id="rId1440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738951v1" TargetMode="External"/><Relationship Id="rId1441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salih Babiker" TargetMode="External"/><Relationship Id="rId1442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtihal Mohamed" TargetMode="External"/><Relationship Id="rId1443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738582v1" TargetMode="External"/><Relationship Id="rId1444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743830v1" TargetMode="External"/><Relationship Id="rId1445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharon A. Huws" TargetMode="External"/><Relationship Id="rId1446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Si&#226;n B. P. Mackintosh" TargetMode="External"/><Relationship Id="rId1447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739363v1" TargetMode="External"/><Relationship Id="rId1448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793788v1" TargetMode="External"/><Relationship Id="rId1449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798308v1" TargetMode="External"/><Relationship Id="rId1450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791894v1" TargetMode="External"/><Relationship Id="rId1451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739123v1" TargetMode="External"/><Relationship Id="rId1452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Bonny S. P. F." TargetMode="External"/><Relationship Id="rId1453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.E. Gardner" TargetMode="External"/><Relationship Id="rId1454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792140v1" TargetMode="External"/><Relationship Id="rId1455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194001v1" TargetMode="External"/><Relationship Id="rId1456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738512v1" TargetMode="External"/><Relationship Id="rId1457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797342v1" TargetMode="External"/><Relationship Id="rId1458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791989v1" TargetMode="External"/><Relationship Id="rId1459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193823v1" TargetMode="External"/><Relationship Id="rId1460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803182v1" TargetMode="External"/><Relationship Id="rId1461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745777v1" TargetMode="External"/><Relationship Id="rId1462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Suliman" TargetMode="External"/><Relationship Id="rId1463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Sami" TargetMode="External"/><Relationship Id="rId1464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744990v1" TargetMode="External"/><Relationship Id="rId1465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. P. Moloney" TargetMode="External"/><Relationship Id="rId1466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Nuernberg" TargetMode="External"/><Relationship Id="rId1467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745547v1" TargetMode="External"/><Relationship Id="rId1468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193813v1" TargetMode="External"/><Relationship Id="rId1469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806275v1" TargetMode="External"/><Relationship Id="rId1470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749650v1" TargetMode="External"/><Relationship Id="rId1471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maguy Eug&#232;ne" TargetMode="External"/><Relationship Id="rId1472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806215v1" TargetMode="External"/><Relationship Id="rId1473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804290v1" TargetMode="External"/><Relationship Id="rId1474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750204v1" TargetMode="External"/><Relationship Id="rId1475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.I. Richardson" TargetMode="External"/><Relationship Id="rId1476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750415v1" TargetMode="External"/><Relationship Id="rId1477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Kammoun" TargetMode="External"/><Relationship Id="rId1478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803230v1" TargetMode="External"/><Relationship Id="rId1479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190384v1" TargetMode="External"/><Relationship Id="rId1480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Picard" TargetMode="External"/><Relationship Id="rId1481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802585v1" TargetMode="External"/><Relationship Id="rId1482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001256v1" TargetMode="External"/><Relationship Id="rId1483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808640v1" TargetMode="External"/><Relationship Id="rId1484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749747v1" TargetMode="External"/><Relationship Id="rId1485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803595v1" TargetMode="External"/><Relationship Id="rId1486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hamill" TargetMode="External"/><Relationship Id="rId1487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hiller" TargetMode="External"/><Relationship Id="rId1488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805360v1" TargetMode="External"/><Relationship Id="rId1489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805867v1" TargetMode="External"/><Relationship Id="rId1490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jacquet" TargetMode="External"/><Relationship Id="rId1491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01210416v1" TargetMode="External"/><Relationship Id="rId1492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morm&#232;de" TargetMode="External"/><Relationship Id="rId1493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746539v1" TargetMode="External"/><Relationship Id="rId1494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de La Torre Capitan" TargetMode="External"/><Relationship Id="rId1495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-761-5" TargetMode="External"/><Relationship Id="rId1496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809081v1" TargetMode="External"/><Relationship Id="rId1497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189946v1" TargetMode="External"/><Relationship Id="rId1498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Journaux" TargetMode="External"/><Relationship Id="rId1499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803333v1" TargetMode="External"/><Relationship Id="rId1500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750388v1" TargetMode="External"/><Relationship Id="rId1501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacquet" TargetMode="External"/><Relationship Id="rId1502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2012.04.007" TargetMode="External"/><Relationship Id="rId1503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802693v1" TargetMode="External"/><Relationship Id="rId1504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744715v1" TargetMode="External"/><Relationship Id="rId1505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Hamill" TargetMode="External"/><Relationship Id="rId1506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808471v1" TargetMode="External"/><Relationship Id="rId1507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802665v1" TargetMode="External"/><Relationship Id="rId1508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802482v1" TargetMode="External"/><Relationship Id="rId1509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809080v1" TargetMode="External"/><Relationship Id="rId1510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190371v1" TargetMode="External"/><Relationship Id="rId1511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000788v1" TargetMode="External"/><Relationship Id="rId1512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. S. Allais" TargetMode="External"/><Relationship Id="rId1513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803246v1" TargetMode="External"/><Relationship Id="rId1514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802942v1" TargetMode="External"/><Relationship Id="rId1515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744583v1" TargetMode="External"/><Relationship Id="rId1516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/ANv51n1_FO" TargetMode="External"/><Relationship Id="rId1517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744388v1" TargetMode="External"/><Relationship Id="rId1518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744432v1" TargetMode="External"/><Relationship Id="rId1519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806056v1" TargetMode="External"/><Relationship Id="rId1520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Turin" TargetMode="External"/><Relationship Id="rId1521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746295v1" TargetMode="External"/><Relationship Id="rId1522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Capel" TargetMode="External"/><Relationship Id="rId1523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. David" TargetMode="External"/><Relationship Id="rId1524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel D. Guemene" TargetMode="External"/><Relationship Id="rId1525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805101v1" TargetMode="External"/><Relationship Id="rId1526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monget" TargetMode="External"/><Relationship Id="rId1527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802868v1" TargetMode="External"/><Relationship Id="rId1528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802552v1" TargetMode="External"/><Relationship Id="rId1529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802183v1" TargetMode="External"/><Relationship Id="rId1530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Greenwood" TargetMode="External"/><Relationship Id="rId1531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805114v1" TargetMode="External"/><Relationship Id="rId1532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Barbezant" TargetMode="External"/><Relationship Id="rId1533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Gastinel" TargetMode="External"/><Relationship Id="rId1534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745191v1" TargetMode="External"/><Relationship Id="rId1535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Meteau" TargetMode="External"/><Relationship Id="rId1536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748387v1" TargetMode="External"/><Relationship Id="rId1537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Cherfaoui" TargetMode="External"/><Relationship Id="rId1538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745368v1" TargetMode="External"/><Relationship Id="rId1539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749213v1" TargetMode="External"/><Relationship Id="rId1540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Thomas" TargetMode="External"/><Relationship Id="rId1541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749179v1" TargetMode="External"/><Relationship Id="rId1542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744898v1" TargetMode="External"/><Relationship Id="rId1543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747235v1" TargetMode="External"/><Relationship Id="rId1544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805305v1" TargetMode="External"/><Relationship Id="rId1545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00999830v1" TargetMode="External"/><Relationship Id="rId1546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault T. Chaze" TargetMode="External"/><Relationship Id="rId1547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent L. Journaux" TargetMode="External"/><Relationship Id="rId1548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745593v1" TargetMode="External"/><Relationship Id="rId1549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758172v1" TargetMode="External"/><Relationship Id="rId1550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Costa" TargetMode="External"/><Relationship Id="rId1551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.M. Alfaia" TargetMode="External"/><Relationship Id="rId1552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.A. Lopes" TargetMode="External"/><Relationship Id="rId1553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A.M. Prates" TargetMode="External"/><Relationship Id="rId1554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758416v1" TargetMode="External"/><Relationship Id="rId1555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755129v1" TargetMode="External"/><Relationship Id="rId1556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-708-0" TargetMode="External"/><Relationship Id="rId1557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750586v1" TargetMode="External"/><Relationship Id="rId1558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813372v1" TargetMode="External"/><Relationship Id="rId1559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758037v1" TargetMode="External"/><Relationship Id="rId1560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752797v1" TargetMode="External"/><Relationship Id="rId1561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753270v1" TargetMode="External"/><Relationship Id="rId1562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811561v1" TargetMode="External"/><Relationship Id="rId1563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812743v1" TargetMode="External"/><Relationship Id="rId1564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813092v1" TargetMode="External"/><Relationship Id="rId1565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757052v1" TargetMode="External"/><Relationship Id="rId1566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens K&#252;gler" TargetMode="External"/><Relationship Id="rId1567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Scholderer" TargetMode="External"/><Relationship Id="rId1568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcia de Barcellos" TargetMode="External"/><Relationship Id="rId1569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211931v1" TargetMode="External"/><Relationship Id="rId1570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;line Jesson" TargetMode="External"/><Relationship Id="rId1571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754351v1" TargetMode="External"/><Relationship Id="rId1572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Giraud" TargetMode="External"/><Relationship Id="rId1573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sans" TargetMode="External"/><Relationship Id="rId1574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753616v1" TargetMode="External"/><Relationship Id="rId1575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754331v1" TargetMode="External"/><Relationship Id="rId1576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Juin" TargetMode="External"/><Relationship Id="rId1577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818668v1" TargetMode="External"/><Relationship Id="rId1578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211935v1" TargetMode="External"/><Relationship Id="rId1579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193771v1" TargetMode="External"/><Relationship Id="rId1580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Duprat" TargetMode="External"/><Relationship Id="rId1581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193674v1" TargetMode="External"/><Relationship Id="rId1582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750608v1" TargetMode="External"/><Relationship Id="rId1583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Barboiron" TargetMode="External"/><Relationship Id="rId1584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754117v1" TargetMode="External"/><Relationship Id="rId1585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753520v1" TargetMode="External"/><Relationship Id="rId1586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193663v1" TargetMode="External"/><Relationship Id="rId1587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193562v1" TargetMode="External"/><Relationship Id="rId1588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193519v1" TargetMode="External"/><Relationship Id="rId1589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757874v1" TargetMode="External"/><Relationship Id="rId1590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Chadeyron" TargetMode="External"/><Relationship Id="rId1591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211927v1" TargetMode="External"/><Relationship Id="rId1592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750439v1" TargetMode="External"/><Relationship Id="rId1593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757421v1" TargetMode="External"/><Relationship Id="rId1594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mo&#235;vi" TargetMode="External"/><Relationship Id="rId1595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754737v1" TargetMode="External"/><Relationship Id="rId1596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193525v1" TargetMode="External"/><Relationship Id="rId1597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Chaze" TargetMode="External"/><Relationship Id="rId1598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753204v1" TargetMode="External"/><Relationship Id="rId1599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753734v1" TargetMode="External"/><Relationship Id="rId1600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile M.-O. Nozieres" TargetMode="External"/><Relationship Id="rId1601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rossignol" TargetMode="External"/><Relationship Id="rId1602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Jouveau" TargetMode="External"/><Relationship Id="rId1603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Feuillet" TargetMode="External"/><Relationship Id="rId1604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211920v1" TargetMode="External"/><Relationship Id="rId1605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211922v1" TargetMode="External"/><Relationship Id="rId1606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211918v1" TargetMode="External"/><Relationship Id="rId1607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Vuillaume" TargetMode="External"/><Relationship Id="rId1608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752836v1" TargetMode="External"/><Relationship Id="rId1609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193459v1" TargetMode="External"/><Relationship Id="rId1610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754647v1" TargetMode="External"/><Relationship Id="rId1611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James M. Reecy" TargetMode="External"/><Relationship Id="rId1612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carissa Park" TargetMode="External"/><Relationship Id="rId1613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.L. Hu" TargetMode="External"/><Relationship Id="rId1614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hulsegge" TargetMode="External"/><Relationship Id="rId1615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Der Steen" TargetMode="External"/><Relationship Id="rId1616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211930v1" TargetMode="External"/><Relationship Id="rId1617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193554v1" TargetMode="External"/><Relationship Id="rId1618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753561v1" TargetMode="External"/><Relationship Id="rId1619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753386v1" TargetMode="External"/><Relationship Id="rId1620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193576v1" TargetMode="External"/><Relationship Id="rId1621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822515v1" TargetMode="External"/><Relationship Id="rId1622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812741v1" TargetMode="External"/><Relationship Id="rId1623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756950v1" TargetMode="External"/><Relationship Id="rId1624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751239v1" TargetMode="External"/><Relationship Id="rId1625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Barnola" TargetMode="External"/><Relationship Id="rId1626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750589v1" TargetMode="External"/><Relationship Id="rId1627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193511v1" TargetMode="External"/><Relationship Id="rId1628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814885v1" TargetMode="External"/><Relationship Id="rId1629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211924v1" TargetMode="External"/><Relationship Id="rId1630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193477v1" TargetMode="External"/><Relationship Id="rId1631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752116v1" TargetMode="External"/><Relationship Id="rId1632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409365v1" TargetMode="External"/><Relationship Id="rId1633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Meurice" TargetMode="External"/><Relationship Id="rId1634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham R. Nute" TargetMode="External"/><Relationship Id="rId1635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752693v1" TargetMode="External"/><Relationship Id="rId1636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752400v1" TargetMode="External"/><Relationship Id="rId1637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Guilloud" TargetMode="External"/><Relationship Id="rId1638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750489v1" TargetMode="External"/><Relationship Id="rId1639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunee Eadmusik" TargetMode="External"/><Relationship Id="rId1640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Molette" TargetMode="External"/><Relationship Id="rId1641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. El Rammouz" TargetMode="External"/><Relationship Id="rId1642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; R&#233;mignon" TargetMode="External"/><Relationship Id="rId1643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193465v1" TargetMode="External"/><Relationship Id="rId1644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.R. Nute" TargetMode="External"/><Relationship Id="rId1645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813320v1" TargetMode="External"/><Relationship Id="rId1646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813589v1" TargetMode="External"/><Relationship Id="rId1647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812146v1" TargetMode="External"/><Relationship Id="rId1648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211923v1" TargetMode="External"/><Relationship Id="rId1649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Renan" TargetMode="External"/><Relationship Id="rId1650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211917v1" TargetMode="External"/><Relationship Id="rId1651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193508v1" TargetMode="External"/><Relationship Id="rId1652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193490v1" TargetMode="External"/><Relationship Id="rId1653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753764v1" TargetMode="External"/><Relationship Id="rId1654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757554v1" TargetMode="External"/><Relationship Id="rId1655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752648v1" TargetMode="External"/><Relationship Id="rId1656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751510v1" TargetMode="External"/><Relationship Id="rId1657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Martin" TargetMode="External"/><Relationship Id="rId1658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Garcia" TargetMode="External"/><Relationship Id="rId1659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211901v1" TargetMode="External"/><Relationship Id="rId1660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211911v1" TargetMode="External"/><Relationship Id="rId1661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754356v1" TargetMode="External"/><Relationship Id="rId1662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750600v1" TargetMode="External"/><Relationship Id="rId1663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malafosse" TargetMode="External"/><Relationship Id="rId1664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Donoyelle" TargetMode="External"/><Relationship Id="rId1665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755317v1" TargetMode="External"/><Relationship Id="rId1666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valentini" TargetMode="External"/><Relationship Id="rId1667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Nardone" TargetMode="External"/><Relationship Id="rId1668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Crisa" TargetMode="External"/><Relationship Id="rId1669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Marchitelli" TargetMode="External"/><Relationship Id="rId1670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Failla" TargetMode="External"/><Relationship Id="rId1671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750985v1" TargetMode="External"/><Relationship Id="rId1672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750784v1" TargetMode="External"/><Relationship Id="rId1673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751042v1" TargetMode="External"/><Relationship Id="rId1674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211914v1" TargetMode="External"/><Relationship Id="rId1675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756914v1" TargetMode="External"/><Relationship Id="rId1676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Thompson" TargetMode="External"/><Relationship Id="rId1677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.H. Wang" TargetMode="External"/><Relationship Id="rId1678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752503v1" TargetMode="External"/><Relationship Id="rId1679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758239v1" TargetMode="External"/><Relationship Id="rId1680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Espinasse" TargetMode="External"/><Relationship Id="rId1681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Rudel" TargetMode="External"/><Relationship Id="rId1682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753074v1" TargetMode="External"/><Relationship Id="rId1683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dufour" TargetMode="External"/><Relationship Id="rId1684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813253v1" TargetMode="External"/><Relationship Id="rId1685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753685v1" TargetMode="External"/><Relationship Id="rId1686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753466v1" TargetMode="External"/><Relationship Id="rId1687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211915v1" TargetMode="External"/><Relationship Id="rId1688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bonnot" TargetMode="External"/><Relationship Id="rId1689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758356v1" TargetMode="External"/><Relationship Id="rId1690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Montel" TargetMode="External"/><Relationship Id="rId1691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753242v1" TargetMode="External"/><Relationship Id="rId1692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753787v1" TargetMode="External"/><Relationship Id="rId1693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pawlikowska" TargetMode="External"/><Relationship Id="rId1694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lokociejewska" TargetMode="External"/><Relationship Id="rId1695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750923v1" TargetMode="External"/><Relationship Id="rId1696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bernard" TargetMode="External"/><Relationship Id="rId1697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750676v1" TargetMode="External"/><Relationship Id="rId1698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750480v1" TargetMode="External"/><Relationship Id="rId1699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753317v1" TargetMode="External"/><Relationship Id="rId1700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J. Lepetit" TargetMode="External"/><Relationship Id="rId1701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211909v1" TargetMode="External"/><Relationship Id="rId1702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816796v1" TargetMode="External"/><Relationship Id="rId1703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Chevalet" TargetMode="External"/><Relationship Id="rId1704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Sellier" TargetMode="External"/><Relationship Id="rId1705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750466v1" TargetMode="External"/><Relationship Id="rId1706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756519v1" TargetMode="External"/><Relationship Id="rId1707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211904v1" TargetMode="External"/><Relationship Id="rId1708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211897v1" TargetMode="External"/><Relationship Id="rId1709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812397v1" TargetMode="External"/><Relationship Id="rId1710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754976v1" TargetMode="External"/><Relationship Id="rId1711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Barendse" TargetMode="External"/><Relationship Id="rId1712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M. Thompson" TargetMode="External"/><Relationship Id="rId1713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong Hong Wang" TargetMode="External"/><Relationship Id="rId1714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754915v1" TargetMode="External"/><Relationship Id="rId1715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Greg S. Harper" TargetMode="External"/><Relationship Id="rId1716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818637v1" TargetMode="External"/><Relationship Id="rId1717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755565v1" TargetMode="External"/><Relationship Id="rId1718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211913v1" TargetMode="External"/><Relationship Id="rId1719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Menissier" TargetMode="External"/><Relationship Id="rId1720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752377v1" TargetMode="External"/><Relationship Id="rId1721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Boulesteix" TargetMode="External"/><Relationship Id="rId1722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753251v1" TargetMode="External"/><Relationship Id="rId1723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.V. Gnoni" TargetMode="External"/><Relationship Id="rId1724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Siculella" TargetMode="External"/><Relationship Id="rId1725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751058v1" TargetMode="External"/><Relationship Id="rId1726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751263v1" TargetMode="External"/><Relationship Id="rId1727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755515v1" TargetMode="External"/><Relationship Id="rId1728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754791v1" TargetMode="External"/><Relationship Id="rId1729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757198v1" TargetMode="External"/><Relationship Id="rId1730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordeau" TargetMode="External"/><Relationship Id="rId1731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750928v1" TargetMode="External"/><Relationship Id="rId1732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Laigre" TargetMode="External"/><Relationship Id="rId1733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Vignon" TargetMode="External"/><Relationship Id="rId1734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756208v1" TargetMode="External"/><Relationship Id="rId1735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754790v1" TargetMode="External"/><Relationship Id="rId1736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Jacques M.J. Duclos" TargetMode="External"/><Relationship Id="rId1737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756075v1" TargetMode="External"/><Relationship Id="rId1738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Gigli" TargetMode="External"/><Relationship Id="rId1739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Iacurto" TargetMode="External"/><Relationship Id="rId1740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cont&#242;" TargetMode="External"/><Relationship Id="rId1741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755542v1" TargetMode="External"/><Relationship Id="rId1742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ertbjerg" TargetMode="External"/><Relationship Id="rId1743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Christensen" TargetMode="External"/><Relationship Id="rId1744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gigli" TargetMode="External"/><Relationship Id="rId1745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753075v1" TargetMode="External"/><Relationship Id="rId1746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211906v1" TargetMode="External"/><Relationship Id="rId1747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dodelin" TargetMode="External"/><Relationship Id="rId1748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211899v1" TargetMode="External"/><Relationship Id="rId1749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752354v1" TargetMode="External"/><Relationship Id="rId1750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hue" TargetMode="External"/><Relationship Id="rId1751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul J. P. Renard" TargetMode="External"/><Relationship Id="rId1752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02755257v1" TargetMode="External"/><Relationship Id="rId1753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Rideau" TargetMode="External"/><Relationship Id="rId1754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763976v1" TargetMode="External"/><Relationship Id="rId1755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bouley" TargetMode="External"/><Relationship Id="rId1756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760341v1" TargetMode="External"/><Relationship Id="rId1757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Dozias" TargetMode="External"/><Relationship Id="rId1758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763111v1" TargetMode="External"/><Relationship Id="rId1759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monson" TargetMode="External"/><Relationship Id="rId1760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825514v1" TargetMode="External"/><Relationship Id="rId1761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760600v1" TargetMode="External"/><Relationship Id="rId1762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762999v1" TargetMode="External"/><Relationship Id="rId1763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigrid Lehnert" TargetMode="External"/><Relationship Id="rId1764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763119v1" TargetMode="External"/><Relationship Id="rId1765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759104v1" TargetMode="External"/><Relationship Id="rId1766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763542v1" TargetMode="External"/><Relationship Id="rId1767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763158v1" TargetMode="External"/><Relationship Id="rId1768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763896v1" TargetMode="External"/><Relationship Id="rId1769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Ueda" TargetMode="External"/><Relationship Id="rId1770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763783v1" TargetMode="External"/><Relationship Id="rId1771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761182v1" TargetMode="External"/><Relationship Id="rId1772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762607v1" TargetMode="External"/><Relationship Id="rId1773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760645v1" TargetMode="External"/><Relationship Id="rId1774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764511v1" TargetMode="External"/><Relationship Id="rId1775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine S. Degrelle" TargetMode="External"/><Relationship Id="rId1776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Ollier" TargetMode="External"/><Relationship Id="rId1777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne E. Campion" TargetMode="External"/><Relationship Id="rId1778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761963v1" TargetMode="External"/><Relationship Id="rId1779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759154v1" TargetMode="External"/><Relationship Id="rId1780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761913v1" TargetMode="External"/><Relationship Id="rId1781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211902v1" TargetMode="External"/><Relationship Id="rId1782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759286v1" TargetMode="External"/><Relationship Id="rId1783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761475v1" TargetMode="External"/><Relationship Id="rId1784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ian Richardson" TargetMode="External"/><Relationship Id="rId1785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Prache" TargetMode="External"/><Relationship Id="rId1786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Duffy" TargetMode="External"/><Relationship Id="rId1787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825987v1" TargetMode="External"/><Relationship Id="rId1788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762068v1" TargetMode="External"/><Relationship Id="rId1789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762613v1" TargetMode="External"/><Relationship Id="rId1790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759114v1" TargetMode="External"/><Relationship Id="rId1791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762996v1" TargetMode="External"/><Relationship Id="rId1792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cake" TargetMode="External"/><Relationship Id="rId1793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Harper" TargetMode="External"/><Relationship Id="rId1794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760334v1" TargetMode="External"/><Relationship Id="rId1795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759407v1" TargetMode="External"/><Relationship Id="rId1796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762687v1" TargetMode="External"/><Relationship Id="rId1797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828733v1" TargetMode="External"/><Relationship Id="rId1798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833642v1" TargetMode="External"/><Relationship Id="rId1799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Degrelle" TargetMode="External"/><Relationship Id="rId1800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ollier" TargetMode="External"/><Relationship Id="rId1801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Campion" TargetMode="External"/><Relationship Id="rId1802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764064v1" TargetMode="External"/><Relationship Id="rId1803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759078v1" TargetMode="External"/><Relationship Id="rId1804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761140v1" TargetMode="External"/><Relationship Id="rId1805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761814v1" TargetMode="External"/><Relationship Id="rId1806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763236v1" TargetMode="External"/><Relationship Id="rId1807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759242v1" TargetMode="External"/><Relationship Id="rId1808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211954v1" TargetMode="External"/><Relationship Id="rId1809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825687v1" TargetMode="External"/><Relationship Id="rId1810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759243v1" TargetMode="External"/><Relationship Id="rId1811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763766v1" TargetMode="External"/><Relationship Id="rId1812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761029v1" TargetMode="External"/><Relationship Id="rId1813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763483v1" TargetMode="External"/><Relationship Id="rId1814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Pollet" TargetMode="External"/><Relationship Id="rId1815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764401v1" TargetMode="External"/><Relationship Id="rId1816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/sda.23.65-69" TargetMode="External"/><Relationship Id="rId1817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758934v1" TargetMode="External"/><Relationship Id="rId1818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762169v1" TargetMode="External"/><Relationship Id="rId1819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763280v1" TargetMode="External"/><Relationship Id="rId1820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762779v1" TargetMode="External"/><Relationship Id="rId1821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211963v1" TargetMode="External"/><Relationship Id="rId1822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211851v1" TargetMode="External"/><Relationship Id="rId1823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Jurie" TargetMode="External"/><Relationship Id="rId1824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sabboh" TargetMode="External"/><Relationship Id="rId1825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02763200v1" TargetMode="External"/><Relationship Id="rId1826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jaillier" TargetMode="External"/><Relationship Id="rId1827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId1828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760420v1" TargetMode="External"/><Relationship Id="rId1829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Auffray" TargetMode="External"/><Relationship Id="rId1830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828454v1" TargetMode="External"/><Relationship Id="rId1831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827286v1" TargetMode="External"/><Relationship Id="rId1832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759736v1" TargetMode="External"/><Relationship Id="rId1833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758583v1" TargetMode="External"/><Relationship Id="rId1834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758783v1" TargetMode="External"/><Relationship Id="rId1835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02762299v1" TargetMode="External"/><Relationship Id="rId1836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Trillat" TargetMode="External"/><Relationship Id="rId1837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Normand" TargetMode="External"/><Relationship Id="rId1838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759284v1" TargetMode="External"/><Relationship Id="rId1839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759293v1" TargetMode="External"/><Relationship Id="rId1840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02760082v1" TargetMode="External"/><Relationship Id="rId1841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828657v1" TargetMode="External"/><Relationship Id="rId1842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Petit" TargetMode="External"/><Relationship Id="rId1843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Auffray" TargetMode="External"/><Relationship Id="rId1844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837994v1" TargetMode="External"/><Relationship Id="rId1845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836972v1" TargetMode="External"/><Relationship Id="rId1846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771336v1" TargetMode="External"/><Relationship Id="rId1847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bertrand" TargetMode="External"/><Relationship Id="rId1848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martineau" TargetMode="External"/><Relationship Id="rId1849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836802v1" TargetMode="External"/><Relationship Id="rId1850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841964v1" TargetMode="External"/><Relationship Id="rId1851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769239v1" TargetMode="External"/><Relationship Id="rId1852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766020v1" TargetMode="External"/><Relationship Id="rId1853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837222v1" TargetMode="External"/><Relationship Id="rId1854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767395v1" TargetMode="External"/><Relationship Id="rId1855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765094v1" TargetMode="External"/><Relationship Id="rId1856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766278v1" TargetMode="External"/><Relationship Id="rId1857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Brandstetter" TargetMode="External"/><Relationship Id="rId1858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Pfaffl" TargetMode="External"/><Relationship Id="rId1859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836616v1" TargetMode="External"/><Relationship Id="rId1860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767393v1" TargetMode="External"/><Relationship Id="rId1861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767357v1" TargetMode="External"/><Relationship Id="rId1862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841952v1" TargetMode="External"/><Relationship Id="rId1863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765469v1" TargetMode="External"/><Relationship Id="rId1864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842127v1" TargetMode="External"/><Relationship Id="rId1865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769758v1" TargetMode="External"/><Relationship Id="rId1866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835538v1" TargetMode="External"/><Relationship Id="rId1867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02841594v1" TargetMode="External"/><Relationship Id="rId1868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Busset" TargetMode="External"/><Relationship Id="rId1869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838306v1" TargetMode="External"/><Relationship Id="rId1870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836254v1" TargetMode="External"/><Relationship Id="rId1871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02765274v1" TargetMode="External"/><Relationship Id="rId1872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortigues" TargetMode="External"/><Relationship Id="rId1873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836848v1" TargetMode="External"/><Relationship Id="rId1874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02834871v1" TargetMode="External"/><Relationship Id="rId1875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767620v1" TargetMode="External"/><Relationship Id="rId1876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764716v1" TargetMode="External"/><Relationship Id="rId1877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lienard" TargetMode="External"/><Relationship Id="rId1878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842032v1" TargetMode="External"/><Relationship Id="rId1879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767273v1" TargetMode="External"/><Relationship Id="rId1880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Le Dividich" TargetMode="External"/><Relationship Id="rId1881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766562v1" TargetMode="External"/><Relationship Id="rId1882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836367v1" TargetMode="External"/><Relationship Id="rId1883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02849194v1" TargetMode="External"/><Relationship Id="rId1884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843305v1" TargetMode="External"/><Relationship Id="rId1885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847865v1" TargetMode="External"/><Relationship Id="rId1886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774047v1" TargetMode="External"/><Relationship Id="rId1887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846329v1" TargetMode="External"/><Relationship Id="rId1888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775065v1" TargetMode="External"/><Relationship Id="rId1889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844963v1" TargetMode="External"/><Relationship Id="rId1890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773074v1" TargetMode="External"/><Relationship Id="rId1891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vernet" TargetMode="External"/><Relationship Id="rId1892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772688v1" TargetMode="External"/><Relationship Id="rId1893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02844628v1" TargetMode="External"/><Relationship Id="rId1894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775888v1" TargetMode="External"/><Relationship Id="rId1895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02773847v1" TargetMode="External"/><Relationship Id="rId1896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02777374v1" TargetMode="External"/><Relationship Id="rId1897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843270v1" TargetMode="External"/><Relationship Id="rId1898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02775342v1" TargetMode="External"/><Relationship Id="rId1899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05262992v1" TargetMode="External"/><Relationship Id="rId1900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198090v1" TargetMode="External"/><Relationship Id="rId1901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Saracco" TargetMode="External"/><Relationship Id="rId1902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650810v1" TargetMode="External"/><Relationship Id="rId1903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650816v1" TargetMode="External"/><Relationship Id="rId1904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bru P" TargetMode="External"/><Relationship Id="rId1905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pointereau" TargetMode="External"/><Relationship Id="rId1906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chavre A" TargetMode="External"/><Relationship Id="rId1907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tondusson J" TargetMode="External"/><Relationship Id="rId1908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04338551v1" TargetMode="External"/><Relationship Id="rId1909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brosse" TargetMode="External"/><Relationship Id="rId1910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Hallez" TargetMode="External"/><Relationship Id="rId1911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Vallet" TargetMode="External"/><Relationship Id="rId1912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155773v1" TargetMode="External"/><Relationship Id="rId1913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01872287v1" TargetMode="External"/><Relationship Id="rId1914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Megli&#269;" TargetMode="External"/><Relationship Id="rId1915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01597864v1" TargetMode="External"/><Relationship Id="rId1916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743911v1" TargetMode="External"/><Relationship Id="rId1917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740489v1" TargetMode="External"/><Relationship Id="rId1918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189939v1" TargetMode="External"/><Relationship Id="rId1919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191299v1" TargetMode="External"/><Relationship Id="rId1920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193865v1" TargetMode="External"/><Relationship Id="rId1921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199698v1" TargetMode="External"/><Relationship Id="rId1922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749168v1" TargetMode="External"/><Relationship Id="rId1923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kijora" TargetMode="External"/><Relationship Id="rId1924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750046v1" TargetMode="External"/><Relationship Id="rId1925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/" TargetMode="External"/><Relationship Id="rId1926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193772v1" TargetMode="External"/><Relationship Id="rId1927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814334v1" TargetMode="External"/><Relationship Id="rId1928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832419v1" TargetMode="External"/><Relationship Id="rId1929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gautier" TargetMode="External"/><Relationship Id="rId1930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833006v1" TargetMode="External"/><Relationship Id="rId1931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnet" TargetMode="External"/><Relationship Id="rId1932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette D&#233;sert" TargetMode="External"/><Relationship Id="rId1933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Douaire" TargetMode="External"/><Relationship Id="rId1934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Govoroun" TargetMode="External"/><Relationship Id="rId1935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02831028v1" TargetMode="External"/><Relationship Id="rId1936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Diot" TargetMode="External"/><Relationship Id="rId1937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02764443v1" TargetMode="External"/><Relationship Id="rId1938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600171v1" TargetMode="External"/><Relationship Id="rId1939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836707v1" TargetMode="External"/><Relationship Id="rId1940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837253v1" TargetMode="External"/><Relationship Id="rId1941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferre" TargetMode="External"/><Relationship Id="rId1942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600968v1" TargetMode="External"/><Relationship Id="rId1943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/978-2-8325-4563-8" TargetMode="External"/><Relationship Id="rId1944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660864v1" TargetMode="External"/><Relationship Id="rId1945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03653210v1" TargetMode="External"/><Relationship Id="rId1946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791281v1" TargetMode="External"/><Relationship Id="rId1947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/agro-alimentaire/viande-bovine/ellies/descriptif-9782743023317" TargetMode="External"/><Relationship Id="rId1948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836172v1" TargetMode="External"/><Relationship Id="rId1949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838264v1" TargetMode="External"/><Relationship Id="rId1950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600939v1" TargetMode="External"/><Relationship Id="rId1951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.P. Ellies-Oury" TargetMode="External"/><Relationship Id="rId1952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-443-18767-4.00009-3" TargetMode="External"/><Relationship Id="rId1953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-04000418v1" TargetMode="External"/><Relationship Id="rId1954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03764867v1" TargetMode="External"/><Relationship Id="rId1955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-323-85879-3.00002-7" TargetMode="External"/><Relationship Id="rId1956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03753975v1" TargetMode="External"/><Relationship Id="rId1957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.afnr.2022.04.005" TargetMode="External"/><Relationship Id="rId1958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503978v1" TargetMode="External"/><Relationship Id="rId1959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03653246v1" TargetMode="External"/><Relationship Id="rId1960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustin Farison" TargetMode="External"/><Relationship Id="rId1961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://isara.hal.science/hal-03653242v1" TargetMode="External"/><Relationship Id="rId1962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000885v1" TargetMode="External"/><Relationship Id="rId1963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03906612v1" TargetMode="External"/><Relationship Id="rId1964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonny" TargetMode="External"/><Relationship Id="rId1965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Strydom" TargetMode="External"/><Relationship Id="rId1966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Matthews" TargetMode="External"/><Relationship Id="rId1967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;. L&#243;pez-Campos" TargetMode="External"/><Relationship Id="rId1968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100593-4.00011-4" TargetMode="External"/><Relationship Id="rId1969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603157v1" TargetMode="External"/><Relationship Id="rId1970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Strydom" TargetMode="External"/><Relationship Id="rId1971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Matthews" TargetMode="External"/><Relationship Id="rId1972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takanori Nishimura" TargetMode="External"/><Relationship Id="rId1973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604661v1" TargetMode="External"/><Relationship Id="rId1974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t-Pierre Mourot" TargetMode="External"/><Relationship Id="rId1975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/392800.pdf" TargetMode="External"/><Relationship Id="rId1976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603257v1" TargetMode="External"/><Relationship Id="rId1977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Post" TargetMode="External"/><Relationship Id="rId1978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-08-100593-4.00017-5" TargetMode="External"/><Relationship Id="rId1979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01602115v1" TargetMode="External"/><Relationship Id="rId1980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792915v1" TargetMode="External"/><Relationship Id="rId1981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://editions.lavoisier.fr/productions-animales/les-filieres-animales-francaises/ellies/tec-et-doc/synthese-agricole/livre/9782743015091" TargetMode="External"/><Relationship Id="rId1982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193863v1" TargetMode="External"/><Relationship Id="rId1983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007/978-1-4614-5626-1" TargetMode="External"/><Relationship Id="rId1984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-5626-1_8" TargetMode="External"/><Relationship Id="rId1985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/B7445B1C8AAC663ED4D31E4F3A3C13CC049C62EC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223547v1" TargetMode="External"/><Relationship Id="rId1987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-762-2" TargetMode="External"/><Relationship Id="rId1988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811152v1" TargetMode="External"/><Relationship Id="rId1989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.crcpress.com/product/isbn/9781439825044" TargetMode="External"/><Relationship Id="rId1990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b10977-6" TargetMode="External"/><Relationship Id="rId1991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810638v1" TargetMode="External"/><Relationship Id="rId1992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Foucras" TargetMode="External"/><Relationship Id="rId1993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803806v1" TargetMode="External"/><Relationship Id="rId1994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Kim" TargetMode="External"/><Relationship Id="rId1995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cabdirect.org/abstracts/20113234153.html;jsessionid=7DEDCC39ABDD745583FC5DF487DCD5F0" TargetMode="External"/><Relationship Id="rId1996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817220v1" TargetMode="External"/><Relationship Id="rId1997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Savary-Auzeloux" TargetMode="External"/><Relationship Id="rId1998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817229v1" TargetMode="External"/><Relationship Id="rId1999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815886v1" TargetMode="External"/><Relationship Id="rId2000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813525v1" TargetMode="External"/><Relationship Id="rId2001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01211932v1" TargetMode="External"/><Relationship Id="rId2002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811908v1" TargetMode="External"/><Relationship Id="rId2003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02833728v1" TargetMode="External"/><Relationship Id="rId2004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Toullec" TargetMode="External"/><Relationship Id="rId2005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Meschy" TargetMode="External"/><Relationship Id="rId2006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654964v1" TargetMode="External"/><Relationship Id="rId2007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goi A" TargetMode="External"/><Relationship Id="rId2008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/FRDOJC" TargetMode="External"/><Relationship Id="rId2009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04654962v1" TargetMode="External"/><Relationship Id="rId2010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landrieu F" TargetMode="External"/><Relationship Id="rId2011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richon B" TargetMode="External"/><Relationship Id="rId2012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04818897v1" TargetMode="External"/><Relationship Id="rId2013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002753v1" TargetMode="External"/><Relationship Id="rId2014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02792221v1" TargetMode="External"/><Relationship Id="rId2015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linnea Laestadius" TargetMode="External"/><Relationship Id="rId2016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787728v1" TargetMode="External"/><Relationship Id="rId2017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Coustet" TargetMode="External"/><Relationship Id="rId2018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Roux" TargetMode="External"/><Relationship Id="rId2019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05480470v1" TargetMode="External"/><Relationship Id="rId2020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660826v1" TargetMode="External"/><Relationship Id="rId2021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Rocha" TargetMode="External"/><Relationship Id="rId2022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660818v1" TargetMode="External"/><Relationship Id="rId2023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660854v1" TargetMode="External"/><Relationship Id="rId2024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660832v1" TargetMode="External"/><Relationship Id="rId2025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02986866v1" TargetMode="External"/><Relationship Id="rId2026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Adamiec" TargetMode="External"/><Relationship Id="rId2027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04660814v1" TargetMode="External"/><Relationship Id="rId2028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788287v1" TargetMode="External"/><Relationship Id="rId2029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Doutart" TargetMode="External"/><Relationship Id="rId2030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790069v1" TargetMode="External"/><Relationship Id="rId2031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simon&#269;i&#269;" TargetMode="External"/><Relationship Id="rId2032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Meglic" TargetMode="External"/><Relationship Id="rId2033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dolni&#269;ar" TargetMode="External"/><Relationship Id="rId2034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kuhar" TargetMode="External"/><Relationship Id="rId2035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vallas" TargetMode="External"/><Relationship Id="rId2036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801608v1" TargetMode="External"/><Relationship Id="rId2037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Windpouire Esther Dzale Yeumo" TargetMode="External"/><Relationship Id="rId2038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Soler" TargetMode="External"/><Relationship Id="rId2039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boizot-Szanta&#239;" TargetMode="External"/><Relationship Id="rId2040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId2041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802835v1" TargetMode="External"/><Relationship Id="rId2042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802502v1" TargetMode="External"/><Relationship Id="rId2043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803042v1" TargetMode="External"/><Relationship Id="rId2044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818027v1" TargetMode="External"/><Relationship Id="rId2045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal P. d'Hour" TargetMode="External"/><Relationship Id="rId2046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Garel" TargetMode="External"/><Relationship Id="rId2047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J.-F. Soussana" TargetMode="External"/><Relationship Id="rId2048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811992v1" TargetMode="External"/><Relationship Id="rId2049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822409v1" TargetMode="External"/><Relationship Id="rId2050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796772v1" TargetMode="External"/><Relationship Id="rId2051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796322v1" TargetMode="External"/><Relationship Id="rId2052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798155v1" TargetMode="External"/><Relationship Id="rId2053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661782v1" TargetMode="External"/><Relationship Id="rId2054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787173v1" TargetMode="External"/><Relationship Id="rId2055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04397943v2" TargetMode="External"/><Relationship Id="rId2056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Heuz&#233;" TargetMode="External"/><Relationship Id="rId2057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Tran" TargetMode="External"/><Relationship Id="rId2058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Dominik" TargetMode="External"/><Relationship Id="rId2059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25719/afz.2024.001" TargetMode="External"/><Relationship Id="rId2060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653417v1" TargetMode="External"/><Relationship Id="rId2061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04666362v1" TargetMode="External"/><Relationship Id="rId2062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04193885v1" TargetMode="External"/><Relationship Id="rId2063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Zhang" TargetMode="External"/><Relationship Id="rId2064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653429v1" TargetMode="External"/><Relationship Id="rId2065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yon J&#233;r&#233;my" TargetMode="External"/><Relationship Id="rId2066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653451v1" TargetMode="External"/><Relationship Id="rId2067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Campo Del" TargetMode="External"/><Relationship Id="rId2068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04662954v1" TargetMode="External"/><Relationship Id="rId2069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653440v1" TargetMode="External"/><Relationship Id="rId2070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668232v1" TargetMode="External"/><Relationship Id="rId2071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erling Strandberg" TargetMode="External"/><Relationship Id="rId2072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinotti" TargetMode="External"/><Relationship Id="rId2073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Messori" TargetMode="External"/><Relationship Id="rId2074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Kenny" TargetMode="External"/><Relationship Id="rId2075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lee" TargetMode="External"/><Relationship Id="rId2076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668225v1" TargetMode="External"/><Relationship Id="rId2077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Strandberg" TargetMode="External"/><Relationship Id="rId2078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Messori" TargetMode="External"/><Relationship Id="rId2079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Sauerwein" TargetMode="External"/><Relationship Id="rId2080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668219v1" TargetMode="External"/><Relationship Id="rId2081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Stanberg" TargetMode="External"/><Relationship Id="rId2082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Savoini" TargetMode="External"/><Relationship Id="rId2083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.A.M. Spoolder" TargetMode="External"/><Relationship Id="rId2084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800815v1" TargetMode="External"/><Relationship Id="rId2085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02843582v1" TargetMode="External"/><Relationship Id="rId2086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04819076v1" TargetMode="External"/><Relationship Id="rId2087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04819088v1" TargetMode="External"/><Relationship Id="rId2088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661124v1" TargetMode="External"/><Relationship Id="rId2089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661133v1" TargetMode="External"/><Relationship Id="rId2090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04668202v1" TargetMode="External"/><Relationship Id="rId2091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661762v1" TargetMode="External"/><Relationship Id="rId2092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663303v1" TargetMode="External"/><Relationship Id="rId2093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04653475v1" TargetMode="External"/><Relationship Id="rId2094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791875v1" TargetMode="External"/><Relationship Id="rId2095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802927v1" TargetMode="External"/><Relationship Id="rId2096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02802861v1" TargetMode="External"/><Relationship Id="rId2097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798747v1" TargetMode="External"/><Relationship Id="rId2098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786723v1" TargetMode="External"/><Relationship Id="rId2099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>