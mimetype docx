--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -1798,429 +1798,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photometric computer vision-aided system for psoriasis severity scoring: a preclinical study based on a mouse model of psoriasis</w:t>
+                <w:t xml:space="preserve">In vitro and intracellular activities of frog skin temporins against Legionella pneumophila and its eukaryotic hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taoufik El Kabir</w:t>
+                <w:t xml:space="preserve">Alexandre Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Bringier</w:t>
+                <w:t xml:space="preserve">Jean-Francois Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majdi Khoudeir</w:t>
+                <w:t xml:space="preserve">Sonia André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Morel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Lecron</w:t>
+                <w:t xml:space="preserve">Florine Ecale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JEI.29.4.041003⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.3978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-60829-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02516809v1</w:t>
+                <w:t xml:space="preserve">hal-02505077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro and intracellular activities of frog skin temporins against Legionella pneumophila and its eukaryotic hosts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Crépin</w:t>
+                <w:t xml:space="preserve">Chronic Alcohol Consumption Exacerbates the Severity of Psoriasiform Dermatitis in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Jégou</w:t>
+                <w:t xml:space="preserve">Mathilde Pohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia André</w:t>
+                <w:t xml:space="preserve">Coralie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florine Ecale</w:t>
+                <w:t xml:space="preserve">Jean‐François Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia Croitoru</w:t>
+                <w:t xml:space="preserve">Franck Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.3978. </w:t>
+              <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (9), pp.1728-1733. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-60829-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/acer.14400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02505077v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic Alcohol Consumption Exacerbates the Severity of Psoriasiform Dermatitis in Mice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photometric computer vision-aided system for psoriasis severity scoring: a preclinical study based on a mouse model of psoriasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Pohin</w:t>
+                <w:t xml:space="preserve">Taoufik El Kabir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Gisclard</w:t>
+                <w:t xml:space="preserve">Benjamin Bringier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐François Jégou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Majdi Khoudeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Lecron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 44 (9), pp.1728-1733. </w:t>
+              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (04), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/acer.14400⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.JEI.29.4.041003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03797226v1</w:t>
+                <w:t xml:space="preserve">hal-02516809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oncostatin M exerts a protective effect against excessive scarring by counteracting the inductive effect of TGFβ1 on fibrosis markers</w:t>
               </w:r>
@@ -2334,429 +2334,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a new model of reconstituted mouse epidermis and characterization of its response to proinflammatory cytokines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liver fibrosis is associated with cutaneous inflammation in the imiquimod-induced murine model of psoriasiform dermatitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Veaute</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Garnier</w:t>
+                <w:t xml:space="preserve">P. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Barrault</w:t>
+                <w:t xml:space="preserve">M. Pohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Cronier</w:t>
+                <w:t xml:space="preserve">Jf. Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Favot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Tissue Engineering and Regenerative Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/term.2442⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 179, pp.101-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjd.16137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01699562v1</w:t>
+                <w:t xml:space="preserve">hal-01699551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liver fibrosis is associated with cutaneous inflammation in the imiquimod-induced murine model of psoriasiform dermatitis</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M. Pohin</w:t>
+                <w:t xml:space="preserve">Oncostatin M is overexpressed in skin squamous-cell carcinoma and promotes tumor progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jf. Jégou</w:t>
+                <w:t xml:space="preserve">Eric Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Huguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Favot</w:t>
+                <w:t xml:space="preserve">Cynthia Jermidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Venisse</w:t>
+                <w:t xml:space="preserve">Jean François Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 179, pp.101-109. </w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (92), pp.36457-36473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/bjd.16137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.26355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699551v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oncostatin M is overexpressed in skin squamous-cell carcinoma and promotes tumor progression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Simonneau</w:t>
+                <w:t xml:space="preserve">Development of a new model of reconstituted mouse epidermis and characterization of its response to proinflammatory cytokines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Frouin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Huguier</w:t>
+                <w:t xml:space="preserve">Carolina Veaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Jermidi</w:t>
+                <w:t xml:space="preserve">Christine Barrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean François Jégou</w:t>
+                <w:t xml:space="preserve">Laure Cronier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (92), pp.36457-36473. </w:t>
+              <w:t xml:space="preserve">Journal of Tissue Engineering and Regenerative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.e1098- e1107. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.26355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/term.2442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186396v1</w:t>
+                <w:t xml:space="preserve">hal-01699562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th-17 response and antimicrobial peptide expression are uniformly expressed in gastric mucosa of Helicobacter pylori -infected patients independently of their clinical outcomes</w:t>
               </w:r>
@@ -3023,51 +3023,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interleukin-17A-induced production of acute serum amyloid A by keratinocytes contributes to psoriasis pathogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3272,377 +3272,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01911528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Fat Diet-Induced IL-17A Exacerbates Psoriasiform Dermatitis in a Mouse Model of Steatohepatitis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vasseur</w:t>
+                <w:t xml:space="preserve">Oncostatin M overexpression induces skin inflammation but is not required in the mouse model of imiquimod-induced psoriasis-like inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Serres</w:t>
+                <w:t xml:space="preserve">William Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Jegou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adriana Delwail</w:t>
+                <w:t xml:space="preserve">Andela Andrine Mekouo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanitriniaina Rabeony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Petit-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2016.05.012⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46 (7), pp.1737 - 1751. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eji.201546216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01390977v1</w:t>
+                <w:t xml:space="preserve">inserm-01701320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oncostatin M overexpression induces skin inflammation but is not required in the mouse model of imiquimod-induced psoriasis-like inflammation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">High-Fat Diet-Induced IL-17A Exacerbates Psoriasiform Dermatitis in a Mouse Model of Steatohepatitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Jegou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Petit-Paris</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Delwail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 46 (7), pp.1737 - 1751. </w:t>
+              <w:t xml:space="preserve">American Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 186 (9), pp.2292--2301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/eji.201546216⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2016.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01701320v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01390977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IL-17A EXACERBATES PSORIASIFORM DERMATITIS IN A MOUSE MODEL OF HIGH-FAT DIET-INDUCED STEATOHEPATITIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Lecron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cytokine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 87, pp.51--51. </w:t>
@@ -3705,77 +3705,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMQ-induced skin inflammation in mice is dependent on IL-1R1 and MyD88 signaling but independent of the NLRP3 inflammasome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanitriniaina Rabeony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Petit-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3820,278 +3820,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01702889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of Keratinocyte Differentiation by the Synergistic Effect of IL-17A, IL-22, IL-1α, TNFα and Oncostatin M</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human herpesvirus 6A infection in CD46 transgenic mice: viral persistence in the brain and increased production of proinflammatory chemokines via Toll-like receptor 9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine M. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy C. Welsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Branka Horvat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0101937⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 88 (10), pp.5421-5436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.03763-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01703025v1</w:t>
+                <w:t xml:space="preserve">hal-01911356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human herpesvirus 6A infection in CD46 transgenic mice: viral persistence in the brain and increased production of proinflammatory chemokines via Toll-like receptor 9</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inhibition of Keratinocyte Differentiation by the Synergistic Effect of IL-17A, IL-22, IL-1α, TNFα and Oncostatin M</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanitriniaina Rabeony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Petit-Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pedretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 88 (10), pp.5421-5436. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.03763-13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0101937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911356v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C3d Binding to the Myelin Oligodendrocyte Glycoprotein Results in an Exacerbated Experimental Autoimmune Encephalomyelitis</w:t>
               </w:r>
@@ -5059,103 +5059,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non invasive control and scoring of psoriasis severity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik El Kabir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bringier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majdi Khoudeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Lecron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifteenth International Conference on Quality Control by Artificial Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Mulhouse, France. pp.14, </w:t>
@@ -5187,277 +5187,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic du psoriasis par la stéréo photométrie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Diagnostic du psoriasis par vision par ordinateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik El Kabir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bringier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majdi Khoudeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean François Jegou</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Lecron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Imagerie Optique Non-Conventionnelle 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Symposium en Recherche sur l’inflammation et la Cancérologie Dermatologiques en Nouvelle Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02374383v1</w:t>
+                <w:t xml:space="preserve">hal-02374370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagnostic du psoriasis par vision par ordinateur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+                <w:t xml:space="preserve">Diagnostic du psoriasis par la stéréo photométrie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik El Kabir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bringier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majdi Khoudeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Jégou</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Jegou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Lecron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium en Recherche sur l’inflammation et la Cancérologie Dermatologiques en Nouvelle Aquitaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Journées Imagerie Optique Non-Conventionnelle 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02374370v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02374383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId206"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -5533,51 +5533,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C293F985"/>
+    <w:nsid w:val="E6034584"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5764,51 +5764,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-jegou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9703-5976" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122765540" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468537v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Daviaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Main" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chassaing" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Havret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Musnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2025.118954" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901466v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heymann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;zot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mu&#241;oz-Garcia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge William Vargas-Franco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Schiavone" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.107340" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376775v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Lobreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Clarhault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Wierzbicka-Hainaut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intimp.2025.115742" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251863v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Vahdatahar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Debarnot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202501859R" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251100v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Fraillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J&#233;gou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitriniaina Rabeony" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lecron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebonvallet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-12111-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490420v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Gabriela Reidel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Carol Curti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dor&#233;mus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile B&#233;r&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Delwail" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2024.02.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003042v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coronas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arnault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cousin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/stmcls/sxad003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04133828v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Croquette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Faugeroux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fonlupt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Godet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Frouin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2023.05.023" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185385v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Clarhaut-Charreau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Favot-Laforge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bodet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.984016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801056v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carsuzaa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie B&#233;quignon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bainaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dufour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23116308" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801039v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevda Cordier-Dirikoc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pedretti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Ryffel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.984045" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-03894861v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Larid" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dalle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vasseur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Silvain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.993363" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516809v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik El Kabir" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bringier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Khoudeir" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.29.4.041003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-02505077v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J&#233;gou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Andr&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Ecale" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Croitoru" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60829-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797226v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pohin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gisclard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Fran&#231;ois J&#233;gou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.14400" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184816v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huguier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Giot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simonneau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levillain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charreau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38572-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699562v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Veaute" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barrault" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cronier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/term.2442" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699551v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vasseur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pohin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf. J&#233;gou" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Favot" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Venisse" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.16137" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186396v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frouin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Jermidi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois J&#233;gou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.26355" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780541v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cremniter" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tougeron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dray" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Guilhot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hel.12479" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-01705097v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Buffi&#232;re-Morgado" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Couderc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Favot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2017.3127" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703911v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Camus" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0181486" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911528v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Gourru-Lesimple" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Mathieu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thevenet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guillaume-Vasselin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdermsci.2017.01.015" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01390977v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Serres" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Jegou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2016.05.012" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01701320v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guesdon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andela Andrine Mekouo" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petit-Paris" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201546216" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01485264v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Lecron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Serres" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. J&#233;gou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2016.07.020" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63M6J8W9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702889v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201445215" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-01703025v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101937" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911356v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine M. Reynaud" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my C. Welsch" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branka Horvat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.03763-13" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038686v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Schouft" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Griffiths" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Neal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.178.5.3323" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038688v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gasque" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vaudry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2007.04.008" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RV3MW25C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868088v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Croquette" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faugeroux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fonlupt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Broca" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2024.10.319" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868108v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fraillon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebonvallet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2024.10.344" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501621v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007949v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202170200" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007915v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Godet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frouin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2021.08.221" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374311v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Lecron" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2520690" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374383v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Jegou" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374370v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-jegou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9703-5976" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122765540" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468537v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Daviaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Main" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chassaing" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Havret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Musnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2025.118954" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901466v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heymann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;zot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mu&#241;oz-Garcia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge William Vargas-Franco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Schiavone" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.107340" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376775v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Lobreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Clarhault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Wierzbicka-Hainaut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intimp.2025.115742" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251863v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Vahdatahar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Debarnot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202501859R" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251100v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Fraillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J&#233;gou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitriniaina Rabeony" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lecron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebonvallet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-12111-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490420v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Gabriela Reidel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Carol Curti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dor&#233;mus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile B&#233;r&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Delwail" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2024.02.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003042v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coronas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arnault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cousin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/stmcls/sxad003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04133828v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Croquette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Faugeroux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fonlupt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Godet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Frouin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2023.05.023" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185385v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Clarhaut-Charreau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Favot-Laforge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bodet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.984016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801056v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carsuzaa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie B&#233;quignon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bainaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dufour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23116308" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801039v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevda Cordier-Dirikoc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pedretti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Ryffel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.984045" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-03894861v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Larid" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dalle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vasseur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Silvain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.993363" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-02505077v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J&#233;gou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Andr&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Ecale" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Croitoru" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60829-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797226v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pohin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gisclard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Fran&#231;ois J&#233;gou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.14400" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516809v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik El Kabir" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bringier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Khoudeir" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.29.4.041003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184816v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huguier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Giot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simonneau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levillain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charreau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38572-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699551v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vasseur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pohin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf. J&#233;gou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Favot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Venisse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.16137" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186396v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frouin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Jermidi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois J&#233;gou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.26355" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699562v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Veaute" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barrault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cronier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/term.2442" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780541v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cremniter" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tougeron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dray" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Guilhot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hel.12479" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-01705097v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Buffi&#232;re-Morgado" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Couderc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Favot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2017.3127" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703911v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Camus" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0181486" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911528v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Gourru-Lesimple" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Mathieu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thevenet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guillaume-Vasselin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdermsci.2017.01.015" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01701320v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guesdon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andela Andrine Mekouo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petit-Paris" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201546216" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01390977v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Serres" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Jegou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2016.05.012" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01485264v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Lecron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Serres" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. J&#233;gou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2016.07.020" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63M6J8W9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702889v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201445215" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911356v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine M. Reynaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my C. Welsch" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branka Horvat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.03763-13" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-01703025v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101937" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038686v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Schouft" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Griffiths" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Neal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.178.5.3323" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038688v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gasque" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vaudry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2007.04.008" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RV3MW25C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868088v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Croquette" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faugeroux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fonlupt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Broca" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2024.10.319" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868108v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fraillon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebonvallet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2024.10.344" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501621v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007949v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202170200" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007915v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Godet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frouin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2021.08.221" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374311v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Lecron" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2520690" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374370v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374383v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Jegou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>