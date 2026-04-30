--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -592,295 +592,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05376775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pathophysiological Functions of Heparanases: From Evolution, Structural and Tissue‐Specific Perspectives</w:t>
+                <w:t xml:space="preserve">Comparative analysis of cutaneous features of psoriasis in acute and chronic imiquimod-induced mouse models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elham Vahdatahar</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rachel Havret</w:t>
+                <w:t xml:space="preserve">Emma Fraillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Debarnot</w:t>
+                <w:t xml:space="preserve">Jean-François Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanitriniaina Rabeony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Lecron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lebonvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.202501859R⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), pp.26834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-12111-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05251863v1</w:t>
+                <w:t xml:space="preserve">hal-05251100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative analysis of cutaneous features of psoriasis in acute and chronic imiquimod-induced mouse models</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Pathophysiological Functions of Heparanases: From Evolution, Structural and Tissue‐Specific Perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Claude Lecron</w:t>
+                <w:t xml:space="preserve">Elham Vahdatahar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Daviaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Main</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Havret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Lebonvallet</w:t>
+                <w:t xml:space="preserve">Claire Debarnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 15 (1), pp.26834. </w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 39 (17), </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-12111-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1096/fj.202501859R⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05251100v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05251863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liposomal co-encapsulation of a novel gemini lipopeptide and a CpG-ODN induces a strong Th1 response with the co-activation of a Th2/Th17 profile and high antibody levels</w:t>
               </w:r>
@@ -1026,77 +1026,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Coronas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanitriniaina Rabeony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STEM CELLS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 41 (3), pp.252-259. </w:t>
@@ -1268,90 +1268,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IL-17 and IL-22 are pivotal cytokines to delay wound healing of S. aureus and P. aeruginosa infected skin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Lecron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Clarhaut-Charreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Favot-Laforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1441,51 +1441,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Béquignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Bainaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1798,429 +1798,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro and intracellular activities of frog skin temporins against Legionella pneumophila and its eukaryotic hosts</w:t>
+                <w:t xml:space="preserve">Photometric computer vision-aided system for psoriasis severity scoring: a preclinical study based on a mouse model of psoriasis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Crépin</w:t>
+                <w:t xml:space="preserve">Taoufik El Kabir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Jégou</w:t>
+                <w:t xml:space="preserve">Benjamin Bringier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia André</w:t>
+                <w:t xml:space="preserve">Majdi Khoudeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florine Ecale</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anastasia Croitoru</w:t>
+                <w:t xml:space="preserve">Franck Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Lecron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-60829-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (04), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/1.JEI.29.4.041003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02505077v1</w:t>
+                <w:t xml:space="preserve">hal-02516809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic Alcohol Consumption Exacerbates the Severity of Psoriasiform Dermatitis in Mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vasseur</w:t>
+                <w:t xml:space="preserve">In vitro and intracellular activities of frog skin temporins against Legionella pneumophila and its eukaryotic hosts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Pohin</w:t>
+                <w:t xml:space="preserve">Jean-Francois Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Gisclard</w:t>
+                <w:t xml:space="preserve">Sonia André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐François Jégou</w:t>
+                <w:t xml:space="preserve">Florine Ecale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Morel</w:t>
+                <w:t xml:space="preserve">Anastasia Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 44 (9), pp.1728-1733. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.3978. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/acer.14400⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-60829-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03797226v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02505077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photometric computer vision-aided system for psoriasis severity scoring: a preclinical study based on a mouse model of psoriasis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chronic Alcohol Consumption Exacerbates the Severity of Psoriasiform Dermatitis in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taoufik El Kabir</w:t>
+                <w:t xml:space="preserve">Mathilde Pohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Bringier</w:t>
+                <w:t xml:space="preserve">Coralie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majdi Khoudeir</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Jean‐François Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Morel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Lecron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29 (04), pp.1. </w:t>
+              <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (9), pp.1728-1733. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/1.JEI.29.4.041003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/acer.14400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02516809v1</w:t>
+                <w:t xml:space="preserve">hal-03797226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oncostatin M exerts a protective effect against excessive scarring by counteracting the inductive effect of TGFβ1 on fibrosis markers</w:t>
               </w:r>
@@ -2334,563 +2334,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liver fibrosis is associated with cutaneous inflammation in the imiquimod-induced murine model of psoriasiform dermatitis</w:t>
+                <w:t xml:space="preserve">Th-17 response and antimicrobial peptide expression are uniformly expressed in gastric mucosa of Helicobacter pylori -infected patients independently of their clinical outcomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Vasseur</w:t>
+                <w:t xml:space="preserve">Julie Cremniter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pohin</w:t>
+                <w:t xml:space="preserve">David Tougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jf. Jégou</w:t>
+                <w:t xml:space="preserve">Xavier Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Favot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Venisse</w:t>
+                <w:t xml:space="preserve">Joëlle Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjd.16137⟩</w:t>
+              <w:t xml:space="preserve">Helicobacter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23, pp.e12479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/hel.12479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01699551v1</w:t>
+                <w:t xml:space="preserve">hal-01780541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oncostatin M is overexpressed in skin squamous-cell carcinoma and promotes tumor progression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Simonneau</w:t>
+                <w:t xml:space="preserve">Development of a new model of reconstituted mouse epidermis and characterization of its response to proinflammatory cytokines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pohin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Veaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Frouin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Huguier</w:t>
+                <w:t xml:space="preserve">Christine Barrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Jermidi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean François Jégou</w:t>
+                <w:t xml:space="preserve">Laure Cronier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.26355⟩</w:t>
+              <w:t xml:space="preserve">Journal of Tissue Engineering and Regenerative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.e1098- e1107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/term.2442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186396v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a new model of reconstituted mouse epidermis and characterization of its response to proinflammatory cytokines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde Pohin</w:t>
+                <w:t xml:space="preserve">Liver fibrosis is associated with cutaneous inflammation in the imiquimod-induced murine model of psoriasiform dermatitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carolina Veaute</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Garnier</w:t>
+                <w:t xml:space="preserve">M. Pohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Barrault</w:t>
+                <w:t xml:space="preserve">Jf. Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Cronier</w:t>
+                <w:t xml:space="preserve">L. Favot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Tissue Engineering and Regenerative Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/term.2442⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 179, pp.101-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjd.16137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699562v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Th-17 response and antimicrobial peptide expression are uniformly expressed in gastric mucosa of Helicobacter pylori -infected patients independently of their clinical outcomes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charles Bodet</w:t>
+                <w:t xml:space="preserve">Oncostatin M is overexpressed in skin squamous-cell carcinoma and promotes tumor progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Tougeron</w:t>
+                <w:t xml:space="preserve">Eric Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Huguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Dray</w:t>
+                <w:t xml:space="preserve">Cynthia Jermidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Guilhot</w:t>
+                <w:t xml:space="preserve">Jean François Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Helicobacter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 23, pp.e12479. </w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (92), pp.36457-36473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/hel.12479⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.26355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01780541v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of skin Th17 transcriptional profiles in psoriatic patients under adalimumab biotherapy</w:t>
               </w:r>
@@ -2928,51 +2928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Delwail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Favot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
@@ -3023,51 +3023,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interleukin-17A-induced production of acute serum amyloid A by keratinocytes contributes to psoriasis pathogenesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Couderc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Levillain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3196,1176 +3196,1188 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Thevenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Guillaume-Vasselin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Dermatological Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 86 (2), pp.97-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jdermsci.2017.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01911528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oncostatin M overexpression induces skin inflammation but is not required in the mouse model of imiquimod-induced psoriasis-like inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andela Andrine Mekouo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanitriniaina Rabeony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Petit-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 46 (7), pp.1737 - 1751. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/eji.201546216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01701320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-Fat Diet-Induced IL-17A Exacerbates Psoriasiform Dermatitis in a Mouse Model of Steatohepatitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Jegou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Delwail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Pathology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 186 (9), pp.2292--2301. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ajpath.2016.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01390977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IL-17A EXACERBATES PSORIASIFORM DERMATITIS IN A MOUSE MODEL OF HIGH-FAT DIET-INDUCED STEATOHEPATITIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Lecron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cytokine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 87, pp.51--51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cyto.2016.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMQ-induced skin inflammation in mice is dependent on IL-1R1 and MyD88 signaling but independent of the NLRP3 inflammasome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanitriniaina Rabeony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Petit-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 45 (10), pp.2847 - 2857. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eji.201445215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01702889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human herpesvirus 6A infection in CD46 transgenic mice: viral persistence in the brain and increased production of proinflammatory chemokines via Toll-like receptor 9</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inhibition of Keratinocyte Differentiation by the Synergistic Effect of IL-17A, IL-22, IL-1α, TNFα and Oncostatin M</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanitriniaina Rabeony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Petit-Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pedretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/JVI.03763-13⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0101937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911356v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of Keratinocyte Differentiation by the Synergistic Effect of IL-17A, IL-22, IL-1α, TNFα and Oncostatin M</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human herpesvirus 6A infection in CD46 transgenic mice: viral persistence in the brain and increased production of proinflammatory chemokines via Toll-like receptor 9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine M. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy C. Welsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Branka Horvat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0101937⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 88 (10), pp.5421-5436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.03763-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01703025v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01911356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C3d Binding to the Myelin Oligodendrocyte Glycoprotein Results in an Exacerbated Experimental Autoimmune Encephalomyelitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Schouft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mark Griffiths</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Neal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 178 (5), pp.3323-3331. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4049/jimmunol.178.5.3323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04038686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protective DNA vaccination against myelin oligodendrocyte glycoprotein is overcome by C3d in experimental autoimmune encephalomyelitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Thérèse Schouft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gasque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Vaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 44 (15), pp.3691-3701. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molimm.2007.04.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04038688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4375,319 +4387,319 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">310 Interleukin-34 expression and regulatory role in healthy skin and in inflamed skin during psoriasis and systemic sclerosis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">335 Exploring the role of the TRPV3 calcium channel in psoriasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Faugeroux</w:t>
+                <w:t xml:space="preserve">E. Fraillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fonlupt</w:t>
+                <w:t xml:space="preserve">N. Lebonvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Broca</w:t>
+                <w:t xml:space="preserve">J. Lecron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Martin</w:t>
+                <w:t xml:space="preserve">F. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd Annual ESDR Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Lisbon (Portugal), Portugal. pp.S282, </w:t>
+              <w:t xml:space="preserve">, Sep 2024, Lisbon (Portugal), Portugal. pp.S286, </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jid.2024.10.319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jid.2024.10.344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04868088v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">335 Exploring the role of the TRPV3 calcium channel in psoriasis</w:t>
+                <w:t xml:space="preserve">310 Interleukin-34 expression and regulatory role in healthy skin and in inflamed skin during psoriasis and systemic sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Fraillon</w:t>
+                <w:t xml:space="preserve">M. Croquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lebonvallet</w:t>
+                <w:t xml:space="preserve">A. Faugeroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lecron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Jégou</w:t>
+                <w:t xml:space="preserve">C. Fonlupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Morel</w:t>
+                <w:t xml:space="preserve">F. Broca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd Annual ESDR Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Lisbon (Portugal), Portugal. pp.S286, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jid.2024.10.344⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2024, Lisbon (Portugal), Portugal. pp.S282, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jid.2024.10.319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04868108v1</w:t>
+                <w:t xml:space="preserve">hal-04868088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dermal fibroblasts are important relay cells in skin inflammation, highly sensitive to interleukin 1 released by lesioned keratinocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sevda Cordier-Dirikoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4755,73 +4767,73 @@
               <w:t xml:space="preserve">Cosm'Innov 5th edition 2023 : The international congress for cosmetics research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cosmetic Valley, May 2023, Orléans, France. pp.1-61, </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fimmu.2022.984045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04501621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interleukin-34 expression by keratinocytes is downregulated in inflamed psoriatic skin lesions: toward an immunoregulatory role in skin inflammation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Croquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4870,602 +4882,602 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6 th European Congress of Immunology, 1–4 September 2021, Virtual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Virtual congress, France. pp.1-448, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/eji.202170200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">216 Downregulation of interleukin-34 in psoriatic lesions and potential immunoregulatory role in skin inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Croquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fonlupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faugeroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Frouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">50th ESDR Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Dermatological Research, Sep 2021, Virtual congress, France. pp.S186, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jid.2021.08.221⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non invasive control and scoring of psoriasis severity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik El Kabir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bringier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majdi Khoudeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Lecron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifteenth International Conference on Quality Control by Artificial Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Mulhouse, France. pp.14, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2520690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic du psoriasis par vision par ordinateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik El Kabir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bringier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majdi Khoudeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Lecron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium en Recherche sur l’inflammation et la Cancérologie Dermatologiques en Nouvelle Aquitaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic du psoriasis par la stéréo photométrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik El Kabir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bringier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majdi Khoudeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Jegou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Lecron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Imagerie Optique Non-Conventionnelle 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId206"/>
+      <w:footerReference w:type="default" r:id="rId207"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5533,51 +5545,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E6034584"/>
+    <w:nsid w:val="70C30ADF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5764,51 +5776,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-jegou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9703-5976" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122765540" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468537v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Daviaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Main" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chassaing" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Havret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Musnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2025.118954" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901466v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heymann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;zot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mu&#241;oz-Garcia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge William Vargas-Franco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Schiavone" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.107340" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376775v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Lobreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Clarhault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Wierzbicka-Hainaut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intimp.2025.115742" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251863v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Vahdatahar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Debarnot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202501859R" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251100v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Fraillon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J&#233;gou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitriniaina Rabeony" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lecron" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebonvallet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-12111-6" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490420v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Gabriela Reidel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Carol Curti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dor&#233;mus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile B&#233;r&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Delwail" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2024.02.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003042v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coronas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arnault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cousin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/stmcls/sxad003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04133828v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Croquette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Faugeroux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fonlupt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Godet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Frouin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2023.05.023" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185385v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Clarhaut-Charreau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Favot-Laforge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bodet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.984016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801056v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carsuzaa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie B&#233;quignon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bainaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dufour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23116308" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801039v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevda Cordier-Dirikoc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pedretti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Ryffel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.984045" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-03894861v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Larid" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dalle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vasseur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Silvain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.993363" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-02505077v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J&#233;gou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Andr&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Ecale" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Croitoru" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60829-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797226v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pohin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gisclard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Fran&#231;ois J&#233;gou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.14400" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516809v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik El Kabir" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bringier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Khoudeir" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.29.4.041003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184816v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huguier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Giot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simonneau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levillain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charreau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38572-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699551v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vasseur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pohin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf. J&#233;gou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Favot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Venisse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.16137" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186396v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frouin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Jermidi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois J&#233;gou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.26355" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699562v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Veaute" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barrault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cronier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/term.2442" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780541v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cremniter" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tougeron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dray" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Guilhot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hel.12479" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-01705097v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Buffi&#232;re-Morgado" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Couderc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Favot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2017.3127" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703911v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Camus" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0181486" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911528v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Gourru-Lesimple" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Mathieu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thevenet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guillaume-Vasselin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdermsci.2017.01.015" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01701320v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guesdon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andela Andrine Mekouo" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petit-Paris" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201546216" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01390977v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Serres" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Jegou" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2016.05.012" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01485264v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Lecron" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Serres" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. J&#233;gou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2016.07.020" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63M6J8W9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702889v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201445215" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911356v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine M. Reynaud" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my C. Welsch" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branka Horvat" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.03763-13" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-01703025v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101937" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038686v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chan" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Schouft" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Griffiths" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Neal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.178.5.3323" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038688v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gasque" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vaudry" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2007.04.008" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RV3MW25C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868088v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Croquette" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faugeroux" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fonlupt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Broca" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2024.10.319" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868108v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fraillon" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebonvallet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecron" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morel" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2024.10.344" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501621v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007949v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202170200" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007915v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Godet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frouin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2021.08.221" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374311v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Lecron" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2520690" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374370v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374383v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Jegou" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-jegou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9703-5976" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122765540" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468537v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Daviaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Main" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chassaing" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Havret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Musnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2025.118954" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901466v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heymann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;zot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mu&#241;oz-Garcia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge William Vargas-Franco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Schiavone" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.107340" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376775v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Lobreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Clarhault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Wierzbicka-Hainaut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intimp.2025.115742" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251100v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Fraillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J&#233;gou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitriniaina Rabeony" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lecron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebonvallet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-12111-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251863v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Vahdatahar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Debarnot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202501859R" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490420v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Gabriela Reidel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Carol Curti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dor&#233;mus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile B&#233;r&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Delwail" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2024.02.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003042v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coronas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arnault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cousin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/stmcls/sxad003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04133828v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Croquette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Faugeroux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fonlupt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Godet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Frouin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2023.05.023" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185385v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Clarhaut-Charreau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Favot-Laforge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bodet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.984016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801056v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carsuzaa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie B&#233;quignon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bainaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dufour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23116308" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801039v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevda Cordier-Dirikoc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pedretti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Ryffel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.984045" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-03894861v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Larid" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dalle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vasseur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Silvain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.993363" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516809v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik El Kabir" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bringier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Khoudeir" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.29.4.041003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-02505077v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J&#233;gou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Andr&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Ecale" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Croitoru" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60829-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797226v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pohin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gisclard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Fran&#231;ois J&#233;gou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.14400" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184816v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huguier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Giot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simonneau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levillain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charreau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38572-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780541v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cremniter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tougeron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dray" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Guilhot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hel.12479" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699562v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Veaute" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barrault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cronier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/term.2442" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699551v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vasseur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pohin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf. J&#233;gou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Favot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Venisse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.16137" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186396v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frouin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Jermidi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois J&#233;gou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.26355" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-01705097v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Buffi&#232;re-Morgado" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Couderc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Favot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2017.3127" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703911v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Camus" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0181486" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911528v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Gourru-Lesimple" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Mathieu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thevenet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guillaume-Vasselin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdermsci.2017.01.015" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Q3KLRG4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01701320v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guesdon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andela Andrine Mekouo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petit-Paris" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201546216" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01390977v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Serres" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Jegou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2016.05.012" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01485264v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Lecron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Serres" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. J&#233;gou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2016.07.020" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63M6J8W9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702889v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201445215" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-01703025v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101937" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911356v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine M. Reynaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my C. Welsch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branka Horvat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.03763-13" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038686v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Schouft" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Griffiths" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Neal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.178.5.3323" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038688v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gasque" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vaudry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2007.04.008" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RV3MW25C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868108v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fraillon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebonvallet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecron" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2024.10.344" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868088v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Croquette" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faugeroux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fonlupt" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Broca" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2024.10.319" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501621v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007949v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202170200" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007915v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Godet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frouin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2021.08.221" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374311v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Lecron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2520690" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374370v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374383v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Jegou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>