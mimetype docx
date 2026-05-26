--- v2 (2026-04-30)
+++ v3 (2026-05-26)
@@ -943,51 +943,51 @@
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adriana Delwail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vaccine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">, 2024, 42 (8), pp.1953-1965. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.vaccine.2024.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -1798,429 +1798,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photometric computer vision-aided system for psoriasis severity scoring: a preclinical study based on a mouse model of psoriasis</w:t>
+                <w:t xml:space="preserve">In vitro and intracellular activities of frog skin temporins against Legionella pneumophila and its eukaryotic hosts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taoufik El Kabir</w:t>
+                <w:t xml:space="preserve">Alexandre Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Bringier</w:t>
+                <w:t xml:space="preserve">Jean-Francois Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majdi Khoudeir</w:t>
+                <w:t xml:space="preserve">Sonia André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Morel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Claude Lecron</w:t>
+                <w:t xml:space="preserve">Florine Ecale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Croitoru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/1.JEI.29.4.041003⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), pp.3978. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-60829-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02516809v1</w:t>
+                <w:t xml:space="preserve">hal-02505077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro and intracellular activities of frog skin temporins against Legionella pneumophila and its eukaryotic hosts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Crépin</w:t>
+                <w:t xml:space="preserve">Chronic Alcohol Consumption Exacerbates the Severity of Psoriasiform Dermatitis in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Jégou</w:t>
+                <w:t xml:space="preserve">Mathilde Pohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonia André</w:t>
+                <w:t xml:space="preserve">Coralie Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florine Ecale</w:t>
+                <w:t xml:space="preserve">Jean‐François Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anastasia Croitoru</w:t>
+                <w:t xml:space="preserve">Franck Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 10 (1), pp.3978. </w:t>
+              <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 44 (9), pp.1728-1733. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-60829-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/acer.14400⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02505077v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03797226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic Alcohol Consumption Exacerbates the Severity of Psoriasiform Dermatitis in Mice</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photometric computer vision-aided system for psoriasis severity scoring: a preclinical study based on a mouse model of psoriasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Pohin</w:t>
+                <w:t xml:space="preserve">Taoufik El Kabir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Gisclard</w:t>
+                <w:t xml:space="preserve">Benjamin Bringier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐François Jégou</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Majdi Khoudeir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Lecron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alcoholism: Clinical and Experimental Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 44 (9), pp.1728-1733. </w:t>
+              <w:t xml:space="preserve">Journal of Electronic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29 (04), pp.1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/acer.14400⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/1.JEI.29.4.041003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03797226v1</w:t>
+                <w:t xml:space="preserve">hal-02516809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oncostatin M exerts a protective effect against excessive scarring by counteracting the inductive effect of TGFβ1 on fibrosis markers</w:t>
               </w:r>
@@ -2334,563 +2334,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04184816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Th-17 response and antimicrobial peptide expression are uniformly expressed in gastric mucosa of Helicobacter pylori -infected patients independently of their clinical outcomes</w:t>
+                <w:t xml:space="preserve">Liver fibrosis is associated with cutaneous inflammation in the imiquimod-induced murine model of psoriasiform dermatitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Cremniter</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Charles Bodet</w:t>
+                <w:t xml:space="preserve">P. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Tougeron</w:t>
+                <w:t xml:space="preserve">M. Pohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Dray</w:t>
+                <w:t xml:space="preserve">Jf. Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Guilhot</w:t>
+                <w:t xml:space="preserve">L. Favot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Venisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Helicobacter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/hel.12479⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 179, pp.101-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/bjd.16137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01780541v1</w:t>
+                <w:t xml:space="preserve">hal-01699551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a new model of reconstituted mouse epidermis and characterization of its response to proinflammatory cytokines</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Garnier</w:t>
+                <w:t xml:space="preserve">Oncostatin M is overexpressed in skin squamous-cell carcinoma and promotes tumor progression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Simonneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Barrault</w:t>
+                <w:t xml:space="preserve">Eric Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Huguier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Cronier</w:t>
+                <w:t xml:space="preserve">Cynthia Jermidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Tissue Engineering and Regenerative Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/term.2442⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (92), pp.36457-36473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.26355⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699562v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04186396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liver fibrosis is associated with cutaneous inflammation in the imiquimod-induced murine model of psoriasiform dermatitis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Vasseur</w:t>
+                <w:t xml:space="preserve">Development of a new model of reconstituted mouse epidermis and characterization of its response to proinflammatory cytokines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Pohin</w:t>
+                <w:t xml:space="preserve">Carolina Veaute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jf. Jégou</w:t>
+                <w:t xml:space="preserve">Christine Barrault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Favot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Venisse</w:t>
+                <w:t xml:space="preserve">Laure Cronier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/bjd.16137⟩</w:t>
+              <w:t xml:space="preserve">Journal of Tissue Engineering and Regenerative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 12, pp.e1098- e1107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/term.2442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01699551v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01699562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oncostatin M is overexpressed in skin squamous-cell carcinoma and promotes tumor progression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Simonneau</w:t>
+                <w:t xml:space="preserve">Th-17 response and antimicrobial peptide expression are uniformly expressed in gastric mucosa of Helicobacter pylori -infected patients independently of their clinical outcomes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cremniter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Bodet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Frouin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Huguier</w:t>
+                <w:t xml:space="preserve">David Tougeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cynthia Jermidi</w:t>
+                <w:t xml:space="preserve">Xavier Dray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean François Jégou</w:t>
+                <w:t xml:space="preserve">Joëlle Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (92), pp.36457-36473. </w:t>
+              <w:t xml:space="preserve">Helicobacter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 23, pp.e12479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.26355⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/hel.12479⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04186396v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01780541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of skin Th17 transcriptional profiles in psoriatic patients under adalimumab biotherapy</w:t>
               </w:r>
@@ -3004,657 +3004,657 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01705097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interleukin-17A-induced production of acute serum amyloid A by keratinocytes contributes to psoriasis pathogenesis</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Measles virus infection of human keratinocytes: Possible link between measles and atopic dermatitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magalie Camus</w:t>
+                <w:t xml:space="preserve">Geraldine Gourru-Lesimple</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Guillaume-Vasselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0181486⟩</w:t>
+              <w:t xml:space="preserve">Journal of Dermatological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 86 (2), pp.97-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jdermsci.2017.01.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01703911v1</w:t>
+                <w:t xml:space="preserve">hal-01911528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measles virus infection of human keratinocytes: Possible link between measles and atopic dermatitis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Jégou</w:t>
+                <w:t xml:space="preserve">Interleukin-17A-induced production of acute serum amyloid A by keratinocytes contributes to psoriasis pathogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Levillain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Buffière-Morgado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Camus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dermatological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jdermsci.2017.01.015⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (7), pp.e0181486. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0181486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01911528v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oncostatin M overexpression induces skin inflammation but is not required in the mouse model of imiquimod-induced psoriasis-like inflammation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">High-Fat Diet-Induced IL-17A Exacerbates Psoriasiform Dermatitis in a Mouse Model of Steatohepatitis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Jegou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Petit-Paris</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriana Delwail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/eji.201546216⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 186 (9), pp.2292--2301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2016.05.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01701320v1</w:t>
+                <w:t xml:space="preserve">hal-01390977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Fat Diet-Induced IL-17A Exacerbates Psoriasiform Dermatitis in a Mouse Model of Steatohepatitis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Vasseur</w:t>
+                <w:t xml:space="preserve">Oncostatin M overexpression induces skin inflammation but is not required in the mouse model of imiquimod-induced psoriasis-like inflammation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Pohin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Guesdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Serres</w:t>
+                <w:t xml:space="preserve">Andela Andrine Mekouo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanitriniaina Rabeony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Jegou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Adriana Delwail</w:t>
+                <w:t xml:space="preserve">Isabelle Petit-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Pathology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 186 (9), pp.2292--2301. </w:t>
+              <w:t xml:space="preserve">European Journal of Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 46 (7), pp.1737 - 1751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajpath.2016.05.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/eji.201546216⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01390977v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01701320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IL-17A EXACERBATES PSORIASIFORM DERMATITIS IN A MOUSE MODEL OF HIGH-FAT DIET-INDUCED STEATOHEPATITIS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-C. Lecron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Pohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cytokine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 87, pp.51--51. </w:t>
@@ -3717,77 +3717,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IMQ-induced skin inflammation in mice is dependent on IL-1R1 and MyD88 signaling but independent of the NLRP3 inflammasome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanitriniaina Rabeony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Pohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vasseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Petit-Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3832,278 +3832,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01702889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of Keratinocyte Differentiation by the Synergistic Effect of IL-17A, IL-22, IL-1α, TNFα and Oncostatin M</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human herpesvirus 6A infection in CD46 transgenic mice: viral persistence in the brain and increased production of proinflammatory chemokines via Toll-like receptor 9</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joséphine M. Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Jégou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy C. Welsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Branka Horvat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0101937⟩</w:t>
+              <w:t xml:space="preserve">Journal of Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 88 (10), pp.5421-5436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/JVI.03763-13⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01703025v1</w:t>
+                <w:t xml:space="preserve">hal-01911356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human herpesvirus 6A infection in CD46 transgenic mice: viral persistence in the brain and increased production of proinflammatory chemokines via Toll-like receptor 9</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inhibition of Keratinocyte Differentiation by the Synergistic Effect of IL-17A, IL-22, IL-1α, TNFα and Oncostatin M</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanitriniaina Rabeony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Petit-Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Barrault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Pedretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 88 (10), pp.5421-5436. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (7), </w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JVI.03763-13⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0101937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01911356v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01703025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C3d Binding to the Myelin Oligodendrocyte Glycoprotein Results in an Exacerbated Experimental Autoimmune Encephalomyelitis</w:t>
               </w:r>
@@ -4395,295 +4395,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">335 Exploring the role of the TRPV3 calcium channel in psoriasis</w:t>
+                <w:t xml:space="preserve">310 Interleukin-34 expression and regulatory role in healthy skin and in inflamed skin during psoriasis and systemic sclerosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Fraillon</w:t>
+                <w:t xml:space="preserve">M. Croquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Lebonvallet</w:t>
+                <w:t xml:space="preserve">A. Faugeroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lecron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Jégou</w:t>
+                <w:t xml:space="preserve">C. Fonlupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Morel</w:t>
+                <w:t xml:space="preserve">F. Broca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd Annual ESDR Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Lisbon (Portugal), Portugal. pp.S286, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jid.2024.10.344⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2024, Lisbon (Portugal), Portugal. pp.S282, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jid.2024.10.319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04868108v1</w:t>
+                <w:t xml:space="preserve">hal-04868088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">310 Interleukin-34 expression and regulatory role in healthy skin and in inflamed skin during psoriasis and systemic sclerosis</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">335 Exploring the role of the TRPV3 calcium channel in psoriasis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Faugeroux</w:t>
+                <w:t xml:space="preserve">E. Fraillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Fonlupt</w:t>
+                <w:t xml:space="preserve">N. Lebonvallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Broca</w:t>
+                <w:t xml:space="preserve">J. Lecron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Martin</w:t>
+                <w:t xml:space="preserve">F. Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">53rd Annual ESDR Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2024, Lisbon (Portugal), Portugal. pp.S282, </w:t>
+              <w:t xml:space="preserve">, Sep 2024, Lisbon (Portugal), Portugal. pp.S286, </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jid.2024.10.319⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jid.2024.10.344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04868088v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dermal fibroblasts are important relay cells in skin inflammation, highly sensitive to interleukin 1 released by lesioned keratinocytes</w:t>
               </w:r>
@@ -4937,77 +4937,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">216 Downregulation of interleukin-34 in psoriatic lesions and potential immunoregulatory role in skin inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Croquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fonlupt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Faugeroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5071,103 +5071,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non invasive control and scoring of psoriasis severity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik El Kabir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bringier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majdi Khoudeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Claude Lecron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifteenth International Conference on Quality Control by Artificial Vision</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Mulhouse, France. pp.14, </w:t>
@@ -5205,77 +5205,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic du psoriasis par vision par ordinateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik El Kabir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bringier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majdi Khoudeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5330,77 +5330,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic du psoriasis par la stéréo photométrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik El Kabir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Bringier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majdi Khoudeir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Jegou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5545,51 +5545,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70C30ADF"/>
+    <w:nsid w:val="AA743112"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5776,51 +5776,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-jegou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9703-5976" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122765540" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468537v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Daviaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Main" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chassaing" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Havret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Musnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2025.118954" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901466v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heymann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;zot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mu&#241;oz-Garcia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge William Vargas-Franco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Schiavone" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.107340" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376775v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Lobreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Clarhault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Wierzbicka-Hainaut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intimp.2025.115742" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251100v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Fraillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J&#233;gou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitriniaina Rabeony" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lecron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebonvallet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-12111-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251863v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Vahdatahar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Debarnot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202501859R" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490420v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Gabriela Reidel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Carol Curti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dor&#233;mus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile B&#233;r&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Delwail" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2024.02.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003042v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coronas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arnault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cousin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/stmcls/sxad003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04133828v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Croquette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Faugeroux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fonlupt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Godet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Frouin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2023.05.023" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185385v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Clarhaut-Charreau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Favot-Laforge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bodet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.984016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801056v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carsuzaa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie B&#233;quignon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bainaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dufour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23116308" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801039v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevda Cordier-Dirikoc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pedretti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Ryffel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.984045" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-03894861v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Larid" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dalle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vasseur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Silvain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.993363" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516809v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik El Kabir" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bringier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Khoudeir" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.29.4.041003" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-02505077v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J&#233;gou" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Andr&#233;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Ecale" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Croitoru" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60829-2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797226v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pohin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gisclard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Fran&#231;ois J&#233;gou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.14400" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184816v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huguier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Giot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simonneau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levillain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charreau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38572-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780541v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cremniter" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tougeron" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dray" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Guilhot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hel.12479" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699562v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Veaute" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barrault" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cronier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/term.2442" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699551v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vasseur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pohin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf. J&#233;gou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Favot" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Venisse" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.16137" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186396v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frouin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Jermidi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois J&#233;gou" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.26355" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-01705097v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Buffi&#232;re-Morgado" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Couderc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Favot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2017.3127" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703911v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Camus" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0181486" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911528v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Gourru-Lesimple" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Mathieu" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thevenet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guillaume-Vasselin" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdermsci.2017.01.015" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Q3KLRG4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01701320v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guesdon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andela Andrine Mekouo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petit-Paris" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201546216" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01390977v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Serres" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Jegou" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2016.05.012" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01485264v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Lecron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Serres" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. J&#233;gou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2016.07.020" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63M6J8W9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702889v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201445215" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-01703025v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101937" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911356v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine M. Reynaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my C. Welsch" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branka Horvat" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.03763-13" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038686v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Schouft" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Griffiths" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Neal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.178.5.3323" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038688v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gasque" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vaudry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2007.04.008" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RV3MW25C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868108v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fraillon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebonvallet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecron" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2024.10.344" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868088v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Croquette" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faugeroux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fonlupt" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Broca" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2024.10.319" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501621v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007949v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202170200" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007915v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Godet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frouin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2021.08.221" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374311v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Lecron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2520690" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374370v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374383v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Jegou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-jegou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9703-5976" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122765540" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468537v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Daviaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Main" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Chassaing" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Havret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Musnier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2025.118954" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901466v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heymann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;zot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mu&#241;oz-Garcia" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge William Vargas-Franco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Schiavone" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.107340" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05376775v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Lobreau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Clarhault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Wierzbicka-Hainaut" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intimp.2025.115742" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251100v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Fraillon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois J&#233;gou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanitriniaina Rabeony" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lecron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lebonvallet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-12111-6" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251863v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham Vahdatahar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Debarnot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.202501859R" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04490420v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Gabriela Reidel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Carol Curti" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Dor&#233;mus" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile B&#233;r&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Delwail" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vaccine.2024.02.011" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003042v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Coronas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Arnault" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Cousin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/stmcls/sxad003" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-04133828v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Croquette" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Faugeroux" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Fonlupt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Godet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Frouin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2023.05.023" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04185385v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Clarhaut-Charreau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Favot-Laforge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Bodet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.984016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801056v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Carsuzaa" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie B&#233;quignon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bainaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dufour" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23116308" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03801039v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sevda Cordier-Dirikoc" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pedretti" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Garnier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Ryffel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.984045" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-03894861v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Larid" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dalle" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vasseur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Silvain" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fimmu.2022.993363" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/hal-02505077v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Cr&#233;pin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois J&#233;gou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Andr&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florine Ecale" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Croitoru" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-60829-2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03797226v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Pohin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gisclard" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Fran&#231;ois J&#233;gou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Morel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acer.14400" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516809v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik El Kabir" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Bringier" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majdi Khoudeir" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/1.JEI.29.4.041003" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184816v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Huguier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Giot" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Simonneau" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levillain" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Charreau" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-38572-0" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699551v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vasseur" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pohin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf. J&#233;gou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Favot" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Venisse" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjd.16137" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04186396v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Frouin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Jermidi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois J&#233;gou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.26355" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01699562v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Veaute" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Barrault" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Cronier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/term.2442" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780541v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cremniter" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Tougeron" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dray" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Guilhot" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hel.12479" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-01705097v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Buffi&#232;re-Morgado" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Couderc" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Favot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ejd.2017.3127" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911528v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Gourru-Lesimple" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Mathieu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Thevenet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Guillaume-Vasselin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jdermsci.2017.01.015" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3Q3KLRG4-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703911v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Camus" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0181486" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01390977v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Serres" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Jegou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajpath.2016.05.012" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01701320v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Guesdon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andela Andrine Mekouo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Petit-Paris" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201546216" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01485264v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. Lecron" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Serres" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. J&#233;gou" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cyto.2016.07.020" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-63M6J8W9-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702889v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.201445215" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01911356v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233;phine M. Reynaud" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my C. Welsch" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Branka Horvat" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JVI.03763-13" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-poitiers.hal.science/hal-01703025v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0101937" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038686v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chan" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Th&#233;r&#232;se Schouft" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Griffiths" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Neal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4049/jimmunol.178.5.3323" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038688v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gasque" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vaudry" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molimm.2007.04.008" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RV3MW25C-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868088v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Croquette" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faugeroux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fonlupt" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Broca" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Martin" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2024.10.319" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868108v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fraillon" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lebonvallet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lecron" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Morel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2024.10.344" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04501621v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007949v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eji.202170200" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007915v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Godet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Frouin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2021.08.221" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374311v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Lecron" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2520690" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374370v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374383v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Jegou" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>