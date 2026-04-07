--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-François Lagrange </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Durant ma thèse, au laboratoire LEMA à Tours, j'ai étudié les plasmas d'ablation laser pour le dépôt de couche mince d'oxyde. Ma mission a été dans un premier temps l'intégration et l'interfaçage de la chaîne d'acquisition de spectroscopie optique. Ensuite, le diagnostique du plasma d'ablation et l'interprétation, afin de corréler ces résultats à la qualité de la couche mince, et ce en fonction des conditions de dépôt.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Mon poste en prestation (Pleiades Technologies) chez SAGEM REOSC m'a permis de développer mes connaissances sur les dépôts optiques (détermination et étude des designs adéquats), et ceux en suivant les produits durant toutes les étapes : de la R&D à production.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes compétences me permettent ainsi que m'adapter à différents thème de recherche, et c'est ainsi que j'ai étudié, au GREMI, les mécanismes de production de poudres hydrocarbonées formée durant une décharge RF, ainsi que les mécanismes d'instabilités engendrée dans ces décharges. Et actuellement, en poste au laboratoire PRISME, je réalise des essais de tirs de poudres propulsives.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustion properties of a low-vulnerability propellant: an experimental and theoretical study using laser ignition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie de Persis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boulnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (3), pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07370652.2018.1439126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Ignition of a Low Vulnerability Propellant Based on Nitrocellulose: Effects of Ar and N 2 Surrounding Atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boulnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propellants, Explosives, Pyrotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (10), pp.986-991. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/prep.201800087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical diagnostics of dusty plasmas during nanoparticle growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (1), pp.014034. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/59/1/014034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical diagnostic and electrical analysis in dusty RF discharges containing plasmoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Movement in a Dusty RF Plasma at Power Switch- off</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.Volume:XX Issue: 99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved spatial distribution of plasma in the ablation of a Ba0.6Sr0.4TiO3 target by 25 ns KrF ultraviolet laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wolfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 116 (13), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4897223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron temperature evolution in a low pressure dusty RF nitrogen-rich methane plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of laser energy and impact surface on the stopping distance in metal oxide targets laser ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wolfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 111 (06), pp.063301. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3693543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion beam-assisted pulsed laser deposition of (Ba,Sr)(Ti,Zr)O3 films on Pt-Si substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. K. Vayunandana Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Autret-Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 109 (10), pp.104104. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3583578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical plasma study during CaCu3Ti4O12 and Ba0.6Sr0.4TiO3 pulsed laser deposition by local thermodynamic equilibrium modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wolfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Motret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (28), pp.285202. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/43/28/285202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical plasma study during CaCu 3 Ti 4 O 12 and Ba 0.6 Sr 0.4 TiO 3 pulsed laser deposition by local thermodynamic equilibrium modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wolfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (28), pp.285202. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/43/28/285202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Determination of Ignition and Combustion Characteristics of Two Insensitive Propellants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boulnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Combustion Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Response to Nanoparticle Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on the Physics of Dusty Plasmas (8th ICPDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Prague, Czech Republic. pp.020019, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5020407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de l'allumage laser de poudres propulsives à risque atténué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche des IUT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser ignition of an insensitive propellant based on RDX: an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boulnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Combustion Meeting </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation de nanoparticules par pulvérisation de couches minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du GDR Suie, PLANPLAN : Apport des plasmas de laboratoire à l'étude des nanocomposites formés par plasmas atmosphériques naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on laser ignition of low vulnerability propellant based on nitrocellulose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boulnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Colloquium on the Dynamics of Explosions and Reactive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticle formation from thin film sputtering in low pressure plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Plasma surface interaction for technological applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission Spectroscopy Analysis of Carbonaceous Molecules Involved in Dust Particle Growth by Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostics and Simulation of Dusty Plasmas, 4th International Workshop (DSDP4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plasmas poudreux au GREMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reunion de lancement du GDR Suie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appearance and dynamics of plasma spheroids in a dusty plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Greifswald, Germany. pp.P2-07-06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSCILLATING MOVEMENT IN CH4-N2 DUSTY RF PLASMAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Gas Discharges and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, France. pp.510-513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses of plasma spheroids in dusty plasma by RF discharge in argon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Greifswald, Germany. pp.P2-07-05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude préliminaire des oscillations spontanées dans un plasma poudreux radiofréquence (13,56 MHz) de méthane-azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation : Atomes, Molécules, Plasmas et Systèmes Dynamiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, France. pp.113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle generation study in a methane discharge by mass spectrometry and DC self-bias voltage evolutions for different powers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXI International Conference on the Physics of Ionized Gases (ICPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Grenade, Spain. pp.PS3-084</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrode surface effect on methane RF dusty plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Colloquium on Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Spectroscopique et Simulation d'un Panache Plasma d'Ablation Laser d'Oxydes Métalliques Complexes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wolfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIème Congrès de la Division Plasmas de la SFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la croissance et de la présence de particules sur les caractéristiques optiques et la température électronique d'un plasma rf (13.56 MHz) poudreux de méthane-azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées du Réseau Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Beam Assisted Pulsed Laser Deposition of Ba0.6Sr0.4Ti0.7Zr0.3O3 Films on Pt-coated Si substrates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kesava Yellareddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wolfman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Workshop on Oxide Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sannomiya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la dynamique d'un panache plasma d'ablation laser par spectroscopie optique et imagerie rapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wolfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National de la Recherche en IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la dynamique d'un panache plasma d'ablation laser par spectroscopie optique et imagerie rapide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wolfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National de la Recherche en IUT (CNRIUT 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early phase diagnostics of CaCu3Ti4O12 pulsed laser plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local thermal equilibrium plasma modelling applied to pulsed laser deposition of CaCu3Ti4O12, Ba0.6Sr0.4TiO3 and La0.9SrNiO4 films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIP 09, 17th Internation Colloquium on Plasma Processes, Marseille, France, 22-26 Juin 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostics of a plasma produced by pulsed laser ablation of CaCu3Ti4O12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPC 19, The 19th International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence d'un shadow mask sur le plasma d'ablation laser et sur la formation de gouttelettes pour les dépôts de CaCu3Ti4O12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Matière Condensée (JMC11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation spectroscopique d'une plume d'ablation laser de CaCu3Ti4O12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Congrès de la SFP - division plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostics and modelling in microdischarges in argon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G J M Hagelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Munoz-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leanne Pitchford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Colloquium on Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of an argon microhollow cathode plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leanne Pitchford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internatinal Symposium on Plasma Chemistry, ISPC-18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Kyoto, Japan. 28A-p2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time resolved laser absorption spectroscopy in a self-pulsed microplasma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sadeghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Annual Gaseous Electronics Conference2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Columbus, Ohio, United States. pp.BAPS.2006.GEC.QR1.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas temperature measurements in a microcathode sustained discharge in oxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Touzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Columbus, Ohio, United States. pp.BAPS.2006.GEC.SRP2.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma properties in microcathode sustained discharges in oxygen containing mixtures -- comparisons of experiments and models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Munoz-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Columbus, Ohio, United States. pp.BAPS.2006.GEC.GW2.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la formation de poudres dans un plasma à l’aide de deux outils : la spectroscopie d’émission et la spectrométrie de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées d'Echanges du Réseau Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la Croissance de Poudres sur l’Émission du Plasma : Analyse par Spectroscopie d’Émission Optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès de la Division Plasmas de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the emission spectroscopy can determine the effects of dust particles on a plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IEEE International Conference on Plasma Science (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission spectroscopy analysis of carbonaceous molecules involved in dust particle growth by plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Colloquium on Plasma Processes (CIP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissionsspektroskopie am partikelbildenden Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Fachtagung für Plasmatechnologie (PT-17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissionsspektroskopie am partikelbildenden Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DPG Spring Meeting (Deutsche Physikalische Gesellschaft)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse par spectroscopie d'émission des molécules carbonées impliquées dans la croissance de poudres par plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reunion de lancement du GDR Suie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude spectroscopique et imagerie rapide d'une plume d'ablation laser obtenue à partir de cibles céramiques d'oxydes complexes (CaCu3Ti4O12 et BaxSr1-xTiO3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique des plasmas [physics.plasm-ph]. Université François Rabelais - Tours, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00951389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId106"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-François Lagrange </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Durant ma thèse, au laboratoire LEMA à Tours, j'ai étudié les plasmas d'ablation laser pour le dépôt de couche mince d'oxyde. Ma mission a été dans un premier temps l'intégration et l'interfaçage de la chaîne d'acquisition de spectroscopie optique. Ensuite, le diagnostique du plasma d'ablation et l'interprétation, afin de corréler ces résultats à la qualité de la couche mince, et ce en fonction des conditions de dépôt.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Mon poste en prestation (Pleiades Technologies) chez SAGEM REOSC m'a permis de développer mes connaissances sur les dépôts optiques (détermination et étude des designs adéquats), et ceux en suivant les produits durant toutes les étapes : de la R&D à production.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes compétences me permettent ainsi que m'adapter à différents thème de recherche, et c'est ainsi que j'ai étudié, au GREMI, les mécanismes de production de poudres hydrocarbonées formée durant une décharge RF, ainsi que les mécanismes d'instabilités engendrée dans ces décharges. Et actuellement, en poste au laboratoire PRISME, je réalise des essais de tirs de poudres propulsives.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustion properties of a low-vulnerability propellant: an experimental and theoretical study using laser ignition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie de Persis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boulnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (3), pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07370652.2018.1439126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Ignition of a Low Vulnerability Propellant Based on Nitrocellulose: Effects of Ar and N 2 Surrounding Atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boulnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propellants, Explosives, Pyrotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (10), pp.986-991. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/prep.201800087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical diagnostics of dusty plasmas during nanoparticle growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (1), pp.014034. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/59/1/014034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical diagnostic and electrical analysis in dusty RF discharges containing plasmoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Movement in a Dusty RF Plasma at Power Switch- off</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.Volume:XX Issue: 99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved spatial distribution of plasma in the ablation of a Ba0.6Sr0.4TiO3 target by 25 ns KrF ultraviolet laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wolfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 116 (13), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4897223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron temperature evolution in a low pressure dusty RF nitrogen-rich methane plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of laser energy and impact surface on the stopping distance in metal oxide targets laser ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wolfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 111 (06), pp.063301. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3693543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion beam-assisted pulsed laser deposition of (Ba,Sr)(Ti,Zr)O3 films on Pt-Si substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. K. Vayunandana Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Autret-Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 109 (10), pp.104104. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3583578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical plasma study during CaCu3Ti4O12 and Ba0.6Sr0.4TiO3 pulsed laser deposition by local thermodynamic equilibrium modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wolfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Motret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (28), pp.285202. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/43/28/285202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical plasma study during CaCu 3 Ti 4 O 12 and Ba 0.6 Sr 0.4 TiO 3 pulsed laser deposition by local thermodynamic equilibrium modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wolfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (28), pp.285202. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/43/28/285202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Determination of Ignition and Combustion Characteristics of Two Insensitive Propellants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boulnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Combustion Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Response to Nanoparticle Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on the Physics of Dusty Plasmas (8th ICPDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Prague, Czech Republic. pp.020019, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5020407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de l'allumage laser de poudres propulsives à risque atténué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche des IUT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser ignition of an insensitive propellant based on RDX: an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boulnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Combustion Meeting </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation de nanoparticules par pulvérisation de couches minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du GDR Suie, PLANPLAN : Apport des plasmas de laboratoire à l'étude des nanocomposites formés par plasmas atmosphériques naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on laser ignition of low vulnerability propellant based on nitrocellulose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boulnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Colloquium on the Dynamics of Explosions and Reactive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticle formation from thin film sputtering in low pressure plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Plasma surface interaction for technological applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission Spectroscopy Analysis of Carbonaceous Molecules Involved in Dust Particle Growth by Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostics and Simulation of Dusty Plasmas, 4th International Workshop (DSDP4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plasmas poudreux au GREMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reunion de lancement du GDR Suie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appearance and dynamics of plasma spheroids in a dusty plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Greifswald, Germany. pp.P2-07-06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSCILLATING MOVEMENT IN CH4-N2 DUSTY RF PLASMAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Gas Discharges and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, France. pp.510-513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses of plasma spheroids in dusty plasma by RF discharge in argon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Greifswald, Germany. pp.P2-07-05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude préliminaire des oscillations spontanées dans un plasma poudreux radiofréquence (13,56 MHz) de méthane-azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation : Atomes, Molécules, Plasmas et Systèmes Dynamiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, France. pp.113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle generation study in a methane discharge by mass spectrometry and DC self-bias voltage evolutions for different powers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXI International Conference on the Physics of Ionized Gases (ICPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Grenade, Spain. pp.PS3-084</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrode surface effect on methane RF dusty plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Colloquium on Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Spectroscopique et Simulation d'un Panache Plasma d'Ablation Laser d'Oxydes Métalliques Complexes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wolfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIème Congrès de la Division Plasmas de la SFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la croissance et de la présence de particules sur les caractéristiques optiques et la température électronique d'un plasma rf (13.56 MHz) poudreux de méthane-azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées du Réseau Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Beam Assisted Pulsed Laser Deposition of Ba0.6Sr0.4Ti0.7Zr0.3O3 Films on Pt-coated Si substrates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kesava Yellareddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wolfman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Workshop on Oxide Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sannomiya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la dynamique d'un panache plasma d'ablation laser par spectroscopie optique et imagerie rapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wolfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National de la Recherche en IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la dynamique d'un panache plasma d'ablation laser par spectroscopie optique et imagerie rapide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wolfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National de la Recherche en IUT (CNRIUT 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early phase diagnostics of CaCu3Ti4O12 pulsed laser plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostics of a plasma produced by pulsed laser ablation of CaCu3Ti4O12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPC 19, The 19th International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local thermal equilibrium plasma modelling applied to pulsed laser deposition of CaCu3Ti4O12, Ba0.6Sr0.4TiO3 and La0.9SrNiO4 films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIP 09, 17th Internation Colloquium on Plasma Processes, Marseille, France, 22-26 Juin 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence d'un shadow mask sur le plasma d'ablation laser et sur la formation de gouttelettes pour les dépôts de CaCu3Ti4O12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Matière Condensée (JMC11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation spectroscopique d'une plume d'ablation laser de CaCu3Ti4O12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Congrès de la SFP - division plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostics and modelling in microdischarges in argon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G J M Hagelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Munoz-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leanne Pitchford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Colloquium on Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of an argon microhollow cathode plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leanne Pitchford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internatinal Symposium on Plasma Chemistry, ISPC-18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Kyoto, Japan. 28A-p2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time resolved laser absorption spectroscopy in a self-pulsed microplasma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sadeghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Annual Gaseous Electronics Conference2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Columbus, Ohio, United States. pp.BAPS.2006.GEC.QR1.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas temperature measurements in a microcathode sustained discharge in oxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Touzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Columbus, Ohio, United States. pp.BAPS.2006.GEC.SRP2.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma properties in microcathode sustained discharges in oxygen containing mixtures -- comparisons of experiments and models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Munoz-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Columbus, Ohio, United States. pp.BAPS.2006.GEC.GW2.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la formation de poudres dans un plasma à l’aide de deux outils : la spectroscopie d’émission et la spectrométrie de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées d'Echanges du Réseau Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la Croissance de Poudres sur l’Émission du Plasma : Analyse par Spectroscopie d’Émission Optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès de la Division Plasmas de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the emission spectroscopy can determine the effects of dust particles on a plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IEEE International Conference on Plasma Science (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission spectroscopy analysis of carbonaceous molecules involved in dust particle growth by plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Colloquium on Plasma Processes (CIP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissionsspektroskopie am partikelbildenden Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Fachtagung für Plasmatechnologie (PT-17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissionsspektroskopie am partikelbildenden Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DPG Spring Meeting (Deutsche Physikalische Gesellschaft)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse par spectroscopie d'émission des molécules carbonées impliquées dans la croissance de poudres par plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reunion de lancement du GDR Suie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude spectroscopique et imagerie rapide d'une plume d'ablation laser obtenue à partir de cibles céramiques d'oxydes complexes (CaCu3Ti4O12 et BaxSr1-xTiO3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique des plasmas [physics.plasm-ph]. Université François Rabelais - Tours, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00951389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId106"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811785v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Courty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie de Persis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lagrange" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boulnois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370652.2018.1439126" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172483v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.201800087" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415120v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mikikian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Labidi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik von Wahl" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/59/1/014034" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251032v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;raud-Grenier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Faubert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Massereau-Guilbaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059448v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418548v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Hermann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Motret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897223" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747321v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagop Tawidian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951441v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3693543" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951449v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. K. Vayunandana Reddy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3583578" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569650v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hermann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolfman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Motret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/28/285202" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1D56J187-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179084v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558154v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548239v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5020407" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558539v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811793v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651912v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558501v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415971v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258502v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Kersten" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126786v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Berndt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kovacevic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053559v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059477v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053576v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947113v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vall&#233;e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949380v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faubert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949348v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179417v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746833v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179252v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kesava Yellareddy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020438v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179421v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020428v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439553v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439558v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951679v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341390v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951511v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Aubert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G J M Hagelaar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Munoz-Serrano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Pitchford" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951506v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sadeghi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boeuf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951476v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951467v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Puech" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touzeau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bauville" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951484v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415977v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317486v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317497v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258537v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126784v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titaina Gibert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126788v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126781v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00951389v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811785v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Courty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie de Persis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lagrange" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boulnois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370652.2018.1439126" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172483v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.201800087" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415120v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mikikian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Labidi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik von Wahl" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/59/1/014034" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251032v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;raud-Grenier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Faubert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Massereau-Guilbaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059448v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418548v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Hermann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Motret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897223" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747321v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagop Tawidian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951441v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3693543" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951449v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. K. Vayunandana Reddy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3583578" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569650v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hermann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolfman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Motret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/28/285202" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1D56J187-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179084v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558154v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548239v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5020407" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558539v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811793v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651912v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558501v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415971v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258502v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Kersten" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126786v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Berndt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kovacevic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053559v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059477v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053576v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947113v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vall&#233;e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949380v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faubert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949348v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179417v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746833v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179252v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kesava Yellareddy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020438v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179421v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020428v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439558v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439553v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951679v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341390v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951511v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Aubert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G J M Hagelaar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Munoz-Serrano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Pitchford" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951506v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sadeghi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boeuf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951476v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951467v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Puech" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touzeau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bauville" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951484v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415977v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317486v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317497v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258537v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126784v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titaina Gibert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126788v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126781v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00951389v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>