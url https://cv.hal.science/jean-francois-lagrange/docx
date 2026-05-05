--- v1 (2026-04-07)
+++ v2 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-François Lagrange </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Durant ma thèse, au laboratoire LEMA à Tours, j'ai étudié les plasmas d'ablation laser pour le dépôt de couche mince d'oxyde. Ma mission a été dans un premier temps l'intégration et l'interfaçage de la chaîne d'acquisition de spectroscopie optique. Ensuite, le diagnostique du plasma d'ablation et l'interprétation, afin de corréler ces résultats à la qualité de la couche mince, et ce en fonction des conditions de dépôt.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Mon poste en prestation (Pleiades Technologies) chez SAGEM REOSC m'a permis de développer mes connaissances sur les dépôts optiques (détermination et étude des designs adéquats), et ceux en suivant les produits durant toutes les étapes : de la R&D à production.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes compétences me permettent ainsi que m'adapter à différents thème de recherche, et c'est ainsi que j'ai étudié, au GREMI, les mécanismes de production de poudres hydrocarbonées formée durant une décharge RF, ainsi que les mécanismes d'instabilités engendrée dans ces décharges. Et actuellement, en poste au laboratoire PRISME, je réalise des essais de tirs de poudres propulsives.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustion properties of a low-vulnerability propellant: an experimental and theoretical study using laser ignition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie de Persis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boulnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (3), pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07370652.2018.1439126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Ignition of a Low Vulnerability Propellant Based on Nitrocellulose: Effects of Ar and N 2 Surrounding Atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boulnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propellants, Explosives, Pyrotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (10), pp.986-991. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/prep.201800087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical diagnostics of dusty plasmas during nanoparticle growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (1), pp.014034. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/59/1/014034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical diagnostic and electrical analysis in dusty RF discharges containing plasmoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Movement in a Dusty RF Plasma at Power Switch- off</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.Volume:XX Issue: 99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved spatial distribution of plasma in the ablation of a Ba0.6Sr0.4TiO3 target by 25 ns KrF ultraviolet laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wolfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 116 (13), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4897223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron temperature evolution in a low pressure dusty RF nitrogen-rich methane plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of laser energy and impact surface on the stopping distance in metal oxide targets laser ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wolfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 111 (06), pp.063301. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3693543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion beam-assisted pulsed laser deposition of (Ba,Sr)(Ti,Zr)O3 films on Pt-Si substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. K. Vayunandana Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Autret-Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 109 (10), pp.104104. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3583578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical plasma study during CaCu3Ti4O12 and Ba0.6Sr0.4TiO3 pulsed laser deposition by local thermodynamic equilibrium modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wolfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Motret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (28), pp.285202. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/43/28/285202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical plasma study during CaCu 3 Ti 4 O 12 and Ba 0.6 Sr 0.4 TiO 3 pulsed laser deposition by local thermodynamic equilibrium modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wolfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (28), pp.285202. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/43/28/285202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Determination of Ignition and Combustion Characteristics of Two Insensitive Propellants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boulnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Combustion Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Response to Nanoparticle Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on the Physics of Dusty Plasmas (8th ICPDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Prague, Czech Republic. pp.020019, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5020407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de l'allumage laser de poudres propulsives à risque atténué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche des IUT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser ignition of an insensitive propellant based on RDX: an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boulnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Combustion Meeting </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation de nanoparticules par pulvérisation de couches minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du GDR Suie, PLANPLAN : Apport des plasmas de laboratoire à l'étude des nanocomposites formés par plasmas atmosphériques naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on laser ignition of low vulnerability propellant based on nitrocellulose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boulnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Colloquium on the Dynamics of Explosions and Reactive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticle formation from thin film sputtering in low pressure plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Plasma surface interaction for technological applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission Spectroscopy Analysis of Carbonaceous Molecules Involved in Dust Particle Growth by Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostics and Simulation of Dusty Plasmas, 4th International Workshop (DSDP4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plasmas poudreux au GREMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reunion de lancement du GDR Suie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appearance and dynamics of plasma spheroids in a dusty plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Greifswald, Germany. pp.P2-07-06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSCILLATING MOVEMENT IN CH4-N2 DUSTY RF PLASMAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Gas Discharges and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, France. pp.510-513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses of plasma spheroids in dusty plasma by RF discharge in argon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Greifswald, Germany. pp.P2-07-05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude préliminaire des oscillations spontanées dans un plasma poudreux radiofréquence (13,56 MHz) de méthane-azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation : Atomes, Molécules, Plasmas et Systèmes Dynamiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, France. pp.113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle generation study in a methane discharge by mass spectrometry and DC self-bias voltage evolutions for different powers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXI International Conference on the Physics of Ionized Gases (ICPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Grenade, Spain. pp.PS3-084</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrode surface effect on methane RF dusty plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Colloquium on Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Spectroscopique et Simulation d'un Panache Plasma d'Ablation Laser d'Oxydes Métalliques Complexes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wolfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIème Congrès de la Division Plasmas de la SFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la croissance et de la présence de particules sur les caractéristiques optiques et la température électronique d'un plasma rf (13.56 MHz) poudreux de méthane-azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées du Réseau Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Beam Assisted Pulsed Laser Deposition of Ba0.6Sr0.4Ti0.7Zr0.3O3 Films on Pt-coated Si substrates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kesava Yellareddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wolfman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Workshop on Oxide Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sannomiya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la dynamique d'un panache plasma d'ablation laser par spectroscopie optique et imagerie rapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wolfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National de la Recherche en IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la dynamique d'un panache plasma d'ablation laser par spectroscopie optique et imagerie rapide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wolfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National de la Recherche en IUT (CNRIUT 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early phase diagnostics of CaCu3Ti4O12 pulsed laser plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostics of a plasma produced by pulsed laser ablation of CaCu3Ti4O12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPC 19, The 19th International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local thermal equilibrium plasma modelling applied to pulsed laser deposition of CaCu3Ti4O12, Ba0.6Sr0.4TiO3 and La0.9SrNiO4 films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIP 09, 17th Internation Colloquium on Plasma Processes, Marseille, France, 22-26 Juin 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence d'un shadow mask sur le plasma d'ablation laser et sur la formation de gouttelettes pour les dépôts de CaCu3Ti4O12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Matière Condensée (JMC11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation spectroscopique d'une plume d'ablation laser de CaCu3Ti4O12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Congrès de la SFP - division plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostics and modelling in microdischarges in argon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G J M Hagelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Munoz-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leanne Pitchford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Colloquium on Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of an argon microhollow cathode plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leanne Pitchford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internatinal Symposium on Plasma Chemistry, ISPC-18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Kyoto, Japan. 28A-p2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time resolved laser absorption spectroscopy in a self-pulsed microplasma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sadeghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Annual Gaseous Electronics Conference2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Columbus, Ohio, United States. pp.BAPS.2006.GEC.QR1.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas temperature measurements in a microcathode sustained discharge in oxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Touzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Columbus, Ohio, United States. pp.BAPS.2006.GEC.SRP2.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma properties in microcathode sustained discharges in oxygen containing mixtures -- comparisons of experiments and models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Munoz-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Columbus, Ohio, United States. pp.BAPS.2006.GEC.GW2.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la formation de poudres dans un plasma à l’aide de deux outils : la spectroscopie d’émission et la spectrométrie de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées d'Echanges du Réseau Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la Croissance de Poudres sur l’Émission du Plasma : Analyse par Spectroscopie d’Émission Optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès de la Division Plasmas de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the emission spectroscopy can determine the effects of dust particles on a plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IEEE International Conference on Plasma Science (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission spectroscopy analysis of carbonaceous molecules involved in dust particle growth by plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Colloquium on Plasma Processes (CIP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissionsspektroskopie am partikelbildenden Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Fachtagung für Plasmatechnologie (PT-17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissionsspektroskopie am partikelbildenden Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DPG Spring Meeting (Deutsche Physikalische Gesellschaft)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse par spectroscopie d'émission des molécules carbonées impliquées dans la croissance de poudres par plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reunion de lancement du GDR Suie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude spectroscopique et imagerie rapide d'une plume d'ablation laser obtenue à partir de cibles céramiques d'oxydes complexes (CaCu3Ti4O12 et BaxSr1-xTiO3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique des plasmas [physics.plasm-ph]. Université François Rabelais - Tours, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00951389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId106"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-François Lagrange </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Durant ma thèse, au laboratoire LEMA à Tours, j'ai étudié les plasmas d'ablation laser pour le dépôt de couche mince d'oxyde. Ma mission a été dans un premier temps l'intégration et l'interfaçage de la chaîne d'acquisition de spectroscopie optique. Ensuite, le diagnostique du plasma d'ablation et l'interprétation, afin de corréler ces résultats à la qualité de la couche mince, et ce en fonction des conditions de dépôt.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Mon poste en prestation (Pleiades Technologies) chez SAGEM REOSC m'a permis de développer mes connaissances sur les dépôts optiques (détermination et étude des designs adéquats), et ceux en suivant les produits durant toutes les étapes : de la R&D à production.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes compétences me permettent ainsi que m'adapter à différents thème de recherche, et c'est ainsi que j'ai étudié, au GREMI, les mécanismes de production de poudres hydrocarbonées formée durant une décharge RF, ainsi que les mécanismes d'instabilités engendrée dans ces décharges. Et actuellement, en poste au laboratoire PRISME, je réalise des essais de tirs de poudres propulsives.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustion properties of a low-vulnerability propellant: an experimental and theoretical study using laser ignition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie de Persis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boulnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (3), pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07370652.2018.1439126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Ignition of a Low Vulnerability Propellant Based on Nitrocellulose: Effects of Ar and N 2 Surrounding Atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boulnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propellants, Explosives, Pyrotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (10), pp.986-991. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/prep.201800087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical diagnostics of dusty plasmas during nanoparticle growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (1), pp.014034. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/59/1/014034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical diagnostic and electrical analysis in dusty RF discharges containing plasmoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Movement in a Dusty RF Plasma at Power Switch- off</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.Volume:XX Issue: 99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved spatial distribution of plasma in the ablation of a Ba0.6Sr0.4TiO3 target by 25 ns KrF ultraviolet laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wolfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 116 (13), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4897223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron temperature evolution in a low pressure dusty RF nitrogen-rich methane plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of laser energy and impact surface on the stopping distance in metal oxide targets laser ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wolfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 111 (06), pp.063301. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3693543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion beam-assisted pulsed laser deposition of (Ba,Sr)(Ti,Zr)O3 films on Pt-Si substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. K. Vayunandana Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Autret-Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 109 (10), pp.104104. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3583578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical plasma study during CaCu3Ti4O12 and Ba0.6Sr0.4TiO3 pulsed laser deposition by local thermodynamic equilibrium modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wolfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Motret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (28), pp.285202. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/43/28/285202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical plasma study during CaCu 3 Ti 4 O 12 and Ba 0.6 Sr 0.4 TiO 3 pulsed laser deposition by local thermodynamic equilibrium modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wolfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (28), pp.285202. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/43/28/285202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Determination of Ignition and Combustion Characteristics of Two Insensitive Propellants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boulnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Combustion Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Response to Nanoparticle Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on the Physics of Dusty Plasmas (8th ICPDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Prague, Czech Republic. pp.020019, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5020407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de l'allumage laser de poudres propulsives à risque atténué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche des IUT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser ignition of an insensitive propellant based on RDX: an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boulnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Combustion Meeting </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation de nanoparticules par pulvérisation de couches minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du GDR Suie, PLANPLAN : Apport des plasmas de laboratoire à l'étude des nanocomposites formés par plasmas atmosphériques naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on laser ignition of low vulnerability propellant based on nitrocellulose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boulnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Colloquium on the Dynamics of Explosions and Reactive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticle formation from thin film sputtering in low pressure plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Plasma surface interaction for technological applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission Spectroscopy Analysis of Carbonaceous Molecules Involved in Dust Particle Growth by Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostics and Simulation of Dusty Plasmas, 4th International Workshop (DSDP4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plasmas poudreux au GREMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reunion de lancement du GDR Suie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appearance and dynamics of plasma spheroids in a dusty plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Greifswald, Germany. pp.P2-07-06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSCILLATING MOVEMENT IN CH4-N2 DUSTY RF PLASMAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Gas Discharges and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, France. pp.510-513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses of plasma spheroids in dusty plasma by RF discharge in argon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Greifswald, Germany. pp.P2-07-05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude préliminaire des oscillations spontanées dans un plasma poudreux radiofréquence (13,56 MHz) de méthane-azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation : Atomes, Molécules, Plasmas et Systèmes Dynamiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, France. pp.113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle generation study in a methane discharge by mass spectrometry and DC self-bias voltage evolutions for different powers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXI International Conference on the Physics of Ionized Gases (ICPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Grenade, Spain. pp.PS3-084</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrode surface effect on methane RF dusty plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Colloquium on Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Spectroscopique et Simulation d'un Panache Plasma d'Ablation Laser d'Oxydes Métalliques Complexes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wolfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIème Congrès de la Division Plasmas de la SFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la croissance et de la présence de particules sur les caractéristiques optiques et la température électronique d'un plasma rf (13.56 MHz) poudreux de méthane-azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées du Réseau Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Beam Assisted Pulsed Laser Deposition of Ba0.6Sr0.4Ti0.7Zr0.3O3 Films on Pt-coated Si substrates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kesava Yellareddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wolfman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Workshop on Oxide Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sannomiya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la dynamique d'un panache plasma d'ablation laser par spectroscopie optique et imagerie rapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wolfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National de la Recherche en IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la dynamique d'un panache plasma d'ablation laser par spectroscopie optique et imagerie rapide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wolfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National de la Recherche en IUT (CNRIUT 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early phase diagnostics of CaCu3Ti4O12 pulsed laser plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostics of a plasma produced by pulsed laser ablation of CaCu3Ti4O12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPC 19, The 19th International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local thermal equilibrium plasma modelling applied to pulsed laser deposition of CaCu3Ti4O12, Ba0.6Sr0.4TiO3 and La0.9SrNiO4 films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIP 09, 17th Internation Colloquium on Plasma Processes, Marseille, France, 22-26 Juin 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence d'un shadow mask sur le plasma d'ablation laser et sur la formation de gouttelettes pour les dépôts de CaCu3Ti4O12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Matière Condensée (JMC11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation spectroscopique d'une plume d'ablation laser de CaCu3Ti4O12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Congrès de la SFP - division plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostics and modelling in microdischarges in argon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G J M Hagelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Munoz-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leanne Pitchford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Colloquium on Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of an argon microhollow cathode plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leanne Pitchford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internatinal Symposium on Plasma Chemistry, ISPC-18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Kyoto, Japan. 28A-p2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time resolved laser absorption spectroscopy in a self-pulsed microplasma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sadeghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Annual Gaseous Electronics Conference2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Columbus, Ohio, United States. pp.BAPS.2006.GEC.QR1.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas temperature measurements in a microcathode sustained discharge in oxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Touzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Columbus, Ohio, United States. pp.BAPS.2006.GEC.SRP2.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma properties in microcathode sustained discharges in oxygen containing mixtures -- comparisons of experiments and models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Munoz-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Columbus, Ohio, United States. pp.BAPS.2006.GEC.GW2.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la formation de poudres dans un plasma à l’aide de deux outils : la spectroscopie d’émission et la spectrométrie de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées d'Echanges du Réseau Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la Croissance de Poudres sur l’Émission du Plasma : Analyse par Spectroscopie d’Émission Optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès de la Division Plasmas de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the emission spectroscopy can determine the effects of dust particles on a plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IEEE International Conference on Plasma Science (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission spectroscopy analysis of carbonaceous molecules involved in dust particle growth by plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Colloquium on Plasma Processes (CIP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissionsspektroskopie am partikelbildenden Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DPG Spring Meeting (Deutsche Physikalische Gesellschaft)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissionsspektroskopie am partikelbildenden Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Fachtagung für Plasmatechnologie (PT-17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse par spectroscopie d'émission des molécules carbonées impliquées dans la croissance de poudres par plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reunion de lancement du GDR Suie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude spectroscopique et imagerie rapide d'une plume d'ablation laser obtenue à partir de cibles céramiques d'oxydes complexes (CaCu3Ti4O12 et BaxSr1-xTiO3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique des plasmas [physics.plasm-ph]. Université François Rabelais - Tours, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00951389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId106"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811785v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Courty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie de Persis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lagrange" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boulnois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370652.2018.1439126" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172483v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.201800087" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415120v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mikikian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Labidi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik von Wahl" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/59/1/014034" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251032v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;raud-Grenier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Faubert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Massereau-Guilbaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059448v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418548v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Hermann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Motret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897223" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747321v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagop Tawidian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951441v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3693543" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951449v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. K. Vayunandana Reddy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3583578" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569650v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hermann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolfman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Motret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/28/285202" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1D56J187-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179084v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558154v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548239v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5020407" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558539v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811793v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651912v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558501v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415971v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258502v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Kersten" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126786v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Berndt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kovacevic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053559v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059477v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053576v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947113v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vall&#233;e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949380v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faubert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949348v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179417v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746833v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179252v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kesava Yellareddy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020438v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179421v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020428v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439558v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439553v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951679v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341390v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951511v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Aubert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G J M Hagelaar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Munoz-Serrano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Pitchford" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951506v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sadeghi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boeuf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951476v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951467v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Puech" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touzeau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bauville" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951484v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415977v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317486v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317497v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258537v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126784v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titaina Gibert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126788v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126781v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00951389v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811785v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Courty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie de Persis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lagrange" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boulnois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370652.2018.1439126" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172483v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.201800087" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415120v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mikikian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Labidi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik von Wahl" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/59/1/014034" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251032v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;raud-Grenier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Faubert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Massereau-Guilbaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059448v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418548v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Hermann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Motret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897223" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747321v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagop Tawidian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951441v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3693543" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951449v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. K. Vayunandana Reddy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3583578" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569650v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hermann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolfman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Motret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/28/285202" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1D56J187-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179084v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558154v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548239v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5020407" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558539v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811793v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651912v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558501v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415971v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258502v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Kersten" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126786v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Berndt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kovacevic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053559v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059477v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053576v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947113v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vall&#233;e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949380v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faubert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949348v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179417v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746833v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179252v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kesava Yellareddy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020438v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179421v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020428v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439558v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439553v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951679v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341390v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951511v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Aubert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G J M Hagelaar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Munoz-Serrano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Pitchford" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951506v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sadeghi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boeuf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951476v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951467v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Puech" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touzeau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bauville" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951484v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415977v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317486v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317497v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258537v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126788v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titaina Gibert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126784v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126781v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00951389v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>