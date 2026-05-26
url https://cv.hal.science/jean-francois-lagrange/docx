--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-François Lagrange </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Durant ma thèse, au laboratoire LEMA à Tours, j'ai étudié les plasmas d'ablation laser pour le dépôt de couche mince d'oxyde. Ma mission a été dans un premier temps l'intégration et l'interfaçage de la chaîne d'acquisition de spectroscopie optique. Ensuite, le diagnostique du plasma d'ablation et l'interprétation, afin de corréler ces résultats à la qualité de la couche mince, et ce en fonction des conditions de dépôt.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Mon poste en prestation (Pleiades Technologies) chez SAGEM REOSC m'a permis de développer mes connaissances sur les dépôts optiques (détermination et étude des designs adéquats), et ceux en suivant les produits durant toutes les étapes : de la R&D à production.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes compétences me permettent ainsi que m'adapter à différents thème de recherche, et c'est ainsi que j'ai étudié, au GREMI, les mécanismes de production de poudres hydrocarbonées formée durant une décharge RF, ainsi que les mécanismes d'instabilités engendrée dans ces décharges. Et actuellement, en poste au laboratoire PRISME, je réalise des essais de tirs de poudres propulsives.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustion properties of a low-vulnerability propellant: an experimental and theoretical study using laser ignition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie de Persis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boulnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (3), pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07370652.2018.1439126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Ignition of a Low Vulnerability Propellant Based on Nitrocellulose: Effects of Ar and N 2 Surrounding Atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boulnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propellants, Explosives, Pyrotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (10), pp.986-991. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/prep.201800087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical diagnostics of dusty plasmas during nanoparticle growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (1), pp.014034. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/59/1/014034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical diagnostic and electrical analysis in dusty RF discharges containing plasmoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Movement in a Dusty RF Plasma at Power Switch- off</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.Volume:XX Issue: 99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved spatial distribution of plasma in the ablation of a Ba0.6Sr0.4TiO3 target by 25 ns KrF ultraviolet laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wolfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 116 (13), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4897223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron temperature evolution in a low pressure dusty RF nitrogen-rich methane plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of laser energy and impact surface on the stopping distance in metal oxide targets laser ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wolfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 111 (06), pp.063301. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3693543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion beam-assisted pulsed laser deposition of (Ba,Sr)(Ti,Zr)O3 films on Pt-Si substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. K. Vayunandana Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Autret-Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 109 (10), pp.104104. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3583578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical plasma study during CaCu3Ti4O12 and Ba0.6Sr0.4TiO3 pulsed laser deposition by local thermodynamic equilibrium modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wolfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Motret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (28), pp.285202. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/43/28/285202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical plasma study during CaCu 3 Ti 4 O 12 and Ba 0.6 Sr 0.4 TiO 3 pulsed laser deposition by local thermodynamic equilibrium modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wolfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (28), pp.285202. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/43/28/285202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Determination of Ignition and Combustion Characteristics of Two Insensitive Propellants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boulnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Combustion Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Response to Nanoparticle Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on the Physics of Dusty Plasmas (8th ICPDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Prague, Czech Republic. pp.020019, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5020407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de l'allumage laser de poudres propulsives à risque atténué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche des IUT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser ignition of an insensitive propellant based on RDX: an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boulnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Combustion Meeting </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation de nanoparticules par pulvérisation de couches minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du GDR Suie, PLANPLAN : Apport des plasmas de laboratoire à l'étude des nanocomposites formés par plasmas atmosphériques naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on laser ignition of low vulnerability propellant based on nitrocellulose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boulnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Colloquium on the Dynamics of Explosions and Reactive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticle formation from thin film sputtering in low pressure plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Plasma surface interaction for technological applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission Spectroscopy Analysis of Carbonaceous Molecules Involved in Dust Particle Growth by Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostics and Simulation of Dusty Plasmas, 4th International Workshop (DSDP4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plasmas poudreux au GREMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reunion de lancement du GDR Suie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appearance and dynamics of plasma spheroids in a dusty plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Greifswald, Germany. pp.P2-07-06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSCILLATING MOVEMENT IN CH4-N2 DUSTY RF PLASMAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Gas Discharges and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, France. pp.510-513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses of plasma spheroids in dusty plasma by RF discharge in argon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Greifswald, Germany. pp.P2-07-05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude préliminaire des oscillations spontanées dans un plasma poudreux radiofréquence (13,56 MHz) de méthane-azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation : Atomes, Molécules, Plasmas et Systèmes Dynamiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, France. pp.113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle generation study in a methane discharge by mass spectrometry and DC self-bias voltage evolutions for different powers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXI International Conference on the Physics of Ionized Gases (ICPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Grenade, Spain. pp.PS3-084</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrode surface effect on methane RF dusty plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Colloquium on Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Spectroscopique et Simulation d'un Panache Plasma d'Ablation Laser d'Oxydes Métalliques Complexes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wolfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIème Congrès de la Division Plasmas de la SFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la croissance et de la présence de particules sur les caractéristiques optiques et la température électronique d'un plasma rf (13.56 MHz) poudreux de méthane-azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées du Réseau Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Beam Assisted Pulsed Laser Deposition of Ba0.6Sr0.4Ti0.7Zr0.3O3 Films on Pt-coated Si substrates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kesava Yellareddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wolfman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Workshop on Oxide Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sannomiya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la dynamique d'un panache plasma d'ablation laser par spectroscopie optique et imagerie rapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wolfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National de la Recherche en IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la dynamique d'un panache plasma d'ablation laser par spectroscopie optique et imagerie rapide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wolfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National de la Recherche en IUT (CNRIUT 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early phase diagnostics of CaCu3Ti4O12 pulsed laser plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostics of a plasma produced by pulsed laser ablation of CaCu3Ti4O12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPC 19, The 19th International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local thermal equilibrium plasma modelling applied to pulsed laser deposition of CaCu3Ti4O12, Ba0.6Sr0.4TiO3 and La0.9SrNiO4 films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIP 09, 17th Internation Colloquium on Plasma Processes, Marseille, France, 22-26 Juin 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence d'un shadow mask sur le plasma d'ablation laser et sur la formation de gouttelettes pour les dépôts de CaCu3Ti4O12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Matière Condensée (JMC11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation spectroscopique d'une plume d'ablation laser de CaCu3Ti4O12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Congrès de la SFP - division plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostics and modelling in microdischarges in argon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G J M Hagelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Munoz-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leanne Pitchford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Colloquium on Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of an argon microhollow cathode plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leanne Pitchford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internatinal Symposium on Plasma Chemistry, ISPC-18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Kyoto, Japan. 28A-p2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time resolved laser absorption spectroscopy in a self-pulsed microplasma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sadeghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Annual Gaseous Electronics Conference2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Columbus, Ohio, United States. pp.BAPS.2006.GEC.QR1.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas temperature measurements in a microcathode sustained discharge in oxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Touzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Columbus, Ohio, United States. pp.BAPS.2006.GEC.SRP2.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma properties in microcathode sustained discharges in oxygen containing mixtures -- comparisons of experiments and models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Munoz-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Columbus, Ohio, United States. pp.BAPS.2006.GEC.GW2.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la formation de poudres dans un plasma à l’aide de deux outils : la spectroscopie d’émission et la spectrométrie de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées d'Echanges du Réseau Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la Croissance de Poudres sur l’Émission du Plasma : Analyse par Spectroscopie d’Émission Optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès de la Division Plasmas de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the emission spectroscopy can determine the effects of dust particles on a plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IEEE International Conference on Plasma Science (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission spectroscopy analysis of carbonaceous molecules involved in dust particle growth by plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Colloquium on Plasma Processes (CIP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissionsspektroskopie am partikelbildenden Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DPG Spring Meeting (Deutsche Physikalische Gesellschaft)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissionsspektroskopie am partikelbildenden Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Fachtagung für Plasmatechnologie (PT-17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse par spectroscopie d'émission des molécules carbonées impliquées dans la croissance de poudres par plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reunion de lancement du GDR Suie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude spectroscopique et imagerie rapide d'une plume d'ablation laser obtenue à partir de cibles céramiques d'oxydes complexes (CaCu3Ti4O12 et BaxSr1-xTiO3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique des plasmas [physics.plasm-ph]. Université François Rabelais - Tours, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00951389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId106"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean-François Lagrange </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Durant ma thèse, au laboratoire LEMA à Tours, j'ai étudié les plasmas d'ablation laser pour le dépôt de couche mince d'oxyde. Ma mission a été dans un premier temps l'intégration et l'interfaçage de la chaîne d'acquisition de spectroscopie optique. Ensuite, le diagnostique du plasma d'ablation et l'interprétation, afin de corréler ces résultats à la qualité de la couche mince, et ce en fonction des conditions de dépôt.</w:t></w:r><w:br/><w:r><w:rPr/><w:t xml:space="preserve">Mon poste en prestation (Pleiades Technologies) chez SAGEM REOSC m'a permis de développer mes connaissances sur les dépôts optiques (détermination et étude des designs adéquats), et ceux en suivant les produits durant toutes les étapes : de la R&D à production.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes compétences me permettent ainsi que m'adapter à différents thème de recherche, et c'est ainsi que j'ai étudié, au GREMI, les mécanismes de production de poudres hydrocarbonées formée durant une décharge RF, ainsi que les mécanismes d'instabilités engendrée dans ces décharges. Et actuellement, en poste au laboratoire PRISME, je réalise des essais de tirs de poudres propulsives.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combustion properties of a low-vulnerability propellant: an experimental and theoretical study using laser ignition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie de Persis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boulnois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Energetic Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (3), pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/07370652.2018.1439126⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser Ignition of a Low Vulnerability Propellant Based on Nitrocellulose: Effects of Ar and N 2 Surrounding Atmospheres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boulnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Propellants, Explosives, Pyrotechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 43 (10), pp.986-991. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/prep.201800087⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical diagnostics of dusty plasmas during nanoparticle growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plasma Physics and Controlled Fusion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 59 (1), pp.014034. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0741-3335/59/1/014034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optical diagnostic and electrical analysis in dusty RF discharges containing plasmoids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01251032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle Movement in a Dusty RF Plasma at Power Switch- off</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, pp.Volume:XX Issue: 99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time-resolved spatial distribution of plasma in the ablation of a Ba0.6Sr0.4TiO3 target by 25 ns KrF ultraviolet laser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wolfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 116 (13), </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4897223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01418548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electron temperature evolution in a low pressure dusty RF nitrogen-rich methane plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 41, pp.816</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00747321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of laser energy and impact surface on the stopping distance in metal oxide targets laser ablation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wolfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 111 (06), pp.063301. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3693543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion beam-assisted pulsed laser deposition of (Ba,Sr)(Ti,Zr)O3 films on Pt-Si substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. K. Vayunandana Reddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Autret-Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 109 (10), pp.104104. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3583578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical plasma study during CaCu3Ti4O12 and Ba0.6Sr0.4TiO3 pulsed laser deposition by local thermodynamic equilibrium modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wolfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Motret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (28), pp.285202. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/43/28/285202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00569650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamical plasma study during CaCu 3 Ti 4 O 12 and Ba 0.6 Sr 0.4 TiO 3 pulsed laser deposition by local thermodynamic equilibrium modelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Wolfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Physics D: Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (28), pp.285202. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/0022-3727/43/28/285202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Determination of Ignition and Combustion Characteristics of Two Insensitive Propellants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boulnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Combustion Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Lisbon, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de l'allumage laser de poudres propulsives à risque atténué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès National de la Recherche des IUT 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma Response to Nanoparticle Growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on the Physics of Dusty Plasmas (8th ICPDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Prague, Czech Republic. pp.020019, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.5020407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser ignition of an insensitive propellant based on RDX: an experimental study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boulnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th European Combustion Meeting </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Dubrovnik, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation de nanoparticules par pulvérisation de couches minces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier du GDR Suie, PLANPLAN : Apport des plasmas de laboratoire à l'étude des nanocomposites formés par plasmas atmosphériques naturels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental study on laser ignition of low vulnerability propellant based on nitrocellulose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Courty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Boulnois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th International Colloquium on the Dynamics of Explosions and Reactive Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03558501v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticle formation from thin film sputtering in low pressure plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop "Plasma surface interaction for technological applications"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission Spectroscopy Analysis of Carbonaceous Molecules Involved in Dust Particle Growth by Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostics and Simulation of Dusty Plasmas, 4th International Workshop (DSDP4)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les plasmas poudreux au GREMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johannes Berndt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Kovacevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reunion de lancement du GDR Suie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appearance and dynamics of plasma spheroids in a dusty plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hagop Tawidian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Greifswald, Germany. pp.P2-07-06</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">OSCILLATING MOVEMENT IN CH4-N2 DUSTY RF PLASMAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Conference on Gas Discharges and their Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, France. pp.510-513</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01059477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyses of plasma spheroids in dusty plasma by RF discharge in argon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXII Europhysics Conference on Atomic and Molecular Physics of Ionized Gases (ESCAMPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Greifswald, Germany. pp.P2-07-05</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude préliminaire des oscillations spontanées dans un plasma poudreux radiofréquence (13,56 MHz) de méthane-azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Vallée</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modélisation : Atomes, Molécules, Plasmas et Systèmes Dynamiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, France. pp.113</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00947113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Particle generation study in a methane discharge by mass spectrometry and DC self-bias voltage evolutions for different powers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXI International Conference on the Physics of Ionized Gases (ICPIG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Grenade, Spain. pp.PS3-084</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrode surface effect on methane RF dusty plasmas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Colloquium on Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00949348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la croissance et de la présence de particules sur les caractéristiques optiques et la température électronique d'un plasma rf (13.56 MHz) poudreux de méthane-azote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Massereau-Guilbaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Géraud-Grenier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois Faubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10èmes Journées du Réseau Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00746833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse Spectroscopique et Simulation d'un Panache Plasma d'Ablation Laser d'Oxydes Métalliques Complexes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wolfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIème Congrès de la Division Plasmas de la SFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la dynamique d'un panache plasma d'ablation laser par spectroscopie optique et imagerie rapide.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wolfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National de la Recherche en IUT (CNRIUT 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ion Beam Assisted Pulsed Laser Deposition of Ba0.6Sr0.4Ti0.7Zr0.3O3 Films on Pt-coated Si substrates.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joe Sakai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kesava Yellareddy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wolfman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th International Workshop on Oxide Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Sannomiya, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la dynamique d'un panache plasma d'ablation laser par spectroscopie optique et imagerie rapide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Wolfman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National de la Recherche en IUT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early phase diagnostics of CaCu3Ti4O12 pulsed laser plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02020428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostics of a plasma produced by pulsed laser ablation of CaCu3Ti4O12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISPC 19, The 19th International Symposium on Plasma Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local thermal equilibrium plasma modelling applied to pulsed laser deposition of CaCu3Ti4O12, Ba0.6Sr0.4TiO3 and La0.9SrNiO4 films</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIP 09, 17th Internation Colloquium on Plasma Processes, Marseille, France, 22-26 Juin 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00439553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence d'un shadow mask sur le plasma d'ablation laser et sur la formation de gouttelettes pour les dépôts de CaCu3Ti4O12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de la Matière Condensée (JMC11)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2008, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation spectroscopique d'une plume d'ablation laser de CaCu3Ti4O12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Motret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jörg Hermann</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Congrès de la SFP - division plasmas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00341390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostics and modelling in microdischarges in argon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G J M Hagelaar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Munoz-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leanne Pitchford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Colloquium on Plasma Processes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and numerical study of an argon microhollow cathode plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Boeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leanne Pitchford</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Internatinal Symposium on Plasma Chemistry, ISPC-18</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Kyoto, Japan. 28A-p2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plasma properties in microcathode sustained discharges in oxygen containing mixtures -- comparisons of experiments and models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Magne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Munoz-Serrano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Columbus, Ohio, United States. pp.BAPS.2006.GEC.GW2.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time resolved laser absorption spectroscopy in a self-pulsed microplasma.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Aubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sadeghi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Annual Gaseous Electronics Conference2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Columbus, Ohio, United States. pp.BAPS.2006.GEC.QR1.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gas temperature measurements in a microcathode sustained discharge in oxygen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Puech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Sadeghi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Touzeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bauville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">59th Annual Gaseous Electronics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2006, Columbus, Ohio, United States. pp.BAPS.2006.GEC.SRP2.17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00951467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la formation de poudres dans un plasma à l’aide de deux outils : la spectroscopie d’émission et la spectrométrie de masse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13èmes Journées d'Echanges du Réseau Plasmas Froids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01415977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la Croissance de Poudres sur l’Émission du Plasma : Analyse par Spectroscopie d’Émission Optique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14ème Congrès de la Division Plasmas de la Société Française de Physique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the emission spectroscopy can determine the effects of dust particles on a plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43rd IEEE International Conference on Plasma Science (ICOPS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Banff, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01317497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissionsspektroskopie am partikelbildenden Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DPG Spring Meeting (Deutsche Physikalische Gesellschaft)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Bochum, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emissionsspektroskopie am partikelbildenden Plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titaina Gibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Mikikian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Fachtagung für Plasmatechnologie (PT-17)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, Kiel, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emission spectroscopy analysis of carbonaceous molecules involved in dust particle growth by plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th International Colloquium on Plasma Processes (CIP 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Saint-Etienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse par spectroscopie d'émission des molécules carbonées impliquées dans la croissance de poudres par plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Safa Labidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik von Wahl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Lecas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holger Kersten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reunion de lancement du GDR Suie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01126781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude spectroscopique et imagerie rapide d'une plume d'ablation laser obtenue à partir de cibles céramiques d'oxydes complexes (CaCu3Ti4O12 et BaxSr1-xTiO3)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Lagrange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Physique des plasmas [physics.plasm-ph]. Université François Rabelais - Tours, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00951389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId106"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811785v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Courty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie de Persis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lagrange" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boulnois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370652.2018.1439126" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172483v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.201800087" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415120v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mikikian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Labidi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik von Wahl" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/59/1/014034" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251032v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;raud-Grenier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Faubert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Massereau-Guilbaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059448v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418548v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Hermann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Motret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897223" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747321v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagop Tawidian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951441v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3693543" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951449v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. K. Vayunandana Reddy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3583578" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569650v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hermann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolfman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Motret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/28/285202" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1D56J187-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179084v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558154v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548239v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5020407" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558539v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811793v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651912v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558501v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415971v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258502v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Kersten" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126786v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Berndt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kovacevic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053559v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059477v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053576v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947113v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vall&#233;e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949380v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faubert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949348v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179417v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746833v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179252v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kesava Yellareddy" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020438v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179421v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020428v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439558v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439553v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951679v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341390v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951511v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Aubert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G J M Hagelaar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Munoz-Serrano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Pitchford" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951506v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sadeghi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boeuf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951476v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951467v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Puech" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touzeau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bauville" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951484v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magne" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415977v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317486v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317497v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258537v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126788v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titaina Gibert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126784v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126781v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00951389v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811785v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gillard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Courty" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie de Persis" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lagrange" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Boulnois" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07370652.2018.1439126" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172483v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/prep.201800087" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415120v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Mikikian" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Labidi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik von Wahl" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lecas" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0741-3335/59/1/014034" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251032v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle G&#233;raud-Grenier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Faubert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Massereau-Guilbaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059448v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01418548v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Hermann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Wolfman" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Motret" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4897223" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00747321v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hagop Tawidian" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951441v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3693543" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951449v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joe Sakai" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. K. Vayunandana Reddy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Autret-Lambert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3583578" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00569650v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hermann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wolfman" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Motret" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0022-3727/43/28/285202" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-1D56J187-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179084v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558154v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558539v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548239v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5020407" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811793v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651912v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03558501v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415971v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258502v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Holger Kersten" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126786v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Berndt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Kovacevic" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053559v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059477v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053576v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947113v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vall&#233;e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949380v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Faubert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949348v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746833v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179417v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179421v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179252v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kesava Yellareddy" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020438v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020428v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439558v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00439553v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951679v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00341390v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951511v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Aubert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G J M Hagelaar" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Munoz-Serrano" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leanne Pitchford" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951506v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sadeghi" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boeuf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951484v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bauville" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Magne" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Puech" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951476v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00951467v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Touzeau" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415977v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317486v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317497v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126788v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titaina Gibert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126784v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258537v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01126781v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00951389v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>