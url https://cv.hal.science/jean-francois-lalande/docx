--- v0 (2026-03-17)
+++ v1 (2026-04-16)
@@ -975,252 +975,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01451475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seeing the Unseen: Revealing Mobile Malware Hidden Communications via Energy Consumption and Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luca Caviglione</w:t>
+                <w:t xml:space="preserve">Challenges in Android Malware Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mauro Gaggero</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marcin Urbanski</w:t>
+                <w:t xml:space="preserve">Mourad Leslous</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ERCIM News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Special Theme: Cybersecurity, 106, pp.42-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01247495v1</w:t>
+                <w:t xml:space="preserve">hal-01355122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges in Android Malware Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
+                <w:t xml:space="preserve">Seeing the Unseen: Revealing Mobile Malware Hidden Communications via Energy Consumption and Artificial Intelligence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Caviglione</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mauro Gaggero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mourad Leslous</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Mazurczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcin Urbanski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERCIM News</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Information Forensics and Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (4), pp.799-810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TIFS.2015.2510825⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01355122v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01247495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Practical Set-Membership Proof for Privacy-Preserving NFC Mobile Ticketing</w:t>
               </w:r>
@@ -1334,273 +1334,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01192867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An extended attribute based access control model with trust and privacy: Application to a collaborative crisis management system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Privacy-Preserving NFC Mobile Pass for Transport Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghada Arfaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waleed W. Smari</w:t>
+                <w:t xml:space="preserve">Guillaume Dabosville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrice Clemente</w:t>
+                <w:t xml:space="preserve">Sébastien Gambs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Lacharme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lalande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.future.2013.05.010⟩</w:t>
+              <w:t xml:space="preserve">EAI Endorsed Transactions on Mobile Communications and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (5), pp.e4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4108/mca.2.5.e4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00835887v1</w:t>
+                <w:t xml:space="preserve">hal-01091576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Privacy-Preserving NFC Mobile Pass for Transport Systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An extended attribute based access control model with trust and privacy: Application to a collaborative crisis management system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Dabosville</w:t>
+                <w:t xml:space="preserve">Waleed W. Smari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Gambs</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Lacharme</w:t>
+                <w:t xml:space="preserve">Patrice Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lalande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EAI Endorsed Transactions on Mobile Communications and Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Future Generation Computer Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 31, pp.147-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.future.2013.05.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4108/mca.2.5.e4⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01091576v1</w:t>
+                <w:t xml:space="preserve">hal-00835887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving Mandatory Access Control for HPC clusters</w:t>
               </w:r>
@@ -2009,256 +2009,256 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CasinoLimit: An Offensive Dataset Labeled with MITRE ATT&amp;CK Techniques</w:t>
+                <w:t xml:space="preserve">Detecting Energy Theft Attacks on an Off-Grid Charging Station</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Kilian</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
+                <w:t xml:space="preserve">Anatolii Khalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Majorczyk</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Bourdais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RAID 2025 - 28th International Symposium on Research in Attacks, Intrusions and Defenses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EnergySP 2025 - ACM SIGEnergy Workshop on Cybersecurity and Privacy of Energy Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Rotterdam, Netherlands. pp.1-7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3679240.3734650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05224264v1</w:t>
+                <w:t xml:space="preserve">hal-05059599v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting Energy Theft Attacks on an Off-Grid Charging Station</w:t>
+                <w:t xml:space="preserve">CasinoLimit: An Offensive Dataset Labeled with MITRE ATT&amp;CK Techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatolii Khalin</w:t>
+                <w:t xml:space="preserve">Sébastien Kilian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Bourdais</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Majorczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EnergySP 2025 - ACM SIGEnergy Workshop on Cybersecurity and Privacy of Energy Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">RAID 2025 - 28th International Symposium on Research in Attacks, Intrusions and Defenses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Gold Coast, Australia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05059599v2</w:t>
+                <w:t xml:space="preserve">hal-05224264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling Analyst Intentions Using a Markov Chain for Investigative Action Recommendations</w:t>
               </w:r>
@@ -2270,51 +2270,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Brisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Majorczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lalande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2580,459 +2580,459 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04285565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing security investigations with exploration recommendation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Simon Boche</w:t>
+                <w:t xml:space="preserve">DaViz: Visualization for Android Malware Datasets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomás Concepción Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wilke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THCon 2022 - Toulouse Hacking Convention</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Toulouse, France</w:t>
+              <w:t xml:space="preserve">RESSI 2022 - Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Chambon-sur-Lac, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03648192v1</w:t>
+                <w:t xml:space="preserve">hal-03709062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DaViz: Visualization for Android Malware Datasets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tomás Concepción Miranda</w:t>
+                <w:t xml:space="preserve">Enhancing security investigations with exploration recommendation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Majorczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Boche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lalande</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Wilke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RESSI 2022 - Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Chambon-sur-Lac, France. pp.1-3</w:t>
+              <w:t xml:space="preserve">THCon 2022 - Toulouse Hacking Convention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03709062v1</w:t>
+                <w:t xml:space="preserve">hal-03648192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KRAKEN: A Knowledge-Based Recommender system for Analysts, to Kick Exploration up a Notch</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Majorczyk</w:t>
+                <w:t xml:space="preserve">Preventing Serialization Vulnerabilities through Transient Field Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Graux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wilke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SECITC 2021 - 14th International Conference on Security for Information Technology and Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Virtual, France. pp.1-17</w:t>
+              <w:t xml:space="preserve">SAC 2021 - 36th ACM/SIGAPP Symposium On Applied Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Gwangju / Virtual, South Korea. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03486546v1</w:t>
+                <w:t xml:space="preserve">hal-03066847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preventing Serialization Vulnerabilities through Transient Field Detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Graux</w:t>
+                <w:t xml:space="preserve">KRAKEN: A Knowledge-Based Recommender system for Analysts, to Kick Exploration up a Notch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Brisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Boche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Majorczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lalande</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Wilke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAC 2021 - 36th ACM/SIGAPP Symposium On Applied Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Gwangju / Virtual, South Korea. pp.1-9</w:t>
+              <w:t xml:space="preserve">SECITC 2021 - 14th International Conference on Security for Information Technology and Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Virtual, France. pp.1-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03066847v1</w:t>
+                <w:t xml:space="preserve">hal-03486546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abusing Android Runtime for Application Obfuscation</w:t>
               </w:r>
@@ -3896,51 +3896,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Leslous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Graux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4095,51 +4095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Trulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Leslous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lalande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4186,51 +4186,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GPFinder: Tracking the Invisible in Android Malware</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Leslous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4398,51 +4398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Leslous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4666,51 +4666,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANR LYRICS: Cryptographie pour la protection de la vie privée, optimisée pour les services mobiles sans contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gambs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5297,77 +5297,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un pass de transport anonyme et intraçable pour mobile NFC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghada Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Dabosville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gambs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lacharme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lalande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5673,64 +5673,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Privacy-Preserving Contactless Transport Service for NFC Smartphones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghada Arfaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Gambs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Lacharme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6175,51 +6175,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HoneyCloud: elastic honeypots - On-attack provisioning of high-interaction honeypots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6508,51 +6508,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SYNEMA: visual monitoring of network and system security sensors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Bousquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lalande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6909,261 +6909,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00476478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enforcement of security properties for dynamic MAC policies</w:t>
+                <w:t xml:space="preserve">Generation of role based access control security policies for Java collaborative applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kauffmann-Tourkestansky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Blanc</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waleed W. Smari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SECURWARE '09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2009, Athens, Glyfada, Greece. pp.114-120, </w:t>
+              <w:t xml:space="preserve">, May 2009, Athens, Glyfada, Greece. pp.224 - 229, </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SECURWARE.2009.25⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SECURWARE.2009.41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00451806v1</w:t>
+                <w:t xml:space="preserve">hal-00451800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of role based access control security policies for Java collaborative applications</w:t>
+                <w:t xml:space="preserve">Enforcement of security properties for dynamic MAC policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Waleed W. Smari</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Toinard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SECURWARE '09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, May 2009, Athens, Glyfada, Greece. pp.224 - 229, </w:t>
+              <w:t xml:space="preserve">, May 2009, Athens, Glyfada, Greece. pp.114-120, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SECURWARE.2009.41⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SECURWARE.2009.25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00451800v1</w:t>
+                <w:t xml:space="preserve">hal-00451806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mandatory access control implantation against potential NFS vulnerabilities</w:t>
               </w:r>
@@ -7292,51 +7292,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waleed W. Smari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SECURWARE '08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Cap Esterel, France. pp.41 - 46, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7909,701 +7909,701 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00082278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quasi-optimal bandwidth allocation for multi-spot MFTDMA satellites</w:t>
+                <w:t xml:space="preserve">Systèmes de confiance et détection d'intrusion répartis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sara Alouf</w:t>
+                <w:t xml:space="preserve">Anas Abou El Kalam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Briffaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eitan Altman</w:t>
+                <w:t xml:space="preserve">Pierre Courtieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Galtier</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabrice Gadaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INFOCOM 2005</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Journées Informatique de la Région Centre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Blois, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00451816v1</w:t>
+                <w:t xml:space="preserve">hal-00459971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes de confiance et détection d'intrusion répartis</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Arrondi aléatoire et protection des réseaux WDM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Syska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées Informatique de la Région Centre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2005, Blois, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'Informatique de l'Universite de Tours, Feb 2005, Tours, France. pp.241-242</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00459971v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00451818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arrondi aléatoire et protection des réseaux WDM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quasi-optimal bandwidth allocation for multi-spot MFTDMA satellites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Alouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eitan Altman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Syska</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yann Verhoeven</w:t>
+                <w:t xml:space="preserve">Corinne Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2005</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INFOCOM 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2005, Miami, United States. pp.560-571, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INFCOM.2005.1497923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00451818v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00451816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximate Multicommodity Flow for WDM Networks Design</w:t>
+                <w:t xml:space="preserve">Approximation Combinatoire de Multiflot Factionnaire : Améliorations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Bouklit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Coudert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIROCCO: Structural Information and Communication Complexity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2003, Umeä, Sweden. pp.43-56</w:t>
+              <w:t xml:space="preserve">AlgoTel: Aspects Algorithmiques des Télécommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2003, Banyuls-sur-Mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">lirmm-00269524v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approximation Combinatoire de Multiflot Factionnaire : Améliorations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Groupage dans les réseaux dorsaux WDM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Rivano</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pérennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Syska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgoTel: Aspects Algorithmiques des Télécommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2003, Banyuls-sur-Mer, France</w:t>
+              <w:t xml:space="preserve">ROADEF 2003</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Avignon et des Pays de Vaucluse, Feb 2003, Avignon, France. pp.254-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00269814v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00451812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Groupage dans les réseaux dorsaux WDM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approximate Multicommodity Flow for WDM Networks Design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Bouklit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Coudert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pérennes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Syska</w:t>
+                <w:t xml:space="preserve">Christophe Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rivano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ROADEF 2003</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Avignon et des Pays de Vaucluse, Feb 2003, Avignon, France. pp.254-255</w:t>
+              <w:t xml:space="preserve">SIROCCO: Structural Information and Communication Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2003, Umeä, Sweden. pp.43-56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00451812v1</w:t>
+                <w:t xml:space="preserve">lirmm-00269524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8634,51 +8634,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital twin for security evaluation using an attack agent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuel Poisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Kilian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8746,51 +8746,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Implicit Calls to Improve Malware Dynamic Execution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Leslous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9007,51 +9007,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding Information Hiding to Secure Communications and to Prevent Exfiltration of Mobile Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Caviglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mauro Gaggero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9128,51 +9128,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honeypot forensics for system and network SIEM design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9227,103 +9227,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quasi-Optimal Resource Allocation in Multi-Spot MFTDMA Satellite Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Alouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eitan Altman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Galtier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Touati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maggie Xiaoyan Cheng and Yingshu Li and Ding-Zhu Du. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Combinatorial Optimization in Communication Networks</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 18 (18), Kluwer Academic Publishers, pp.325-365, 2006, Combinatorial Optimization, 0-387-29025-7. </w:t>
@@ -9494,51 +9494,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Manual Cyber Attacks Forensic to Automatic Characterization of Attackers' Profiles J. Briffaut, P. Clemente, J.-F. Lalande, J. Rouzaud-Cornabas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9580,237 +9580,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00995211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mascopt - A Network Optimization Library: Graph Manipulation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un algorithme d'allocation de bande passante satellitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Alouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eitan Altman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Syska</w:t>
-[...20 lines deleted...]
-              <w:t xml:space="preserve">[Technical Report] RT-0293, INRIA. 2004, pp.25</w:t>
+                <w:t xml:space="preserve">Corinne Touati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] RR-5172, INRIA. 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00069887v1</w:t>
+                <w:t xml:space="preserve">inria-00071416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un algorithme d'allocation de bande passante satellitaire</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mascopt - A Network Optimization Library: Graph Manipulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] RR-5172, INRIA. 2004</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Syska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Verhoeven</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] RT-0293, INRIA. 2004, pp.25</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00071416v1</w:t>
+                <w:t xml:space="preserve">inria-00069887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -10068,51 +10068,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inria.fr/equipes/cidre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05186153v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mineau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lalande" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3754457" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04279351v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Graux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viet Triem Tong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wilke" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3584975" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03629524v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Wendzel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Caviglione" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Mileva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Mazurczyk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/itit-2022-0016" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03700082v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Concepci&#243;n Miranda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Gimenez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tifs.2022.3180184" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02123836v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heydemann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthom&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2019.05.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302828v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Urbanski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451475v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eletel-2017-0029" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247495v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Gaggero" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2015.2510825" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01355122v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Leslous" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01192867v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Gharout" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Arfaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Traor&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/popets-2015-0019" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835887v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed W. Smari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Clemente" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2013.05.010" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GNTBS6T-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091576v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dabosville" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacharme" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/mca.2.5.e4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691844v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blanc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2012.03.020" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL6MSXJH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464773v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Briffaut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Toinard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451810v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcp.4.5.395-404" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451807v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodriguez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224264v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kilian" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Majorczyk" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sanchez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05059599v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolii Khalin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourdais" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3679240.3734650" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04440805v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brisse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-66459-5_10" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04557993v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04285565v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Victor Besson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Orsini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natan Talon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData59044.2023.10386953" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03648192v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03709062v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03486546v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03066847v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02877815v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSPW51379.2020.00089" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02913112v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62230-5_7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02288116v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Herzog" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02305473v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02305924v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3360664.3361144" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01940652v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hiet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3287324.3287406" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01906318v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12942-2_2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01794252v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01844312v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2018.00173" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01794223v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01535678v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Trulla" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006476705780585" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01584989v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Genet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MALWARE.2017.8323955" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382045v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01311917v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kiss" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419182v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182303v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20376-8_15" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154374v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136768v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154368v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoniaina Andriatsimandefitra Ratsisahanana" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pichardie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201743v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Abraham" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoniaina Andriatsimandefitra" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brunelat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MALWARE.2015.7413692" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01183508v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24018-3_10" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091597v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009516v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059201v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11212-1_12" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00967463v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796288v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875098v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lescuyer Roch" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05452-0_24" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857896v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARES.2013.92" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721111v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kauffmann-Tourkestansky" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARES.2012.79" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721420v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSACW.2012.35" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710492v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721415v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rouzaud-Cornabas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721407v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas F&#233;cherolle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilloteau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARES.2012.74" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596984v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596893v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bousquet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003516203750378" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596997v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473944v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2010.5547118" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476478v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1814217.1814219" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451806v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SECURWARE.2009.25" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451800v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SECURWARE.2009.41" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451794v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gu&#233;rin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Port" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2009.5067481" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451804v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SECURWARE.2008.35" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447542v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461179v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459990v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081640v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2006.25" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082278v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/POLICY.2006.15" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00451816v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Alouf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Galtier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Touati" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2005.1497923" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459971v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Abou El Kalam" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtieu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gadaud" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00451818v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Syska" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Verhoeven" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269524v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouklit" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coudert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269814v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00451812v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;rennes" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04708718v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Poisson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guette" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304326v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01168354v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430804v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804603-6.00009-7" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677340v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000005v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-29026-5_13" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663866v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levorato" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995211v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069887v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071416v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008012v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inria.fr/equipes/cidre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05186153v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mineau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lalande" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3754457" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04279351v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Graux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viet Triem Tong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wilke" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3584975" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03629524v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Wendzel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Caviglione" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Mileva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Mazurczyk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/itit-2022-0016" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03700082v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Concepci&#243;n Miranda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Gimenez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tifs.2022.3180184" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02123836v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heydemann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthom&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2019.05.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302828v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Urbanski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451475v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eletel-2017-0029" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01355122v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Leslous" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247495v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Gaggero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2015.2510825" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01192867v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Gharout" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Arfaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Traor&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/popets-2015-0019" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091576v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dabosville" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacharme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/mca.2.5.e4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835887v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed W. Smari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Clemente" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2013.05.010" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GNTBS6T-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691844v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blanc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2012.03.020" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL6MSXJH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464773v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Briffaut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Toinard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451810v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcp.4.5.395-404" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451807v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodriguez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05059599v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolii Khalin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourdais" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3679240.3734650" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224264v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kilian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Majorczyk" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sanchez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04440805v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brisse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-66459-5_10" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04557993v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04285565v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Victor Besson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Orsini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natan Talon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData59044.2023.10386953" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03709062v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03648192v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03066847v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03486546v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02877815v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSPW51379.2020.00089" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02913112v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62230-5_7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02288116v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Herzog" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02305473v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02305924v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3360664.3361144" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01940652v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hiet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3287324.3287406" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01906318v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12942-2_2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01794252v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01844312v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2018.00173" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01794223v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01535678v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Trulla" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006476705780585" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01584989v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Genet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MALWARE.2017.8323955" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382045v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01311917v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kiss" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419182v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182303v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20376-8_15" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154374v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136768v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154368v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoniaina Andriatsimandefitra Ratsisahanana" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pichardie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201743v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Abraham" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoniaina Andriatsimandefitra" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brunelat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MALWARE.2015.7413692" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01183508v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24018-3_10" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091597v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009516v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059201v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11212-1_12" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00967463v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796288v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875098v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lescuyer Roch" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05452-0_24" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857896v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARES.2013.92" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721111v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kauffmann-Tourkestansky" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARES.2012.79" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721420v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSACW.2012.35" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710492v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721415v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rouzaud-Cornabas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721407v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas F&#233;cherolle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilloteau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARES.2012.74" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596984v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596893v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bousquet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003516203750378" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596997v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473944v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2010.5547118" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476478v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1814217.1814219" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451800v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SECURWARE.2009.41" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451806v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SECURWARE.2009.25" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451794v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gu&#233;rin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Port" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2009.5067481" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451804v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SECURWARE.2008.35" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447542v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461179v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459990v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081640v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2006.25" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082278v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/POLICY.2006.15" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459971v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Abou El Kalam" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtieu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gadaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00451818v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Syska" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Verhoeven" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00451816v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Alouf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Galtier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Touati" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2005.1497923" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269814v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouklit" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coudert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00451812v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;rennes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269524v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04708718v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Poisson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guette" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304326v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01168354v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430804v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804603-6.00009-7" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677340v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000005v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-29026-5_13" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663866v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levorato" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995211v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071416v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069887v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008012v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>