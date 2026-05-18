--- v1 (2026-04-16)
+++ v2 (2026-05-18)
@@ -3012,248 +3012,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03486546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abusing Android Runtime for Application Obfuscation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GroDDViewer: Dynamic Dual View of Android Malware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Wilke</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAD 2020 - Workshop on Software Attacks and Defenses</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/EuroSPW51379.2020.00089⟩</w:t>
+              <w:t xml:space="preserve">GraMSec 2020 - 7th Seventh International Workshop on Graphical Models for Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Virtual Conference, France. pp.127-139, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-62230-5_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02877815v1</w:t>
+                <w:t xml:space="preserve">hal-02913112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GroDDViewer: Dynamic Dual View of Android Malware</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Abusing Android Runtime for Application Obfuscation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Graux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Simon</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Wilke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GraMSec 2020 - 7th Seventh International Workshop on Graphical Models for Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Virtual Conference, France. pp.127-139, </w:t>
+              <w:t xml:space="preserve">SAD 2020 - Workshop on Software Attacks and Defenses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Genova, Italy. pp.616-624, </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-62230-5_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EuroSPW51379.2020.00089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02913112v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02877815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolating malicious code in Android malware in the wild</w:t>
               </w:r>
@@ -3358,226 +3358,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orchestrating Android Malware Experiments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Obfuscated Android Application Development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Graux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Tomás Concepción Miranda</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MASCOTS 2019 - 27th IEEE International Symposium on the Modeling, Analysis, and Simulation of Computer and Telecommunication Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CECC 2019 - Central European Cybersecurity Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Munich, Germany. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3360664.3361144⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02305473v1</w:t>
+                <w:t xml:space="preserve">hal-02305924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obfuscated Android Application Development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Orchestrating Android Malware Experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Graux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomás Concepción Miranda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CECC 2019 - Central European Cybersecurity Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MASCOTS 2019 - 27th IEEE International Symposium on the Modeling, Analysis, and Simulation of Computer and Telecommunication Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Rennes, France. pp.1-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3360664.3361144⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02305924v1</w:t>
+                <w:t xml:space="preserve">hal-02305473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching Android Mobile Security</w:t>
               </w:r>
@@ -3769,239 +3769,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01906318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etat de l'Art des Techniques d'Unpacking pour les Applications Android</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Challenges for Reliable and Large Scale Evaluation of Android Malware Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Leslous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Graux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RESSI 2018 - Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SHPCS 2018 - International Workshop on Security and High Performance Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Orléans, France. pp.1068-1070, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/HPCS.2018.00173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01794252v1</w:t>
+                <w:t xml:space="preserve">hal-01844312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges for Reliable and Large Scale Evaluation of Android Malware Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etat de l'Art des Techniques d'Unpacking pour les Applications Android</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Graux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Graux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHPCS 2018 - International Workshop on Security and High Performance Computing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RESSI 2018 - Rendez-Vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Nancy / La Bresse, France. pp.1-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HPCS.2018.00173⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01844312v1</w:t>
+                <w:t xml:space="preserve">hal-01794252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet CominLabs Kharon: aidons les malwares à s'exécuter</w:t>
               </w:r>
@@ -4366,485 +4366,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01382045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kharon dataset: Android malware under a microscope</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Malware à base de canaux auxiliaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lalande</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Learning from Authoritative Security Experiment Results (LASER) workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, San Jose, United States. pp.1-12</w:t>
+              <w:t xml:space="preserve">Colloque International sur la Sécurité des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Kénitra, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01311917v1</w:t>
+                <w:t xml:space="preserve">hal-01419182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malware à base de canaux auxiliaires</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kharon dataset: Android malware under a microscope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Kiss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Leslous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Viet Triem Tong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International sur la Sécurité des Systèmes d'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Kénitra, Maroc</w:t>
+              <w:t xml:space="preserve">The Learning from Authoritative Security Experiment Results (LASER) workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, San Jose, United States. pp.1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01419182v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Human Awareness of Security and Privacy Threats in Smart Environments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sécurité Android: exemples de malware</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lalande</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Steffen Wendzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HAS - 3rd International Conference on Human Aspects of Information Security, Privacy and Trust</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque International sur la Sécurité des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Kénitra, Maroc</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01182303v1</w:t>
+                <w:t xml:space="preserve">hal-01136768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANR LYRICS: Cryptographie pour la protection de la vie privée, optimisée pour les services mobiles sans contact</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Gambs</w:t>
+                <w:t xml:space="preserve">Analysis of Human Awareness of Security and Privacy Threats in Smart Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Caviglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Traoré</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wojciech Mazurczyk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Wendzel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">HAS - 3rd International Conference on Human Aspects of Information Security, Privacy and Trust</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2015, Los Angeles, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-20376-8_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154374v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01182303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sécurité Android: exemples de malware</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ANR LYRICS: Cryptographie pour la protection de la vie privée, optimisée pour les services mobiles sans contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Gambs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Traoré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International sur la Sécurité des Systèmes d'Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Kénitra, Maroc</w:t>
+              <w:t xml:space="preserve">Rendez-vous de la Recherche et de l'Enseignement de la Sécurité des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01136768v1</w:t>
+                <w:t xml:space="preserve">hal-01154374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kharon : Découvrir, comprendre et reconnaître des malware Android par suivi de flux d'information</w:t>
               </w:r>
@@ -5399,200 +5399,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01009516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software countermeasures for control flow integrity of smart card C codes</w:t>
+                <w:t xml:space="preserve">Un titre de transport sur mobile NFC respectueux de la vie privée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lalande</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Berthomé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESORICS - 19th European Symposium on Research in Computer Security</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque International sur la Sécurité des Systèmes d'Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Kénitra, Maroc</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01059201v1</w:t>
+                <w:t xml:space="preserve">hal-00967463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un titre de transport sur mobile NFC respectueux de la vie privée</w:t>
+                <w:t xml:space="preserve">Software countermeasures for control flow integrity of smart card C codes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Heydemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berthomé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International sur la Sécurité des Systèmes d'Information</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESORICS - 19th European Symposium on Research in Computer Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Wroclaw, Poland. pp.200-218, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11212-1_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00967463v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01059201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attacking Smartphone Privacy Using Local Covert Channels</w:t>
               </w:r>
@@ -5996,295 +5996,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00721111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protecting resources in an open and trusted peer-to-peer network</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">HoneyCloud: elastic honeypots - On-attack provisioning of high-interaction honeypots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Clemente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Rodriguez</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">METHOD 2012</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SECRYPT 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Rome, Italy. pp.434-439</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00721420v1</w:t>
+                <w:t xml:space="preserve">hal-00721415v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment ajouter de la privacy after design pour les applications Android ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protecting resources in an open and trusted peer-to-peer network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lalande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Protection de la Vie Privée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">METHOD 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Izmir, Turkey. pp.140-143, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/COMPSACW.2012.35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00710492v1</w:t>
+                <w:t xml:space="preserve">hal-00721420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HoneyCloud: elastic honeypots - On-attack provisioning of high-interaction honeypots</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrice Clemente</w:t>
+                <w:t xml:space="preserve">Comment ajouter de la privacy after design pour les applications Android ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berthomé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lalande</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SECRYPT 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Rome, Italy. pp.434-439</w:t>
+              <w:t xml:space="preserve">Atelier Protection de la Vie Privée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Ile de Groix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00721415v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00710492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repackaging Android applications for auditing access to private data</w:t>
               </w:r>
@@ -6701,235 +6701,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00596997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mandatory access control for shared HPC clusters: setup and performance evaluation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Blanc</w:t>
+                <w:t xml:space="preserve">Attack model for verification of interval security properties for smart card C codes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Berthomé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Heydemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Kauffmann-Tourkestansky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lalande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HPCS 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Caen, France. pp.291-298, </w:t>
+              <w:t xml:space="preserve">PLAS '10 - 5th ACM SIGPLAN Workshop on Programming Languages and Analysis for Security</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Toronto, Canada. pp.2:1--2:12, </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/HPCS.2010.5547118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/1814217.1814219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00473944v1</w:t>
+                <w:t xml:space="preserve">hal-00476478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Attack model for verification of interval security properties for smart card C codes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Xavier Kauffmann-Tourkestansky</w:t>
+                <w:t xml:space="preserve">Mandatory access control for shared HPC clusters: setup and performance evaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lalande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLAS '10 - 5th ACM SIGPLAN Workshop on Programming Languages and Analysis for Security</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, Toronto, Canada. pp.2:1--2:12, </w:t>
+              <w:t xml:space="preserve">HPCS 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Caen, France. pp.291-298, </w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/1814217.1814219⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/HPCS.2010.5547118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00476478v1</w:t>
+                <w:t xml:space="preserve">hal-00473944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of role based access control security policies for Java collaborative applications</w:t>
               </w:r>
@@ -7260,250 +7260,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00451794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Team-based MAC policy over Security-Enhanced Linux</w:t>
+                <w:t xml:space="preserve">A proposal for securing a large-scale high-interaction honeypot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Waleed W. Smari</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Toinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SECURWARE '08</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Workshop on Security and High Performance Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Cyprus, Cyprus. pp.206-212</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00451804v1</w:t>
+                <w:t xml:space="preserve">hal-00447542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A proposal for securing a large-scale high-interaction honeypot</w:t>
+                <w:t xml:space="preserve">Team-based MAC policy over Security-Enhanced Linux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Briffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christian Toinard</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waleed W. Smari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Security and High Performance Computing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SECURWARE '08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2008, Cap Esterel, France. pp.41 - 46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SECURWARE.2008.35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00447542v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00451804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration entre politiques MAC et IDS pour une approche basée sur une méta-politique</w:t>
+                <w:t xml:space="preserve">Politique de contrôle d'accès et détection d'intrusion basée sur une approche de méta-politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Briffaut</w:t>
@@ -7521,97 +7521,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Toinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Journées Informatique de la Région Centre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2006, Orléans, France</w:t>
+              <w:t xml:space="preserve">Journée Informatique de la Région Centre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00461179v1</w:t>
+                <w:t xml:space="preserve">hal-00459990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politique de contrôle d'accès et détection d'intrusion basée sur une approche de méta-politique</w:t>
+                <w:t xml:space="preserve">Collaboration between MAC policies and IDS based on a meta-policy approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Briffaut</w:t>
@@ -7629,97 +7629,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Toinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Informatique de la Région Centre</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Workshop on Collaboration and Security 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Las Vegas, United States. pp.48-55, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CTS.2006.25⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00459990v1</w:t>
+                <w:t xml:space="preserve">hal-00081640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration between MAC policies and IDS based on a meta-policy approach</w:t>
+                <w:t xml:space="preserve">Collaboration entre politiques MAC et IDS pour une approche basée sur une méta-politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Briffaut</w:t>
@@ -7737,82 +7746,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Toinard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Collaboration and Security 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les Journées Informatique de la Région Centre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Orléans, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CTS.2006.25⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00081640v1</w:t>
+                <w:t xml:space="preserve">hal-00461179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distributed control enabling consistent MAC policies and IDS based on a meta-policy approach</w:t>
               </w:r>
@@ -8867,51 +8867,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Abraham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radoniaina Andriatsimandefitra Ratsisahanana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Kiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9154,51 +9154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guillermo Suárez de Tangil and Esther Palomar. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Security Information Management: Perceptions and Outcomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Science Publishers, pp.181-216, 2013, Computer Science, Technology and Applications, Computer Networks, 978-1-62417-221-2</w:t>
@@ -9520,51 +9520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Clemente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Lalande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Rouzaud-Cornabas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] INSA CVL - Institut National des Sciences Appliquées - Centre Val de Loire; LIFO, Université d'Orléans, INSA Centre Val de Loire. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -10068,51 +10068,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inria.fr/equipes/cidre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05186153v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mineau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lalande" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3754457" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04279351v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Graux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viet Triem Tong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wilke" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3584975" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03629524v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Wendzel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Caviglione" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Mileva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Mazurczyk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/itit-2022-0016" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03700082v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Concepci&#243;n Miranda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Gimenez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tifs.2022.3180184" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02123836v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heydemann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthom&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2019.05.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302828v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Urbanski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451475v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eletel-2017-0029" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01355122v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Leslous" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247495v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Gaggero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2015.2510825" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01192867v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Gharout" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Arfaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Traor&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/popets-2015-0019" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091576v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dabosville" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacharme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/mca.2.5.e4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835887v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed W. Smari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Clemente" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2013.05.010" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GNTBS6T-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691844v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blanc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2012.03.020" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL6MSXJH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464773v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Briffaut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Toinard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451810v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcp.4.5.395-404" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451807v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodriguez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05059599v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolii Khalin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourdais" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3679240.3734650" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224264v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kilian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Majorczyk" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sanchez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04440805v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brisse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-66459-5_10" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04557993v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04285565v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Victor Besson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Orsini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natan Talon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData59044.2023.10386953" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03709062v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03648192v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03066847v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03486546v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02877815v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSPW51379.2020.00089" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02913112v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62230-5_7" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02288116v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Herzog" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02305473v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02305924v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3360664.3361144" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01940652v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hiet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3287324.3287406" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01906318v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12942-2_2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01794252v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01844312v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2018.00173" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01794223v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01535678v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Trulla" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006476705780585" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01584989v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Genet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MALWARE.2017.8323955" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382045v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01311917v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kiss" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419182v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182303v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20376-8_15" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154374v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136768v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154368v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoniaina Andriatsimandefitra Ratsisahanana" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pichardie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201743v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Abraham" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoniaina Andriatsimandefitra" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brunelat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MALWARE.2015.7413692" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01183508v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24018-3_10" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091597v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009516v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059201v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11212-1_12" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00967463v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796288v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875098v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lescuyer Roch" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05452-0_24" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857896v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARES.2013.92" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721111v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kauffmann-Tourkestansky" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARES.2012.79" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721420v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSACW.2012.35" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710492v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721415v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rouzaud-Cornabas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721407v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas F&#233;cherolle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilloteau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARES.2012.74" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596984v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596893v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bousquet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003516203750378" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596997v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473944v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2010.5547118" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476478v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1814217.1814219" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451800v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SECURWARE.2009.41" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451806v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SECURWARE.2009.25" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451794v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gu&#233;rin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Port" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2009.5067481" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451804v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SECURWARE.2008.35" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447542v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461179v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459990v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081640v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2006.25" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082278v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/POLICY.2006.15" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459971v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Abou El Kalam" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtieu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gadaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00451818v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Syska" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Verhoeven" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00451816v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Alouf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Galtier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Touati" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2005.1497923" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269814v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouklit" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coudert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00451812v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;rennes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269524v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04708718v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Poisson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guette" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304326v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01168354v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430804v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804603-6.00009-7" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677340v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000005v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-29026-5_13" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663866v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levorato" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995211v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071416v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069887v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008012v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inria.fr/equipes/cidre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05186153v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Mineau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lalande" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3754457" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04279351v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Graux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Viet Triem Tong" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Wilke" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3584975" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03629524v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Wendzel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Caviglione" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandra Mileva" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wojciech Mazurczyk" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/itit-2022-0016" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03700082v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Concepci&#243;n Miranda" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Gimenez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tifs.2022.3180184" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02123836v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Heydemann" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Berthom&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cose.2019.05.004" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302828v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Urbanski" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451475v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eletel-2017-0029" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01355122v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Leslous" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01247495v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mauro Gaggero" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TIFS.2015.2510825" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01192867v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Gharout" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada Arfaoui" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Traor&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/popets-2015-0019" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091576v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Dabosville" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lacharme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4108/mca.2.5.e4" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00835887v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waleed W. Smari" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Clemente" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2013.05.010" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3GNTBS6T-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00691844v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blanc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.future.2012.03.020" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GL6MSXJH-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00464773v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Briffaut" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Toinard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451810v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4304/jcp.4.5.395-404" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451807v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rodriguez" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-05059599v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolii Khalin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourdais" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3679240.3734650" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05224264v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Kilian" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Majorczyk" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sanchez" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04440805v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Brisse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boche" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-66459-5_10" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04557993v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04285565v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Victor Besson" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Orsini" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natan Talon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BigData59044.2023.10386953" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03709062v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03648192v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03066847v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03486546v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02913112v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Simon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-62230-5_7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02877815v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuroSPW51379.2020.00089" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02288116v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Herzog" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02305924v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3360664.3361144" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-02305473v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01940652v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hiet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3287324.3287406" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01906318v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-12942-2_2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01844312v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2018.00173" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01794252v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01794223v2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01535678v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Trulla" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006476705780585" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01584989v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Genet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MALWARE.2017.8323955" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382045v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419182v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01311917v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Kiss" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01136768v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01182303v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-20376-8_15" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154374v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01154368v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoniaina Andriatsimandefitra Ratsisahanana" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guillo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pichardie" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01201743v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Abraham" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radoniaina Andriatsimandefitra" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Brunelat" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MALWARE.2015.7413692" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01183508v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-24018-3_10" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01091597v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01009516v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00967463v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01059201v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11212-1_12" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00796288v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00875098v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lescuyer Roch" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05452-0_24" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857896v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARES.2013.92" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721111v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Kauffmann-Tourkestansky" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARES.2012.79" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721415v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rouzaud-Cornabas" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721420v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/COMPSACW.2012.35" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00710492v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00721407v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas F&#233;cherolle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guilloteau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ARES.2012.74" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596984v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596893v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bousquet" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0003516203750378" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596997v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00476478v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/1814217.1814219" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00473944v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HPCS.2010.5547118" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451800v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SECURWARE.2009.41" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451806v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SECURWARE.2009.25" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451794v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Gu&#233;rin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Le Port" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2009.5067481" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447542v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00451804v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SECURWARE.2008.35" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459990v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00081640v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CTS.2006.25" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00461179v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00082278v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/POLICY.2006.15" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459971v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Abou El Kalam" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Courtieu" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Gadaud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00451818v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Syska" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Verhoeven" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00451816v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Alouf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Galtier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Touati" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFCOM.2005.1497923" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269814v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bouklit" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Coudert" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rivano" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00451812v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane P&#233;rennes" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269524v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Paul" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04708718v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Poisson" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Guette" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304326v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01168354v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430804v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-804603-6.00009-7" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00677340v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00000005v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-29026-5_13" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663866v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Levorato" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995211v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00071416v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00069887v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00008012v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>