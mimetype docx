--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -193,593 +193,593 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (142)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (143)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A fermented functional food enriched in phytosterol and carotenoids improves lipid profile and insulin resistance and restores vitamin A status in high-fat diet-induced metabolic syndrome rats</w:t>
+                <w:t xml:space="preserve">Effect of tomato, tomato-derived products and lycopene on metabolic inflammation: from epidemiological data to molecular mechanisms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t>
+                <w:t xml:space="preserve">Jean-François Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomé Boada</w:t>
+                <w:t xml:space="preserve">Thomas Breniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Meile</w:t>
+                <w:t xml:space="preserve">Léa Sani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Poucheret</w:t>
+                <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
+                <w:t xml:space="preserve">Lourdes Mounien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (7), pp.2881-2892. </w:t>
+              <w:t xml:space="preserve">Nutrition Research Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 38 (1), pp.95-111. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d4fo05694a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/S095442242300029X⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05004201v1</w:t>
+                <w:t xml:space="preserve">hal-04525048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomato Puree Enrichment in a High‐Fat Meal Reduces Postprandial Plasma and Adipose Tissue Inflammation Biomarkers in Healthy Male Adults: A Crossover Randomized Controlled Trial</w:t>
+                <w:t xml:space="preserve">Vitamin D modulates the content of inflammatory microRNAs in extracellular vesicles from human adipocyte cells in inflammatory context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lea Sani</w:t>
+                <w:t xml:space="preserve">Thomas Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djaffar Ould‐ali</w:t>
+                <w:t xml:space="preserve">Lorrine Bournot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Borel</w:t>
+                <w:t xml:space="preserve">Flavie Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐françois Landrier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stéphane Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 69 (13), pp.e70115. </w:t>
+              <w:t xml:space="preserve">BioFactors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 51 (1), pp.e70003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mnfr.70115⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/biof.70003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05190337v1</w:t>
+                <w:t xml:space="preserve">hal-05106010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamin D modulates the content of inflammatory microRNAs in extracellular vesicles from human adipocyte cells in inflammatory context</w:t>
+                <w:t xml:space="preserve">Tomato Puree Enrichment in a High‐Fat Meal Reduces Postprandial Plasma and Adipose Tissue Inflammation Biomarkers in Healthy Male Adults: A Crossover Randomized Controlled Trial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Payet</w:t>
+                <w:t xml:space="preserve">Lea Sani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorrine Bournot</w:t>
+                <w:t xml:space="preserve">Djaffar Ould‐ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavie Sicard</w:t>
+                <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Robert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean‐françois Landrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioFactors</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 51 (1), pp.e70003. </w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 69 (13), pp.e70115. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/biof.70003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.70115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05106010v1</w:t>
+                <w:t xml:space="preserve">hal-05190337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of tomato, tomato-derived products and lycopene on metabolic inflammation: from epidemiological data to molecular mechanisms</w:t>
+                <w:t xml:space="preserve">A fermented functional food enriched in phytosterol and carotenoids improves lipid profile and insulin resistance and restores vitamin A status in high-fat diet-induced metabolic syndrome rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Landrier</w:t>
+                <w:t xml:space="preserve">Claudie Dhuique-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Breniere</w:t>
+                <w:t xml:space="preserve">Salomé Boada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Sani</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Meile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charles Desmarchelier</w:t>
+                <w:t xml:space="preserve">Patrick Poucheret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lourdes Mounien</w:t>
+                <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Research Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 38 (1), pp.95-111. </w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (7), pp.2881-2892. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S095442242300029X⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4fo05694a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525048v1</w:t>
+                <w:t xml:space="preserve">hal-05004201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between anthropometric and biological parameters of the offspring and parental plasma 25-hydroxyvitamin D levels: a cross-sectional study conducted at Oran, Algeria</w:t>
               </w:r>
@@ -1161,1994 +1161,1994 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05282576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomato genotype but not crop water deficit matters for tomato health benefits in diet-induced obesity of C57BL/6JRj male mice</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Flavie Sicard</w:t>
+                <w:t xml:space="preserve">Weight loss normalizes plasma and adipose tissue vitamin D metabolism, and gene expression involved in the vitamin D metabolism in male mice with obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Hachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esma Karkeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Astier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Research International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114512⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 50 (2), pp.421-427. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41366-025-01953-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04618311v1</w:t>
+                <w:t xml:space="preserve">hal-05583942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Factors Contributing to Interindividual Variability of α-Tocopherol Levels in Subcutaneous Adipose Tissue among Healthy Adult Males</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maternal Vitamin D Deficiency in Mice Sex‐Dependently Affects Hepatic Lipid Accumulation in Offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djaffar Ould-Ali</w:t>
+                <w:t xml:space="preserve">Nicole Haroun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imene Bennour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Seipelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Sani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu16152556⟩</w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 68 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.202300290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675523v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04370810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overweight Leads to an Increase in Vitamin E Absorption and Status in Mice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ángela Bravo-Núñez</w:t>
+                <w:t xml:space="preserve">Tomato genotype but not crop water deficit matters for tomato health benefits in diet-induced obesity of C57BL/6JRj male mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Breniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorrine Bournot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donato Vairo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean‐françois Landrier</w:t>
+                <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mnfr.202400509⟩</w:t>
+              <w:t xml:space="preserve">Food Research International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 188, pp.114512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodres.2024.114512⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04927301v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04618311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal Vitamin D Deficiency in Mice Sex‐Dependently Affects Hepatic Lipid Accumulation in Offspring</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic Factors Contributing to Interindividual Variability of α-Tocopherol Levels in Subcutaneous Adipose Tissue among Healthy Adult Males</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Pretzel Zumaraga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Haroun</w:t>
+                <w:t xml:space="preserve">Beatrice Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imene Bennour</w:t>
+                <w:t xml:space="preserve">Marion Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Seipelt</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Léa Sani</w:t>
+                <w:t xml:space="preserve">Djaffar Ould-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 68 (1), </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (15), pp.2556. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mnfr.202300290⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu16152556⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04370810v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of long-term deficit irrigation on tomato and goji berry quality: from fruit composition to in vitro bioaccessibility of carotenoids</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overweight Leads to an Increase in Vitamin E Absorption and Status in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doriane Dumont</w:t>
+                <w:t xml:space="preserve">Katherine Alvarado-Ramos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Le Bourvellec</w:t>
+                <w:t xml:space="preserve">Ángela Bravo-Núñez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Riva</w:t>
+                <w:t xml:space="preserve">Donato Vairo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Sabran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐françois Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1339536⟩</w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 68 (23), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.202400509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04574732v1</w:t>
+                <w:t xml:space="preserve">hal-04927301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of adipose tissue and adipocyte physiology by vitamin D</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effect of long-term deficit irrigation on tomato and goji berry quality: from fruit composition to in vitro bioaccessibility of carotenoids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Breniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Le Bourvellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Riva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 15, pp.1339536. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2024.1339536⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2024.05.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04931842v1</w:t>
+                <w:t xml:space="preserve">hal-04574732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamin D metabolism is altered during aging alone or combined with obesity in male mice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Regulation of adipose tissue and adipocyte physiology by vitamin D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Landrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioFactors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 59 (5), pp.287-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2024.05.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/biof.2047⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04650515v1</w:t>
+                <w:t xml:space="preserve">hal-04931842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of micro‐RNAs associated with adipose‐derived extracellular vesicles in metabolic disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisa Gabinaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐françois Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Mounien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Obesity Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 25 (7), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/obr.13755⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aging alone or combined with obesity increases white adipose tissue inflammatory status in male mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Vitamin D metabolism is altered during aging alone or combined with obesity in male mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorrine Bournot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Astier</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Marcotorchino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manar Awada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thaïs Rouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BioFactors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (5), pp.957-966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/biof.2047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-024-67179-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04650514v1</w:t>
+                <w:t xml:space="preserve">hal-04650515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposal of a bioinformatics approach to predict molecular mechanisms involved in inflammatory response: case of ATRA and 1,25(OH) 2 D in adipocytes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Aging alone or combined with obesity increases white adipose tissue inflammatory status in male mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorrine Bournot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Breniere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Astier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lourdes Mounien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15592294.2023.2201516⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.16268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-024-67179-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391096v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dielectric and Biological Characterization of Liver Tissue in a High-Fat Diet Mouse Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Mounien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Tishkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 23 (7), pp.3434. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/s23073434⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04058911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is vitamin A an antioxidant?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torsten Bohn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Böhm</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joanna Dulińska-Litewka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diána Bánáti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal for Vitamin and Nutrition Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 93 (6), pp.481-482. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1024/0300-9831/a000752⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03800659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitamin A deficiency during the perinatal period induces changes in vitamin A metabolism in the offspring. The regulation of intestinal vitamin A metabolism via ISX occurs only in male rats severely vitamin A-deficient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Troadec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Damiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Halimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 62, pp.633-646. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00394-022-03019-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03794244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poplar Propolis Improves Insulin Homeostasis in Non-Diabetic Insulin-Resistant Volunteers with Obesity: A Crossover Randomized Controlled Trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proposal of a bioinformatics approach to predict molecular mechanisms involved in inflammatory response: case of ATRA and 1,25(OH) 2 D in adipocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esma Karkeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lea Sani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Cardinault</w:t>
+                <w:t xml:space="preserve">Thomas Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mounien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 12 (8), pp.1481. </w:t>
+              <w:t xml:space="preserve">Epigenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antiox12081481⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15592294.2023.2201516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391100v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">State-of-the-art methodological investigation of carotenoid activity and metabolism – from organic synthesis via metabolism to biological activity – exemplified by a novel retinoid signalling pathway</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Torsten Bohn</w:t>
+                <w:t xml:space="preserve">Poplar Propolis Improves Insulin Homeostasis in Non-Diabetic Insulin-Resistant Volunteers with Obesity: A Crossover Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lea Sani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angel de Lera</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
+                <w:t xml:space="preserve">Nicolas Cardinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Harald Carlsen</w:t>
+                <w:t xml:space="preserve">Patrice Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Merk</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean François Landrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food and Function</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 (2), pp.621-638. </w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (8), pp.1481. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d2fo02816f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antiox12081481⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04494552v1</w:t>
+                <w:t xml:space="preserve">hal-04391100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitamin D Modulates Lipid Composition of Adipocyte‐Derived Extracellular Vesicles Under Inflammatory Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Payet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Valmori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3156,51 +3156,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ljubica Svilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
@@ -3232,1601 +3232,1601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04228949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamin D supplementation on carotid remodeling and stiffness in obese adolescents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">State-of-the-art methodological investigation of carotenoid activity and metabolism – from organic synthesis via metabolism to biological activity – exemplified by a novel retinoid signalling pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torsten Bohn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christopher Morrissey</w:t>
+                <w:t xml:space="preserve">Angel de Lera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Josephe Amiot</w:t>
+                <w:t xml:space="preserve">Harald Carlsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Delphine Masson</w:t>
+                <w:t xml:space="preserve">Daniel Merk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu14112296⟩</w:t>
+              <w:t xml:space="preserve">Food and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 (2), pp.621-638. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d2fo02816f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03682861v1</w:t>
+                <w:t xml:space="preserve">hal-04494552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent insights into vitamin D, adipocyte, and adipose tissue biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Bennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Haroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Mounien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐françois Landrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Obesity Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 23 (8), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/obr.13453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03791854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low Vitamin D Levels at Birth and Early Respiratory Outcome in Infants With Gestational Age Less Than 29 Weeks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honoré Papalia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Samonini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Honoré Papalia</w:t>
+                <w:t xml:space="preserve">Christophe Buffat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anais Samonini</w:t>
+                <w:t xml:space="preserve">E. Gras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Des Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Pediatrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fped.2021.790839⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal Vitamin D Deficiency in Mice Increases White Adipose Tissue Inflammation in Offspring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Haroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Bennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Seipelt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlene Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (13), pp.2024. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/cells11132024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03994649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interrelationship between Vitamin D and Calcium in Obesity and Its Comorbid Conditions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vitamin D supplementation on carotid remodeling and stiffness in obese adolescents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Morrissey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Josephe Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iskandar Azmy Harahap</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Landrier</w:t>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joanna Suliburska</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cecile Raverdy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 14 (15), pp.3187. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu14153187⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 14 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu14112296⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03792018v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03682861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitamin D and Obesity/Adiposity—A Brief Overview of Recent Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imene Bennour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Haroun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavie Sicard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Mounien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Landrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 14 (10), pp.1-16. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu14102049⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03777049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micronutrients and Markers of Oxidative Stress and Inflammation Related to Cardiometabolic Health: Results from the EHES-LUX Study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interrelationship between Vitamin D and Calcium in Obesity and Its Comorbid Conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Le Coroller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
+                <w:t xml:space="preserve">Iskandar Azmy Harahap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djedgiga Kerkour</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joanna Suliburska</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 13 (1), pp.5. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu13010005⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 14 (15), pp.3187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu14153187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03329892v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03792018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Brassica napus (oilseed rape) seeds bioactive health effects are modulated by agronomical traits as assessed by a multi-scale omics approach in the metabolically impaired ob-mouse</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of vitamin D supplementation on microvascular reactivity in obese adolescents: A Randomized Controlled Trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Vinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Morrissey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Djawed Bennouna</w:t>
+                <w:t xml:space="preserve">Antonia Perez-Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Tourniaire</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Fine</w:t>
+                <w:t xml:space="preserve">Cécile Raverdy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry: Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fochms.2021.100011⟩</w:t>
+              <w:t xml:space="preserve">Nutrition, Metabolism and Cardiovascular Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 31 (8), pp.2474-2483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.numecd.2021.04.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03245821v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of vitamin D supplementation on microvascular reactivity in obese adolescents: A Randomized Controlled Trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Brassica napus (oilseed rape) seeds bioactive health effects are modulated by agronomical traits as assessed by a multi-scale omics approach in the metabolically impaired ob-mouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djawed Bennouna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tourniaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Vinet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christopher Morrissey</w:t>
+                <w:t xml:space="preserve">Jean-Marie Galano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antonia Perez-Martin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Cécile Raverdy</w:t>
+                <w:t xml:space="preserve">Frédéric Fine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition, Metabolism and Cardiovascular Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.numecd.2021.04.025⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry: Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 2, pp.100011. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fochms.2021.100011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03230071v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03245821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First microwave tomography approach towards a truly noninvasive, pain-free and wearable blood glucose monitoring device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asma Bakkali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Mounien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victoria Tishkova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress In Electromagnetics Research M</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 102, pp.193-206. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2528/PIERM21032803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03299776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term administration of resveratrol at low doses improves neurocognitive performance as well as cerebral blood flow and modulates the inflammatory pathways in the brain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Garrigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mounien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Garrigue</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Lourdes Mounien</w:t>
+                <w:t xml:space="preserve">Serge Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Champion</w:t>
+                <w:t xml:space="preserve">Yassin Mouhajir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pechere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 97, pp.108786. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2021.108786⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03395123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Four days high fat diet modulates vitamin D metabolite levels and enzymes in mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micronutrients and Markers of Oxidative Stress and Inflammation Related to Cardiometabolic Health: Results from the EHES-LUX Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ruiz-Castell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriane Bonnet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Esma Karkeni</w:t>
+                <w:t xml:space="preserve">Gwenaëlle Le Coroller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Couturier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Astier</w:t>
+                <w:t xml:space="preserve">Djedgiga Kerkour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Defoort</w:t>
+                <w:t xml:space="preserve">Bernard Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 248 (1), pp.87-93. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (1), pp.5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1530/JOE-20-0198⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu13010005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03332514v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term intake of 9-PAHPA or 9-OAHPA modulates favorably the basal metabolism and exerts an insulin sensitizing effect in obesogenic diet-fed mice</w:t>
               </w:r>
@@ -4940,6359 +4940,6359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02962441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined Beneficial Effect of Voluntary Physical Exercise and Vitamin D Supplementation in Diet-induced Obese C57BL/6J Mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Four days high fat diet modulates vitamin D metabolite levels and enzymes in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esma Karkeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Marziou</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Clothilde Philouze</w:t>
+                <w:t xml:space="preserve">Catherine Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000002664⟩</w:t>
+              <w:t xml:space="preserve">Journal of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 248 (1), pp.87-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1530/JOE-20-0198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03329020v1</w:t>
+                <w:t xml:space="preserve">hal-03332514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">β-Carotene bioavailability and conversion efficiency are significantly affected by sex in rats. First observation suggesting a possible hormetic regulation of vitamin A metabolism in female rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Nowicki</w:t>
+                <w:t xml:space="preserve">Combined Beneficial Effect of Voluntary Physical Exercise and Vitamin D Supplementation in Diet-induced Obese C57BL/6J Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Marziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mnfr.202100650⟩</w:t>
+              <w:t xml:space="preserve">Medicine and Science in Sports and Exercise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 53 (9), pp.1883-1894. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1249/MSS.0000000000002664⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03375374v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Botanic Origin of Propolis Extract Powder Drives Contrasted Impact on Diabesity in High-Fat-Fed Mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">β-Carotene bioavailability and conversion efficiency are significantly affected by sex in rats. First observation suggesting a possible hormetic regulation of vitamin A metabolism in female rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Borel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romane Troadec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Damiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Cardinault</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Lauriane Bonnet</w:t>
+                <w:t xml:space="preserve">Charlotte Halimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.2100650. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.202100650⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antiox10030411⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03328822v1</w:t>
+                <w:t xml:space="preserve">hal-03375374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamin D3 Supplementation Alleviates Left Ventricular Dysfunction in a Mouse Model of Diet-Induced Type 2 Diabetes: Potential Involvement of Cardiac Lipotoxicity Modulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Defoort</w:t>
+                <w:t xml:space="preserve">Botanic Origin of Propolis Extract Powder Drives Contrasted Impact on Diabesity in High-Fat-Fed Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cardinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tourniaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlene Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cardiovascular Drugs and Therapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 36 (2), pp.245-256. </w:t>
+              <w:t xml:space="preserve">Antioxidants </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (3), pp.411. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10557-021-07143-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/antiox10030411⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03161597v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03328822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term high intake of 9-PAHPA or 9-OAHPA increases basal metabolism and insulin sensitivity but disrupts liver homeostasis in healthy mice</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
+                <w:t xml:space="preserve">Vitamin D3 Supplementation Alleviates Left Ventricular Dysfunction in a Mouse Model of Diet-Induced Type 2 Diabetes: Potential Involvement of Cardiac Lipotoxicity Modulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Philouze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Vigor</w:t>
+                <w:t xml:space="preserve">Jean-Charles Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Riva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Marziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Defoort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 79, pp.108361. </w:t>
+              <w:t xml:space="preserve">Cardiovascular Drugs and Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 36 (2), pp.245-256. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2020.108361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10557-021-07143-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02532921v1</w:t>
+                <w:t xml:space="preserve">hal-03161597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA Methylation Changes are Associated with the Programming of White Adipose Tissue Browning Features by Resveratrol and Nicotinamide Riboside Neonatal Supplementations in Mice</w:t>
+                <w:t xml:space="preserve">Murine double minute-2 mediates exercise-induced angiogenesis in adipose tissue of diet-induced obese mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alba Serrano</w:t>
+                <w:t xml:space="preserve">Thomas Loustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madhu Asnani-Kishnani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Julien Astier</w:t>
+                <w:t xml:space="preserve">Eugénie Coudiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esma Karkeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andreu Palou</w:t>
+                <w:t xml:space="preserve">Bernard Jover</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (2), pp.461. </w:t>
+              <w:t xml:space="preserve">Microvascular Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.104003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu12020461⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mvr.2020.104003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03162884v1</w:t>
+                <w:t xml:space="preserve">hal-02515008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prenatal maternal vitamin D deficiency sex‐dependently programs adipose tissue metabolism and energy homeostasis in offspring</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Poplar Propolis Ethanolic Extract Reduces Body Weight Gain and Glucose Metabolism Disruption in High‐Fat Diet‐Fed Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cardinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tourniaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice B. Loriod</w:t>
+                <w:t xml:space="preserve">Estelle Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 34 (11), pp.14905-14919. </w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 64 (18), pp.2000275. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1096/fj.201902924RR⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.202000275⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03156949v1</w:t>
+                <w:t xml:space="preserve">hal-03157023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Murine double minute-2 mediates exercise-induced angiogenesis in adipose tissue of diet-induced obese mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prenatal maternal vitamin D deficiency sex‐dependently programs adipose tissue metabolism and energy homeostasis in offspring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Seipelt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tourniaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Loustau</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bernard Jover</w:t>
+                <w:t xml:space="preserve">Béatrice B. Loriod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microvascular Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mvr.2020.104003⟩</w:t>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 34 (11), pp.14905-14919. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.201902924RR⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02515008v1</w:t>
+                <w:t xml:space="preserve">hal-03156949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poplar Propolis Ethanolic Extract Reduces Body Weight Gain and Glucose Metabolism Disruption in High‐Fat Diet‐Fed Mice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Tourniaire</w:t>
+                <w:t xml:space="preserve">DNA Methylation Changes are Associated with the Programming of White Adipose Tissue Browning Features by Resveratrol and Nicotinamide Riboside Neonatal Supplementations in Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alba Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madhu Asnani-Kishnani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Perrin</w:t>
+                <w:t xml:space="preserve">Andreu Palou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 64 (18), pp.2000275. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (2), pp.461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mnfr.202000275⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu12020461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157023v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03162884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamin D Supplementation Improves Adipose Tissue Inflammation and Reduces Hepatic Steatosis in Obese C57BL/6J Mice</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Obert</w:t>
+                <w:t xml:space="preserve">Long-term high intake of 9-PAHPA or 9-OAHPA increases basal metabolism and insulin sensitivity but disrupts liver homeostasis in healthy mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melha Benlebna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Balas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Bonafos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pessemesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Vigor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu12020342⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 79, pp.108361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2020.108361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03162883v1</w:t>
+                <w:t xml:space="preserve">hal-02532921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anti-Obesity Effect of Carotenoids: Direct Impact on Adipose Tissue and Adipose Tissue-Driven Indirect Effects</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vitamin D Supplementation Improves Adipose Tissue Inflammation and Reduces Hepatic Steatosis in Obese C57BL/6J Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Marziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clothilde Philouze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Obert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 11 (7), pp.1562. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 12 (2), pp.342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu12020342⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu11071562⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02487581v1</w:t>
+                <w:t xml:space="preserve">hal-03162883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Two‐Week Treatment with Plant Extracts Changes Gut Microbiota, Caecum Metabolome, and Markers of Lipid Metabolism in ob/ob Mice</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amandine Brochot</w:t>
+                <w:t xml:space="preserve">(all-E)- and (5Z)-Lycopene Display Similar Biological Effects on Adipocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumia Fenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esma Karkeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Azalbert</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erwan Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 63 (17), pp.1900403. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mnfr.201900403⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 63 (5), pp.1800788. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.201800788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02487561v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(all-E)- and (5Z)-Lycopene Display Similar Biological Effects on Adipocytes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Soumia Fenni</w:t>
+                <w:t xml:space="preserve">Diet induced obesity modifies vitamin D metabolism and adipose tissue storage in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Amine Hachemi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esma Karkeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erwan Gouranton</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mnfr.201800788⟩</w:t>
+              <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 185, pp.39-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2018.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998506v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diet induced obesity modifies vitamin D metabolism and adipose tissue storage in mice</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Astier</w:t>
+                <w:t xml:space="preserve">A Two‐Week Treatment with Plant Extracts Changes Gut Microbiota, Caecum Metabolome, and Markers of Lipid Metabolism in ob/ob Mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Brochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Amine Hachemi</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Azalbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tourniaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Serino</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Steroid Biochemistry and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jsbmb.2018.07.006⟩</w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 63 (17), pp.1900403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.201900403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998526v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroRNAs in Obesity and Related Metabolic Disorders</w:t>
+                <w:t xml:space="preserve">Anti-Obesity Effect of Carotenoids: Direct Impact on Adipose Tissue and Adipose Tissue-Driven Indirect Effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lourdes Mounien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tourniaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lourdes Mounien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (8), pp.859. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (7), pp.1562. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells8080859⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu11071562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02487569v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obesity and Vitamin D Metabolism Modifications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MicroRNAs in Obesity and Related Metabolic Disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Derghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lourdes Mounien</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Franck Tourniaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jbmr.3739⟩</w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (8), pp.859. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cells8080859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02487589v1</w:t>
+                <w:t xml:space="preserve">hal-02487569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leptin Modulates the Expression of miRNAs-Targeting POMC mRNA by the JAK2-STAT3 and PI3K-Akt Pathways</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charlène Couturier</w:t>
+                <w:t xml:space="preserve">Obesity and Vitamin D Metabolism Modifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lourdes Mounien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tourniaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Bone and Mineral Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 34 (7), pp.1383-1383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbmr.3739⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm8122213⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02487164v1</w:t>
+                <w:t xml:space="preserve">hal-02487589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simple Fast Quantification of Cholecalciferol, 25-Hydroxyvitamin D and 1,25-Dihydroxyvitamin D in Adipose Tissue Using LC-HRMS/MS</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
+                <w:t xml:space="preserve">Leptin Modulates the Expression of miRNAs-Targeting POMC mRNA by the JAK2-STAT3 and PI3K-Akt Pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Derghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nu11091977⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (12), pp.2213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jcm8122213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02487245v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A chronic LPS-induced low-grade inflammation fails to reproduce in lean mice the impairment of preference for oily solution found in diet-induced obese mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Simple Fast Quantification of Cholecalciferol, 25-Hydroxyvitamin D and 1,25-Dihydroxyvitamin D in Adipose Tissue Using LC-HRMS/MS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurianne Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marielle Margier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ljubica Svilar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bernard</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Laurent Lagrost</w:t>
+                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2018.08.004⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (9), pp.1977. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu11091977⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998523v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resveratrol-mediated glycemic regulation is blunted by curcumin and is associated to modulation of gut microbiota</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Navin Sreng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saber Khelaifia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeffrey Christensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 72, pp.108218. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2019.108218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MicroRNAs Are Involved in the Hypothalamic Leptin Sensitivity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adel Derghal</w:t>
+                <w:t xml:space="preserve">A chronic LPS-induced low-grade inflammation fails to reproduce in lean mice the impairment of preference for oily solution found in diet-induced obese mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Déborah Ancel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Passilly-Degrace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mehdi Djelloul</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Franck Tourniaire</w:t>
+                <w:t xml:space="preserve">Laurent Lagrost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15592294.2018.1543507⟩</w:t>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 159, pp.112-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2018.08.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02010517v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Fat/High Glucose Diet Induces Metabolic Syndrome in an Experimental Rat Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Moreno-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Garcés-Rimón</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gema Vera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 10 (10), pp.1502. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/nu10101502⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microparticle miRNAs as Biomarkers of Vascular Function and Inflammation Response to Aerobic Exercise in Obesity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua Dimassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esma Karkeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saloua Dimassi</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Zouhair Tabka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐françois Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Obesity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 26 (10), pp.1584-1593. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/oby.22298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03329032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression enhancement in brown adipose tissue of genes related to thermogenesis and mitochondrial dynamics after administration of pepsin egg white hydrolysate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia Moreno-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Garcés-Rimón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. A. Uranga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (12), pp.6600-6608. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C8FO01754A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02625011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitamin D limits inflammation-linked microRNA expression in adipocytes in vitro and in vivo : A new mechanism for the regulation of inflammation by vitamin D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esma Karkeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Marcotorchino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tourniaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epigenetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 13 (2), pp.156-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microparticle miRNAs as Biomarkers of Vascular Function and Inflammation Response to Aerobic Exercise in Obesity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua Dimassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esma Karkeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saloua Dimassi</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Zouhair Tabka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Obesity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 26 (10), pp.1584-1593. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/oby.22298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01998516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene Expression Pattern in Response to Cholecalciferol Supplementation Highlights Cubilin as a Major Protein of 25(OH)D Uptake in Adipocytes and Male Mice White Adipose Tissue</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Astier</w:t>
+                <w:t xml:space="preserve">MicroRNAs Are Involved in the Hypothalamic Leptin Sensitivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Derghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Djelloul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Azzarelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Dalifard</w:t>
+                <w:t xml:space="preserve">Sébastien Degonon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tourniaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 159 (2), pp.957-966. </w:t>
+              <w:t xml:space="preserve">Epigenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, 13 (10-11), pp.1127-1140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/en.2017-00650⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15592294.2018.1543507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01998528v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02010517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic factors involved in the bioavailability of tomato carotenoids.</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gene Expression Pattern in Response to Cholecalciferol Supplementation Highlights Cubilin as a Major Protein of 25(OH)D Uptake in Adipocytes and Male Mice White Adipose Tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esma Karkeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dalifard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1097/MCO.0000000000000515⟩</w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 159 (2), pp.957-966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/en.2017-00650⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988648v1</w:t>
+                <w:t xml:space="preserve">hal-01998528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microparticle miRNAs as Biomarkers of Vascular Function and Inflammation Response to Aerobic Exercise in Obesity?</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic factors involved in the bioavailability of tomato carotenoids.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Desmarchelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Borel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Obesity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/oby.22298⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Clinical Nutrition and Metabolic Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 21 (6), pp.489-497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1097/MCO.0000000000000515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-03329025v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced adiponectin expression after high-fat diet is associated with selective up-regulation of ALDH1A1 and further retinoic acid receptor signaling in adipose tissue</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Microparticle miRNAs as Biomarkers of Vascular Function and Inflammation Response to Aerobic Exercise in Obesity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saloua Dimassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esma Karkeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gabriella Beke</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Laurant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Tabka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐françois Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FASEB Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1096/fj.201600263RR⟩</w:t>
+              <w:t xml:space="preserve">Obesity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (10), pp.1584-1593. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/oby.22298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595261v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03329025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamin D limits inflammation-linked microRNA expression in adipocytes in vitro and in vivo: A new mechanism for the regulation of inflammation by vitamin D</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Lycopene and tomato powder supplementation similarly inhibit high-fat diet induced obesity, inflammatory response, and associated metabolic disorders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumaya Fenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Hammou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esma Karkeni</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15592294.2016.1276681⟩</w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61 (9), pp.1601083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.201601083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595263v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lycopene and tomato powder supplementation similarly inhibit high-fat diet induced obesity, inflammatory response, and associated metabolic disorders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plasma Retinol Concentration Is Mainly Driven by Transthyretin in Hemodialysis Patients.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Landrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumaya Fenni</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Esma Karkeni</w:t>
+                <w:t xml:space="preserve">Sylvie Cado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sallette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mnfr.201601083⟩</w:t>
+              <w:t xml:space="preserve">Journal of Renal Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (6), pp.395-401. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.jrn.2017.05.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01571909v1</w:t>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01771210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plasma Retinol Concentration Is Mainly Driven by Transthyretin in Hemodialysis Patients.</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GPR40 mediates potential positive effects of a saturated fatty acid enriched diet on bone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Cado</w:t>
+                <w:t xml:space="preserve">Claire Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Sallette</w:t>
+                <w:t xml:space="preserve">Fabien Wauquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Miot-Noirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Renal Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1053/j.jrn.2017.05.001⟩</w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61 (2), pp.1600219. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.201600219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01771210v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01506660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GPR40 mediates potential positive effects of a saturated fatty acid enriched diet on bone</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
+                <w:t xml:space="preserve">All-trans-retinoic acid represses chemokine expression in adipocytes and adipose tissue by inhibiting NF-κB signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esma Karkeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Miot-Noirault</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dalifard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mnfr.201600219⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42, pp.101-107. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2017.01.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01506660v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01512128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-trans-retinoic acid represses chemokine expression in adipocytes and adipose tissue by inhibiting NF-κB signaling</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modulation of T Cell Activation in Obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Alessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Nunes</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2017.01.004⟩</w:t>
+              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (10), pp.489-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/ars.2016.6746⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01512128v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01788033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of T Cell Activation in Obesity</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">All-trans-retinoic acid represses chemokine expression in adipocytes and adipose tissue by inhibiting 1 NF-κB signaling 2 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esma Karkeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Dalifard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antioxidants and Redox Signaling</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42, pp.101-107</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788033v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01767340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-trans-retinoic acid represses chemokine expression in adipocytes and adipose tissue by inhibiting 1 NF-κB signaling 2 3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Reduced adiponectin expression after high-fat diet is associated with selective up-regulation of ALDH1A1 and further retinoic acid receptor signaling in adipose tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elnaz Kasiri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esma Karkeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Julie Dalifard</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Mihaly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriella Beke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FASEB Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (1), pp.203-211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1096/fj.201600263RR⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01767340v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la qualité lipidique des formules infantiles sur les fonctions cérébrales dans un modèle d’allaitement artificiel chez le raton : effets des lipides laitiers et de la supplémentation en acides docosahexaénoïque et arachidonique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Ndiaye</w:t>
+                <w:t xml:space="preserve">Vitamin D limits inflammation-linked microRNA expression in adipocytes in vitro and in vivo: A new mechanism for the regulation of inflammation by vitamin D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esma Karkeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Marcotorchino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tourniaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.nupar.2017.06.055⟩</w:t>
+              <w:t xml:space="preserve">Epigenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 13 (2), pp.00-00. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15592294.2016.1276681⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01769960v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ascorbic acid drives the differentiation of mesoderm-derived embryonic stem cells. Involvement of p38 MAPK/CREB and SVCT2 transporter</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact de la qualité lipidique des formules infantiles sur les fonctions cérébrales dans un modèle d’allaitement artificiel chez le raton : effets des lipides laitiers et de la supplémentation en acides docosahexaénoïque et arachidonique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aidoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Delplanque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Masotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fryad Rahman</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Salvatore Spicuglia</w:t>
+                <w:t xml:space="preserve">S. Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mnfr.201600506⟩</w:t>
+              <w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 31 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nupar.2017.06.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798873v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01769960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obesity-associated Inflammation Induces microRNA-155 Expression in Adipocytes and Adipose Tissue: Outcome on Adipocyte Function</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Franck Tourniaire</w:t>
+                <w:t xml:space="preserve">Ascorbic acid drives the differentiation of mesoderm-derived embryonic stem cells. Involvement of p38 MAPK/CREB and SVCT2 transporter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fryad Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bordignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Culerrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Peiretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna El Abed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Romier</w:t>
+                <w:t xml:space="preserve">Salvatore Spicuglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1210/jc.2015-3410⟩</w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61 (5), pp.1600506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.201600506⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01478345v1</w:t>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dietary regulation of adiponectin by direct and indirect lipid activators of nuclear hormone receptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Rühl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. Landrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 60 (1), pp.175 - 184. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.201500619⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mnfr.201500619⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01478689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The &amp;quot;Dose-Effect&amp;quot; Relationship Between 25-Hydroxyvitamin D and Muscle Strength in Hemodialysis Patients Favors a Normal Threshold of 30 ng/mL for Plasma 25-Hydroxyvitamin D.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Landrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Landrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien Astier</w:t>
+                <w:t xml:space="preserve">Philippe Giaime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Sampol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Renal Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 26 (1), pp.45-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01478343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemodialysis patients with diabetes eat less than those without: a plea for a permissive diet</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Landrier</w:t>
+                <w:t xml:space="preserve">Obesity-associated Inflammation Induces microRNA-155 Expression in Adipocytes and Adipose Tissue: Outcome on Adipocyte Function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esma Karkeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Sallette</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tourniaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna El Abed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Romier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nephrology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/nep.12837⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 101 (4), pp.1615 - 1626. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/jc.2015-3410⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01478314v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01478345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The “Dose-Effect” Relationship Between 25-Hydroxyvitamin D and Muscle Strength in Hemodialysis Patients Favors a Normal Threshold of 30 ng/mL for Plasma 25-Hydroxyvitamin D</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+                <w:t xml:space="preserve">Hemodialysis patients with diabetes eat less than those without: a plea for a permissive diet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stanislas Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Sampol</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Cado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sallette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Renal Nutrition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nephrology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 22 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nep.12837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1053/j.jrn.2015.08.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01478733v1</w:t>
+                <w:t xml:space="preserve">hal-01478314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamin D modulates adipose tissue biology: possible consequences for obesity?</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The “Dose-Effect” Relationship Between 25-Hydroxyvitamin D and Muscle Strength in Hemodialysis Patients Favors a Normal Threshold of 30 ng/mL for Plasma 25-Hydroxyvitamin D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Landrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Giaime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Sampol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Renal Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (1), pp.45 - 52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1053/j.jrn.2015.08.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/S0029665115004164⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01478728v1</w:t>
+                <w:t xml:space="preserve">hal-01478733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increased body fat mass and tissue lipotoxicity associated with ovariectomy or high-fat diet differentially affects bone and skeletal muscle metabolism in rats</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vitamin D modulates adipose tissue biology: possible consequences for obesity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Landrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esma Karkeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Marcotorchino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tourniaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-014-0790-0⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Nutrition Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 75 (01), pp.38 - 46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/S0029665115004164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633714v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Independent positive association of plasma beta-carotene concentrations with adiponectin among non-diabetic obese subjects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Increased body fat mass and tissue lipotoxicity associated with ovariectomy or high-fat diet differentially affects bone and skeletal muscle metabolism in rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Tagliaferri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Giraudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nisserine Ben Amara</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marie Josèphe Amiot Carlin</w:t>
+                <w:t xml:space="preserve">Véronique V. Patrac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 54 (3), pp.447 - 454. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00394-014-0728-6⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 54 (7), pp.1139-1149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00394-014-0790-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632101v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">All-trans retinoic acid induces oxidative phosphorylation and mitochondria biogenesis in adipocytes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Independent positive association of plasma beta-carotene concentrations with adiponectin among non-diabetic obese subjects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisserine Ben Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tourniaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie M. Maraninchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nebil Attia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hana Musinovic</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Julie Marcotorchino</w:t>
+                <w:t xml:space="preserve">Marie Josèphe Amiot Carlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 56 (6), pp.1100-1109. </w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (3), pp.447 - 454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1194/jlr.M053652⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00394-014-0728-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02631601v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitamin D limits chemokine expression in adipocytes and macrophage migration in vitro and in male mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esma Karkeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Marcotorchino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tourniaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Peiretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 156 (5), pp.1782-1793. </w:t>
@@ -11330,51 +11330,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilevel systems biology modeling characterized the atheroprotective efficiencies of modified dairy fats in a hamster model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Berton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11458,7460 +11458,7594 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02639610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Paired Basic Amino Acid-cleaving Enzyme 4 (PACE4) Is Involved in the Maturation of Insulin Receptor Isoform B</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">All-trans retinoic acid induces oxidative phosphorylation and mitochondria biogenesis in adipocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tourniaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imène Kara</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Landrier</w:t>
+                <w:t xml:space="preserve">Hana Musinovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Marcotorchino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1074/jbc.M114.592543⟩</w:t>
+              <w:t xml:space="preserve">Journal of Lipid Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 56 (6), pp.1100-1109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1194/jlr.M053652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01478251v1</w:t>
+                <w:t xml:space="preserve">hal-02631601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CamKII inhibitors reduce mitotic instability, connexon anomalies and progression of the &amp;lt;em&amp;gt;in vivo&amp;lt;/em&amp;gt; behavioral phenotype in transgenic animals expressing a mutated Gjb1 gene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Paired Basic Amino Acid-cleaving Enzyme 4 (PACE4) Is Involved in the Maturation of Insulin Receptor Isoform B</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imène Kara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Bonardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saleh Mones</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Burkhardt Gess</w:t>
+                <w:t xml:space="preserve">Roland Govers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fnins.2014.00151⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 290 (5), pp.2812 - 2821. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M114.592543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02639042v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01478251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lycopene Modulates THP1 and Caco2 Cells Inflammatory State through Transcriptional and Nontranscriptional Processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">CamKII inhibitors reduce mitotic instability, connexon anomalies and progression of the &amp;lt;em&amp;gt;in vivo&amp;lt;/em&amp;gt; behavioral phenotype in transgenic animals expressing a mutated Gjb1 gene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saleh Mones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bordignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Peiretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Njock-Makon</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Landrier</w:t>
+                <w:t xml:space="preserve">Burkhardt Gess</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mediators of Inflammation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1155/2014/507272⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 8, 10 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fnins.2014.00151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01773712v1</w:t>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02639042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muscle ectopic fat deposition contributes to anabolic resistance in obese sarcopenic old rats through eIF2alpha activation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lycopene Modulates THP1 and Caco2 Cells Inflammatory State through Transcriptional and Nontranscriptional Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Njock-Makon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Fouchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Seree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Tardif</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Sophie Reggio</w:t>
+                <w:t xml:space="preserve">Pierre-Henri Villard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aging Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/acel.12263⟩</w:t>
+              <w:t xml:space="preserve">Mediators of Inflammation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2014/507272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01132248v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01773712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure factor model for understanding the measured backscatter coefficients from concentrated cell pellet biophantoms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Muscle ectopic fat deposition contributes to anabolic resistance in obese sarcopenic old rats through eIF2alpha activation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joan Tordjman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Franceschini</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Edouard Lamy</w:t>
+                <w:t xml:space="preserve">Sophie Reggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/1.4876375⟩</w:t>
+              <w:t xml:space="preserve">Aging Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 13 (6), pp.1001-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/acel.12263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01297175v1</w:t>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01132248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visfatin is involved in TNFα-mediated insulin resistance via an NAD+/Sirt1/PTP1B pathway in 3T3-L1 adipocytes</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+                <w:t xml:space="preserve">Structure factor model for understanding the measured backscatter coefficients from concentrated cell pellet biophantoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Franceschini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régine Guillermin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tourniaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Astier</w:t>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Roffino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adipocyte</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4161/adip.28729⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 135 (6), pp.3620-3631. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/1.4876375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01571907v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01297175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multivitamin restriction increases adiposity and disrupts glucose homeostasis in mice</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Visfatin is involved in TNFα-mediated insulin resistance via an NAD+/Sirt1/PTP1B pathway in 3T3-L1 adipocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Romier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Marcotorchino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tourniaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Astier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes and Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 9 (4), </w:t>
+              <w:t xml:space="preserve">Adipocyte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3 (3), pp.180-189. </w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12263-014-0410-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4161/adip.28729⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02632398v1</w:t>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01571907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamin D protects against diet-induced obesity by enhancing fatty acid oxidation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Multivitamin restriction increases adiposity and disrupts glucose homeostasis in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nisserine Ben Amara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Marcotorchino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tourniaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Canault</w:t>
+                <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 25 (10), pp.1077 - 1083. </w:t>
+              <w:t xml:space="preserve">Genes and Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 9 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2014.05.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12263-014-0410-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01478368v1</w:t>
+                <w:t xml:space="preserve">hal-02632398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ascorbic acid is a dose-dependent inhibitor of adipocyte differentiation, probably by reducing cAMP pool</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
+                <w:t xml:space="preserve">Vitamin D protects against diet-induced obesity by enhancing fatty acid oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Marcotorchino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tourniaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Astier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esma Karkeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Canault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcell.2014.00029⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 25 (10), pp.1077 - 1083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2014.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01594290v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01478368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resistance to cisplatin-induced cell death conferred by the activity of organic anion transporting polypeptides (OATP) in human melanoma cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ascorbic acid is a dose-dependent inhibitor of adipocyte differentiation, probably by reducing cAMP pool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fryad Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadi Al Frouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Bordignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Françoise Silvy</w:t>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Marc Fraterno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pigment Cell and Melanoma Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/pcmr.12108⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcell.2014.00029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId418" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02649631v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palmitoylation of TNF alpha is involved in the regulation of TNF receptor 1 signalling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Poggi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imène Kara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Govers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimica et Biophysica Acta - Molecular Cell Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1833 (3), pp.602 - 612. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.bbamcr.2012.11.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02646290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemokine Expression in Inflamed Adipose Tissue Is Mainly Mediated by NF-κB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tourniaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Romier-Crouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jong Han Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Marcotorchino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 8 (6), pp.e66515. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0066515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beneficial effects of omega-3 fatty acids on the consequences of a fructose diet are not mediated by PPAR delta or PGC1 alpha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Karsenty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Robbez-Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Margotat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 52 (8), pp.1865-1874. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00394-012-0488-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamin D, adipose tissue, and obesity</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Resistance to cisplatin-induced cell death conferred by the activity of organic anion transporting polypeptides (OATP) in human melanoma cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Silvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Lissitzky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Zucchini-Pascal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hormone Molecular Biology and Clinical Investigation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 15 (3), </w:t>
+              <w:t xml:space="preserve">Pigment Cell and Melanoma Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 26 (4), pp.592-596. </w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/hmbci-2013-0027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/pcmr.12108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01571905v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioeffects of a combination of trace elements on adipocyte biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Romier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tourniaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Marcotorchino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metallomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5 (5), pp.524 - 531. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c3mt20209g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02652077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamin D reduces the inflammatory response and restores glucose uptake in adipocytes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Vitamin D, adipose tissue, and obesity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Marcotorchino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tourniaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Hormone Molecular Biology and Clinical Investigation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/hmbci-2013-0027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mnfr.201200383⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02648214v1</w:t>
+                <w:t xml:space="preserve">hal-01571905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of physicochemical properties of carotenoids on their bioaccessibility, intestinal cell uptake, and blood and tissue concentrations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Caris Veyrat</w:t>
+                <w:t xml:space="preserve">Vitamin D reduces the inflammatory response and restores glucose uptake in adipocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Marcotorchino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Romier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tourniaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 56 (9), pp.1385 - 1397. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mnfr.201200041⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 56 (12), pp.1771 - 1782. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.201200383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01478593v1</w:t>
+                <w:t xml:space="preserve">hal-02648214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipophilic Micronutrients and Adipose Tissue Biology</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of physicochemical properties of carotenoids on their bioaccessibility, intestinal cell uptake, and blood and tissue concentrations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Sy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Gleize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dangles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Landrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Caris Veyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 4 (11), pp.1622 - 1649. </w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 56 (9), pp.1385 - 1397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu4111622⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.201200041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02652791v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01478593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TNFα gene knockout differentially affects lipid deposition in liver and skeletal muscle of high-fat-diet mice</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lipophilic Micronutrients and Adipose Tissue Biology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Marcotorchino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tourniaire</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 23 (12), pp.1685-1693. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 4 (11), pp.1622 - 1649. </w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2011.12.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu4111622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03435468v1</w:t>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02652791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modulation of miRNA expression by dietary polyphenols in apoE deficient mice: a new mechanism of the action of polyphenols</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Augustin Scalbert</w:t>
+                <w:t xml:space="preserve">TNFα gene knockout differentially affects lipid deposition in liver and skeletal muscle of high-fat-diet mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Landrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mothe-Satney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0029837⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (12), pp.1685-1693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2011.12.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02650784v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03435468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lycopene attenuates LPS-induced TNF-alpha secretion in macrophages and inflammatory markers in adipocytes exposed to macrophage-conditioned media</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Modulation of miRNA expression by dietary polyphenols in apoE deficient mice: a new mechanism of the action of polyphenols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dragan Milenkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Deval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Riollet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Gleize</w:t>
+                <w:t xml:space="preserve">Augustin Scalbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mnfr.201100623⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (1), pp.156-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0029837⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02649163v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02650784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apo-10'-lycopenoic acid impacts adipose tissue biology via the retinoic acid receptors.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C Malezet</w:t>
+                <w:t xml:space="preserve">Lycopene attenuates LPS-induced TNF-alpha secretion in macrophages and inflammatory markers in adipocytes exposed to macrophage-conditioned media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Marcotorchino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Romier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Riollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gleize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2011.09.002⟩</w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 56 (5), pp.725 - 732. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.201100623⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01330314v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gene expression response of mouse lung, liver and white adipose tissueto beta-carotene supplementation, knockout of Bcmo1 and sex</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apo-10'-lycopenoic acid impacts adipose tissue biology via the retinoic acid receptors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Aydemir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Reynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Marcotorchino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yvonne G. J. van Helden</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
+                <w:t xml:space="preserve">C Malezet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mnfr.201100194⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 1811 (12), pp.1105-1114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2011.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02649162v1</w:t>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01330314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beta-Carotene Reduces Body Adiposity of Mice via BCMO1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jaume Amengual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvonne G. J. van Helden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Hessel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joan Ribot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 6 (6), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0020644⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02650855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleate-enriched diet improves insulin sensitivity and restores muscle protein synthesis in old rats</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christelle Guillet</w:t>
+                <w:t xml:space="preserve">Gene expression response of mouse lung, liver and white adipose tissueto beta-carotene supplementation, knockout of Bcmo1 and sex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvonne G. J. van Helden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roger W. L. Godschalk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes von Lintig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Lietz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 30 (6), pp.799-806. </w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 55 (10), pp.1466 - 1474. </w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.clnu.2011.05.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.201100194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03435473v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02649162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CD36 is involved in lycopene and lutein uptake by adipocytes and adipose tissue cultures</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Niot</w:t>
+                <w:t xml:space="preserve">Oleate-enriched diet improves insulin sensitivity and restores muscle protein synthesis in old rats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Landrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Mothe-Satney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/mnfr.201000399⟩</w:t>
+              <w:t xml:space="preserve">Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 30 (6), pp.799-806. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.clnu.2011.05.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-01478649v1</w:t>
+                <w:t xml:space="preserve">hal-03435473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamin D intestinal absorption is not a simple passive diffusion: Evidences for involvement of cholesterol transporters.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marion Nowicki</w:t>
+                <w:t xml:space="preserve">CD36 is involved in lycopene and lutein uptake by adipocytes and adipose tissue cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Gleize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire El Yazidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Niot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 55 (5), pp.691-702. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 55 (4), pp.578 - 584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.201000399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mnfr.201000553⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00597005v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01478649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lycopene inhibits proinflammatory cytokine and chemokine expression in adipose tissue</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. El Yazidi</w:t>
+                <w:t xml:space="preserve">Vitamin D intestinal absorption is not a simple passive diffusion: Evidences for involvement of cholesterol transporters.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Coméra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2010.04.016⟩</w:t>
+              <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 55 (5), pp.691-702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/mnfr.201000553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-01478678v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00597005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitamin D intestinal absorption is not a simple passive diffusion: Evidences for involvement of cholesterol transporters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Goncalves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Coméra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Nowicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecular Nutrition and Food Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 55 (5), pp.691 - 702. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/mnfr.201000553⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01478653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of gene expression pattern reveals potential targets of dietary oleoylethanolamide in reducing body fat gain in C3H mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lycopene inhibits proinflammatory cytokine and chemokine expression in adipose tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thabuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Riollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Malezet-Desmoulins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Thabuis</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. El Yazidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 21 (10), pp.922-928. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2009.07.006⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 22 (7), pp.642 - 648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2010.04.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02667406v1</w:t>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-01478678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamin E decreases endogenous cholesterol synthesis and apo-AI-mediated cholesterol secretion in Caco-2 cellsstar, open</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Analysis of gene expression pattern reveals potential targets of dietary oleoylethanolamide in reducing body fat gain in C3H mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Thabuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Destaillats</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Tissot-Favre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Martin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 21 (12), pp.1207-1213. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2009.10.008⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 21 (10), pp.922-928. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2009.07.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02665019v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02667406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">β-Carotene conversion products and their effects on adipose tissue</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId233" w:history="1">
+                <w:t xml:space="preserve">Vitamin E decreases endogenous cholesterol synthesis and apo-AI-mediated cholesterol secretion in Caco-2 cellsstar, open</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M. Luisa Bonet</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Cardinault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire El Yazidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genes &amp; Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12263-009-0128-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 21 (12), pp.1207-1213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnutbio.2009.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04650938v1</w:t>
+                <w:t xml:space="preserve">hal-02665019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyphénols et syndrome métabolique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
+                <w:t xml:space="preserve">ATP-binding cassette transporter A1 is significantly involved in the intestinal absorption of alpha- and gamma-tocopherol but not in that of retinyl palmitate in mice.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Rolliet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexis Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Landrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 89 (1), pp.177-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3945/ajcn.2008.26559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02663934v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00402982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATP-binding cassette transporter A1 is significantly involved in the intestinal absorption of alpha- and gamma-tocopherol but not in that of retinyl palmitate in mice.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Myriam Moussa</w:t>
+                <w:t xml:space="preserve">β-Carotene conversion products and their effects on adipose tissue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Tourniaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes von Lintig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Klein</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Landrier</w:t>
+                <w:t xml:space="preserve">Jaap Keijer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Luisa Bonet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3945/ajcn.2008.26559⟩</w:t>
+              <w:t xml:space="preserve">Genes &amp; Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4 (3), pp.179-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12263-009-0128-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00402982v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multi-gene analysis strategy identifies metabolic pathways targeted by trans-10, cis-12-conjugated linoleic acid in the liver of hamsters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Virginia Navarro</w:t>
+                <w:t xml:space="preserve">Polyphénols et syndrome métabolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria P. Portillo</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">C. Rolliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Médecine des Maladies Métaboliques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (5), 7 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02659225v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02663934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hepatic lipid metabolism response to dietary fatty acids is differently modulated by PPARα in male and female mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Morise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Landrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Morise</w:t>
+                <w:t xml:space="preserve">Philippe Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId528" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Hermier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 48 (8), pp.465-473. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00394-009-0037-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adiponectin expression is induced by vitamin E via a peroxisome proliferator-activated receptor gamma-dependent mechanism</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A multi-gene analysis strategy identifies metabolic pathways targeted by trans-10, cis-12-conjugated linoleic acid in the liver of hamsters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginia Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria P. Portillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Margotat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christiane Malezet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Balaguer</w:t>
+                <w:t xml:space="preserve">Maria T. Macarulla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 102 (4), pp.537-545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/s0007114509231734⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664348v1</w:t>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02659225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lycopene absorption in human intestinal cells and in mice involves scavenger receptor class B type I but not Niemann-Pick c1-like 1</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Adiponectin expression is induced by vitamin E via a peroxisome proliferator-activated receptor gamma-dependent mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Gouranton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire El Yazidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odette Ghiringhelli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christine Coméra</w:t>
+                <w:t xml:space="preserve">Christiane Malezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Balaguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 138 (8), pp.1432-1436</w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 150 (12), pp.5318-5325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02664484v1</w:t>
+                <w:t xml:space="preserve">hal-02664348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of different vehicles to study the effect of tocopherols on gene expression in intestinal cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Malezet-Desmoulins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Lorec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Free Radical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 42 (5), pp.523-530. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/10715760802098859⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02663035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purified low-density lipoprotein and bovine serum albumin efficiency to internalise lycopene into adipocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Gouranton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire El Yazidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Cardinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Chemical Toxicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 46 (12), pp.3832-3836. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fct.2008.10.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId543" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NPC1L1 and SR-BI are involved in intestinal cholesterol absorption from small-size lipid donors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ziad Haikal</w:t>
+                <w:t xml:space="preserve">Lycopene absorption in human intestinal cells and in mice involves scavenger receptor class B type I but not Niemann-Pick c1-like 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Play</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Odette Ghiringhelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Coméra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lipids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 138 (8), pp.1432-1436</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02661465v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phloretin enhances adipocyte differentiation and adiponectin expression in 3T3-L1 cells</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">NPC1L1 and SR-BI are involved in intestinal cholesterol absorption from small-size lipid donors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Haikal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Play</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Margotat</w:t>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Ghiringhelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2007.07.021⟩</w:t>
+              <w:t xml:space="preserve">Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 43 (5), pp.401-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11745-008-3172-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02666144v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02661465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vitamines liposolubles et matière grasse laitière. Données récentes sur l'absorption, le métabolisme et la régulation de l'expression génique par ces vitamines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Phloretin enhances adipocyte differentiation and adiponectin expression in 3T3-L1 cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meryl Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire El Yazidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Lairon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Margotat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemical and Biophysical Research Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 361 (1), pp.208-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbrc.2007.07.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654807v1</w:t>
+            <w:hyperlink r:id="rId558" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of different vehicles for tocopherols treatment of Caco-2 cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Thap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Ghiringhelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 51, pp.133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02656137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment of caco-2 cells with tocopherols: which vehicle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Vitamines liposolubles et matière grasse laitière. Données récentes sur l'absorption, le métabolisme et la régulation de l'expression génique par ces vitamines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 51, pp.141</w:t>
+              <w:t xml:space="preserve">Sciences des aliments = Food science : an international journal of food science and technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27, pp.352-358</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId559" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02656022v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02654807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NPC1L1 and SR-BI are involved in the intestinal absorption processes of cholesterol solubilized in mixed micelles but not in large particles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Treatment of caco-2 cells with tocopherols: which vehicle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Thap</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Play</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Odette Ghiringhelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dominique Jourdheuil-Rahmani</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 51, pp.138</w:t>
+              <w:t xml:space="preserve">, 2007, 51, pp.141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02664385v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02656022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lycopene intestinal uptake is mediated by some lipid transporters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">NPC1L1 and SR-BI are involved in the intestinal absorption processes of cholesterol solubilized in mixed micelles but not in large particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziad Haikal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Play</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Ghiringhelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Borel</w:t>
+            <w:hyperlink r:id="rId564" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Jourdheuil-Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 63 (1), pp.27-28</w:t>
+              <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 51, pp.138</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02655023v1</w:t>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02664385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The nuclear receptor for bile acids, FXR, transactivates human organic solute transporter-α and -β genes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Gerd Kullak-Ublick</w:t>
+                <w:t xml:space="preserve">Lycopene intestinal uptake is mediated by some lipid transporters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Moussa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Ghiringhelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physiology and Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 63 (1), pp.27-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650926v1</w:t>
+            <w:hyperlink r:id="rId565" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02655023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cholesterol dependent downregulation of mouse and human apical sodium dependent bile acid transporter (ASBT) gene expression: molecular mechanism and physiological consequences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">The nuclear receptor for bile acids, FXR, transactivates human organic solute transporter-α and -β genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId567" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jyrki Eloranta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId568" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Vavricka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dany Gaillard</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gerd Kullak-Ublick</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gut</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/gut.2005.085555⟩</w:t>
+              <w:t xml:space="preserve">AJP - Gastrointestinal and Liver Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 290 (3), pp.G476-G485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId570" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/ajpgi.00430.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00095968v1</w:t>
+            <w:hyperlink r:id="rId566" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The gene encoding the human ileal bile acid-binding protein (I-BABP) is regulated by peroxisome proliferator-activated receptors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId528" w:history="1">
+                <w:t xml:space="preserve">Cholesterol dependent downregulation of mouse and human apical sodium dependent bile acid transporter (ASBT) gene expression: molecular mechanism and physiological consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Landrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId572" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dany Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Grober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Zaghini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Petit</w:t>
+                <w:t xml:space="preserve">Marie-Claude Monnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2005.05.002⟩</w:t>
+              <w:t xml:space="preserve">Gut</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 55, pp.1321-1331. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId575" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/gut.2005.085555⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01917098v1</w:t>
+            <w:hyperlink r:id="rId571" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00095968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the ileal bile acid-binding protein (I-BABP) gene involved in cholesterol homeostasis ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">The gene encoding the human ileal bile acid-binding protein (I-BABP) is regulated by peroxisome proliferator-activated receptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Grober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId577" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Zaghini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId578" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine/Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 20 (1), pp.73-77. </w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta Molecular and Cell Biology of Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1735 (1), pp.41 - 49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/medsci/200420173⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bbalip.2005.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959226v1</w:t>
+            <w:hyperlink r:id="rId580" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01917098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Statin Induction of Liver Fatty Acid-Binding Protein (L-FABP) Gene Expression Is Peroxisome Proliferator-activated Receptor-α-dependent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Grober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Duez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Percevault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 279 (44), pp.45512-45518. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1074/jbc.M407461200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01959211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modification of intestinal bile acid-binding protein (I-BABP) expression after exposure to ionising radiation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Is the ileal bile acid-binding protein (I-BABP) gene involved in cholesterol homeostasis ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Grober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Niot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gastroenterology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0016-5085(03)81562-7⟩</w:t>
+              <w:t xml:space="preserve">Médecine/Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 20 (1), pp.73-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/medsci/200420173⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01959283v1</w:t>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FXRE can function as a LXRE in the promoter of human ileal bile acid-protein (I-BABP) gene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Grober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Demydchuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Besnard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 553, pp.299-303. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0014-5793(03)01033-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00103344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regulation of the ileal bile acid-binding protein gene: An approach to determine its physiological function(s)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jacques Grober</w:t>
+                <w:t xml:space="preserve">Modification of intestinal bile acid-binding protein (I-BABP) expression after exposure to ionising radiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Scanff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maamar Souidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Linard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Zaghini</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Fabien Milliat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular and Cellular Biochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 239 (1/2), pp.149-155. </w:t>
+              <w:t xml:space="preserve">Gastroenterology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Special issue: Digestive Disease Week and the 104th Annual Meeting of the American Gastroenterological Association, 124 (4, suppl. 1), pp.A310. </w:t>
             </w:r>
             <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/A:1020557502795⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0016-5085(03)81562-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01959865v1</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Regulation of the ileal bile acid-binding protein gene: An approach to determine its physiological function(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId573" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Grober</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Zaghini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Molecular and Cellular Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 239 (1/2), pp.149-155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1023/A:1020557502795⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01959865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sterol Regulatory Element-binding Protein-1c Is Responsible for Cholesterol Regulation of Ileal Bile Acid-binding Protein Gene in Vivo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Zaghini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Grober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Krief</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 277 (2), pp.1324-1331. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1074/jbc.M106375200⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId601" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04650779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18921,2012 +19055,2012 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cardiac alterations with preserved left ventricular ejection fraction association with hepatic steatosis in female prediabetic rats submitted to high-fat-high-sucrose diet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Jouene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kenza Hamici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Varlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Lan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps de la Cardiologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Virtual Meeting, France. pp.172, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.acvdsp.2022.04.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carotenoid content in mature tomato fruit under soil water deficit: accounting the role of pre-maturing processes through chlorophyll kinetics and cell microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Breniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Brunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Laugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXI International Horticultural Congress (IHC2022): International Symposium on Integrative Approaches to Product Quality in Fruits and Vegetables</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISHS, Aug 2022, Angers, France. pp.1-8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1353.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03959689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Tc-99m]Tc-HMPAO mu SPECT/CT highlights cerebral blood flow enhancement and correlates with cognitive function improvements of chronic resveratrol exposure in aged rats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Garrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Moyon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Balasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yassin Mouhajir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32; Annual Congress of the European-Association-of-Nuclear-Medicine (EANM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Journal of Nuclear Medicine and Molecular Imaging, Oct 2019, Barcelone, Spain. pp.EP-0628</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02531438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitamin D modulates adipose tissue biology: possible consequences for obesity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esma Karkeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Marcotorchino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tourniaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting of the Scottish-Section of the Nutrition-Society / Conference on Diet, Gene Regulation and Metabolic Disease / Symposium 2 on Micronutrients, Phytochemicals, Gene Expression and Metabolic Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nutrition Society. GBR., Mar 2015, Aberdeen, United Kingdom. 9 p., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0029665115004164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02744331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitamin D3 in ameliorating diabetes-induced liver failure associated with impaired VDR signaling and inflammation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Labudzynskyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Shymanskyy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauriane Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Veliky</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium on Theory of Modeling and Simulation (DEVS/TMS 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Kusadasi, Turkey. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’inflammation associée à l’obésité induit l’expression du miR-155 dans les adipocytes et le tissu adipeux: conséquences fonctionnelles sur la biologie de l’adipocyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esma Karkeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Astier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tourniaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna El Abed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Romier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones de nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Societe Française de la Neutronique (SFN). FRA. Société Francaise de Nutrition Clinique et Métabolisme (SFNEP), FRA., Dec 2015, Marseille, France. 321 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01595333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure Factor Model for understanding the ultrasonic scattering from concentrated cell pellet biophantoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tourniaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Conference on Ultrasonic Biomedical Microscanning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Peebles, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure Factor Model for understanding the ultrasonic scattering from concentrated cell pellet biophantoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tourniaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2014 IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Chicago, United States. pp.628-631, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2014.0154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure Factor Model for understanding the ultrasonic scattering from concentrated cell pellet biophantoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tourniaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Roffino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Mécanique des matériaux et fluides biologiques (GDR 3570)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01298441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of the Structure Factor Model to understand the measured backscatter coefficient from concentrated cell pellet biophantoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tourniaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Roffino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.1220 - 1223</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00947365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the use of the structure factor model to understand the measured backscatter coefficient from concentrated cell pellet biophantoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tourniaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Roffino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Ultrasonics Symposium (IUS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Prague, Czech Republic. pp.4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ULTSYM.2013.0312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02748449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi de la mort cellulaire par une méthode de caractérisation ultrasonore : étude sur des fantômes de tissus biologiques et sur des cultures de cellules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Franceschini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régine Guillermin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tourniaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edouard Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Cancéropôle PACA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01298445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NPC1L1 and SR-BI are involved in the intestinal absorption processes of cholesterol solubilized in mixed micelles but not in large particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziad Haikal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Play</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barbara Play</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Odette Ghiringhelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Jourdheuil-Rahmani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. European Nutrition Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Treatment of caco-2 cells with tocopherols: which vehicle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Thap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Ghiringhelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. European Nutrition Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of different vehicles for tocopherols treatment of Caco-2 cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Thap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Ghiringhelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. European Nutrition Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId633" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lycopene intestinal uptake is mediated by some lipid transporters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Moussa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Reboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Odette Ghiringhelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21. Meeting. European intestinal Transport Group</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Oberwiesenthal, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02814899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20936,51 +21070,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resveratrol cardioprotection associated with adipose tissue autotaxin pathway inhibition in a diet induced prediabetic female rat model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Jouenne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21002,1063 +21136,1063 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Varlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Kober</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps de la cardiologie 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Saint Malo (Palais du Grand Large), France. 118 (6-7), pp.S193, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId636" w:history="1">
+            <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.acvd.2025.03.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05107407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’impact des pratiques agricoles et des modalités de séchage sur la matrice végétale à la santé du microbiote intestinal et de l’animal - cas d’étude : la baie de goji</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Breniere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Fanciullino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Riva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tersys Implanteus Summer School 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId637" w:history="1">
+            <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId638" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un régime hypovitaminé induit une augmentation de l’adiposité chez la souris</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId639" w:history="1">
+                <w:t xml:space="preserve">Relations entre concentrations plasmatiques de β-carotène, adiponectine et insulinorésistance dans une population de sujets obèses non diabétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. B. Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tourniaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Raccah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion Scientifique de la SFD, de la SFD Paramédical et de l'AJD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Montpellier, France. Elsevier, Diabetes and Metabolism, 39 (supplément 1), 2013, Diabetes and Metabolism</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId638" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601846v1</w:t>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations entre concentrations plasmatiques de β-carotène, adiponectine et insulinorésistance dans une population de sujets obèses non diabétiques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId639" w:history="1">
+                <w:t xml:space="preserve">Un régime hypovitaminé induit une augmentation de l’adiposité chez la souris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. B. Amara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Marcotorchino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tourniaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josephe Amiot-Carlin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Raccah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réunion Scientifique de la SFD, de la SFD Paramédical et de l'AJD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Montpellier, France. Elsevier, Diabetes and Metabolism, 39 (supplément 1), 2013, Diabetes and Metabolism</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01601847v1</w:t>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01601846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro and Long RNAs as Regulators in Obesity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavie Sicard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Mounien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Obesity - Volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, CRC Press, pp.133-138, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId645" w:history="1">
+            <w:hyperlink r:id="rId648" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781003437673-16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId644" w:history="1">
+            <w:hyperlink r:id="rId647" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carotenoids as Anti-obesity Supplements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tourniaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Mounien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Landrier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pigments from Microalgae Handbook</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.541-557, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId647" w:history="1">
+            <w:hyperlink r:id="rId650" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-50971-2_21⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId646" w:history="1">
+            <w:hyperlink r:id="rId649" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04651257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MicroRNAs in Endocrine Disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Derghal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esma Karkeni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lourdes Mounien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">The Royal Society of Chemistry’s. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MicroRNAs in Diseases and Disorders: Emerging Therapeutic Targets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.254-274, 2019, 978-1-78801-394-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId649" w:history="1">
+            <w:hyperlink r:id="rId652" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/9781788016421-00254⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId648" w:history="1">
+            <w:hyperlink r:id="rId651" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic polymorphisms associated with blood concentration of lycopene</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomatoes and lycopene in human nutrition and health, preventing chronic diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId650" w:history="1">
+            <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01603161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomatoes and lycopene : inflammatory modulator effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Landrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Tourniaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumaya Fenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Desmarchelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Borel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tomatoes and lycopene in human nutrition and health, preventing chronic diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC Press, Boca Raton. Florida (USA), 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId651" w:history="1">
+            <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01605211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId652"/>
+      <w:footerReference w:type="default" r:id="rId655"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -22126,51 +22260,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="71FA4231"/>
+    <w:nsid w:val="E26CB3B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -22357,51 +22491,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-landrier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8690-8014" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076297349" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAH-2757-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004201v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Dhuique-Mayer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Boada" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Meile" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poucheret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Landrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4fo05694a" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190337v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Sani" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Astier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaffar Ould&#8208;ali" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Landrier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.70115" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05106010v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Payet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorrine Bournot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Sicard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biof.70003" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525048v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Landrier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Breniere" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sani" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Desmarchelier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mounien" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S095442242300029X" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282573v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mama Abadi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Hammou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Saidi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Fenni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfik Addi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-025-07686-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140849v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jouenne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joevin Sourdon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Varlet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vilmen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kober" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2025.109992" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282576v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Obert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nottin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Belvisi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Miramont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurjpc/zwaf127" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618311v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fanciullino" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114512" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675523v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Pretzel Zumaraga" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gleize" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nowicki" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaffar Ould-Ali" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16152556" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04927301v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Alvarado-Ramos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Bravo-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Vairo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sabran" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202400509" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04370810v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Haroun" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Bennour" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Seipelt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202300290" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04574732v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Dumont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Riva" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1339536" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04931842v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.05.001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650515v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marcotorchino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Awada" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Rouquet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biof.2047" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650512v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gabinaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.13755" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650514v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-67179-3" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391096v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Karkeni" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2023.2201516" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058911v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Buisson" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Tishkova" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23073434" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03800659v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Bohn" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker B&#246;hm" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Duli&#324;ska-Litewka" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di&#225;na B&#225;n&#225;ti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/0300-9831/a000752" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794244v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Troadec" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Damiani" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Halimi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-03019-2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391100v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cardinault" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Darmon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Landrier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12081481" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04494552v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel de Lera" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Carlsen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Merk" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2fo02816f" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228949v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Valmori" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljubica Svilar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202300374" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682861v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Morrissey" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Raverdy" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Masson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14112296" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03791854v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.13453" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777491v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Papalia" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Samonini" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Buffat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gras" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Des Robert" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2021.790839" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994649v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Couturier" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11132024" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03792018v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskandar Azmy Harahap" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Suliburska" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14153187" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777049v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14102049" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329892v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ruiz-Castell" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Le Coroller" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djedgiga Kerkour" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Weber" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13010005" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03245821v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djawed Bennouna" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tourniaire" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Galano" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fine" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochms.2021.100011" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230071v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vinet" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Perez-Martin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raverdy" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.numecd.2021.04.025" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299776v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bakkali" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM21032803" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03395123v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garrigue" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Champion" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Mouhajir" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pechere" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2021.108786" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332514v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bonnet" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Couturier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defoort" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-20-0198" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962441v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melha Benlebna" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Balas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonafos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessemesse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fouret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02391-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329020v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Marziou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Aubert" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Philouze" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002664" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03375374v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202100650" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328822v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10030411" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161597v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10557-021-07143-9" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02532921v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2020.108361" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162884v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Serrano" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhu Asnani-Kishnani" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Palou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12020461" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156949v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B. Loriod" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201902924RR" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515008v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loustau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Coudiere" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jover" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2020.104003" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157023v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Perrin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202000275" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162883v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12020342" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487581v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11071562" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487561v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Brochot" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Azalbert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Serino" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201900403" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01998506v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gouranton" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201800788" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01998526v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine Hachemi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2018.07.006" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487569v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Derghal" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8080859" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487589v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.3739" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487164v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm8122213" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487245v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bonnet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Margier" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reboul" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11091977" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01998523v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bernard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Ancel" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Passilly-Degrace" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lagrost" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2018.08.004" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487542v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navin Sreng" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Khelaifia" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Christensen" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2019.108218" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02010517v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Djelloul" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Azzarelli" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Degonon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2018.1543507" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01998512v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Moreno-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garc&#233;s-Rim&#243;n" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema Vera" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10101502" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329032v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Dimassi" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laurant" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Tabka" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.22298" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625011v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garc&#233;s-Rim&#243;n" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Uranga" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FO01754A" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01998541v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01998516v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01998528v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dalifard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2017-00650" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988648v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000515" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329025v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595261v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Kasiri" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Mihaly" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Beke" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201600263RR" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595263v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2016.1276681" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571909v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Fenni" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201601083" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01771210v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bataille" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cado" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sallette" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jrn.2017.05.001" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506660v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Philippe" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wauquier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Miot-Noirault" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201600219" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512128v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2017.01.004" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788033v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morin" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Poggi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Alessi" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nunes" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2016.6746" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01767340v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769960v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aidoud" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delplanque" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Masotti" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ndiaye" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2017.06.055" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01798873v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fryad Rahman" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bordignon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Culerrier" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Peiretti" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Spicuglia" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201600506" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478345v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Abed" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Romier" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2015-3410" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478689v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R&#252;hl" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Landrier" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201500619" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9K12C4P8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478343v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Landrier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giaime" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sampol" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478314v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nep.12837" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478733v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jrn.2015.08.007" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478728v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665115004164" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633714v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tagliaferri" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salles" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraudet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Patrac" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-014-0790-0" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632101v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisserine Ben Amara" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Maraninchi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nebil Attia" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot Carlin" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-014-0728-6" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631601v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Musinovic" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M053652" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634640v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2014-1647" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639610v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Berton" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginies" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bott" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Scheercousse" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00032.2015" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478251v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Kara" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bonardo" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Govers" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.592543" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639042v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Mones" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhardt Gess" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2014.00151" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773712v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Njock-Makon" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fouchier" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Seree" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Villard" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/507272" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132248v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardif" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Tordjman" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Reggio" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.12263" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297175v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Franceschini" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Guillermin" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roffino" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lamy" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4876375" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571907v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/adip.28729" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632398v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12263-014-0410-x" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478368v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Canault" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2014.05.010" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ0GK8N7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594290v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Al Frouh" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fraterno" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2014.00029" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649631v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Silvy" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lissitzky" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bruneau" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Zucchini-Pascal" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcmr.12108" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZHM30T73-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646290v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brunel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2012.11.009" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01771770v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Romier-Crouzet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Han Lee" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066515" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019144v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Karsenty" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Robbez-Masson" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Margotat" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-012-0488-0" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MGCVN6G1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571905v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hmbci-2013-0027" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652077v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Romier" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3mt20209g" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648214v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201200383" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BMB35FBL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478593v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sy" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Caris Veyrat" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201200041" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VH2767TD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652791v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu4111622" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435468v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mothe-Satney" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2011.12.001" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPZ3CWJV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650784v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deval" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Scalbert" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029837" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649163v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Riollet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gleize" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201100623" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BC1H5CVZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330314v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gouranton" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Aydemir" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Reynaud" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marcotorchino" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Malezet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2011.09.002" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649162v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne G. J. van Helden" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger W. L. Godschalk" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes von Lintig" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Lietz" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201100194" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A327298D81580D0A5A7392F45486B93D80397F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650855v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Amengual" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Hessel" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Ribot" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020644" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435473v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2011.05.009" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61QWQK97-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478649v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moussa" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire El Yazidi" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Niot" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201000399" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M9THKZ86-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00597005v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Com&#233;ra" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201000553" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-70BR745G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478678v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gouranton" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thabuis" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riollet" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malezet-Desmoulins" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El Yazidi" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2010.04.016" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478653v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667406v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Thabuis" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Destaillats" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tissot-Favre" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2009.07.006" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665019v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2009.10.008" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z64513H3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650938v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Keijer" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Luisa Bonet" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12263-009-0128-3" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663934v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rolliet" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402982v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Trompier" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Klein" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.2008.26559" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659225v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Navarro" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria P. Portillo" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria T. Macarulla" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114509231734" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650939v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morise" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Thomas" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnard" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hermier" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-009-0037-7" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GSGG7FQT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664348v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Malezet" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664484v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Ghiringhelli" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663035v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Malezet-Desmoulins" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lorec" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10715760802098859" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650932v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2008.10.006" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHVD6RC2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661465v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Haikal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Play" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Giraud" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-008-3172-7" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R1N2KTNH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666144v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Hassan" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lairon" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2007.07.021" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1G3D79Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654807v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656137v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thap" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656022v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664385v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jourdheuil-Rahmani" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655023v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650926v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyrki Eloranta" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Vavricka" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Kullak-Ublick" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00430.2005" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095968v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Gaillard" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grober" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Monnot" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.2005.085555" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01917098v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zaghini" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Petit" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2005.05.002" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0781FPK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01959226v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200420173" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01959211v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duez" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Percevault" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M407461200" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01959283v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Scanff" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamar Souidi" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lebrun" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Linard" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Milliat" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(03)81562-7" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103344v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Demydchuk" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(03)01033-0" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01959865v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zaghini" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1020557502795" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B1485098808073D0BF672D5D52B9BA0A6BE7A86/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650779v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Krief" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Jones" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M106375200" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796432v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jouene" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Hamici" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lan" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2022.04.039" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959689v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Breniere" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brunel" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laugier" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Landrier" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1353.1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02531438v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garrigues" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moyon" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Balasse" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744331v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594624v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Labudzynskyi" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shymanskyy" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veliky" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595333v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297428v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297435v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0154" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298441v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947365v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748449v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0312" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298445v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814765v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816900v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819633v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814899v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107407v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2025.03.046" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177145v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601846v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B. Amara" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601847v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Darmon" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Raccah" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651252v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003437673-16" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651257v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50971-2_21" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973833v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788016421-00254" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603161v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605211v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-francois-landrier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8690-8014" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/076297349" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAH-2757-2019" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04525048v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Landrier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Breniere" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Sani" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Desmarchelier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lourdes Mounien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S095442242300029X" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05106010v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Payet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Astier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorrine Bournot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavie Sicard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Robert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biof.70003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05190337v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lea Sani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaffar Ould&#8208;ali" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Borel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;fran&#231;ois Landrier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.70115" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004201v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Dhuique-Mayer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Boada" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Meile" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Poucheret" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Landrier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4fo05694a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282573v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mama Abadi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Hammou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidia Saidi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Fenni" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tawfik Addi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12884-025-07686-x" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140849v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jouenne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joevin Sourdon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Varlet" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vilmen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Kober" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2025.109992" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05282576v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Obert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Nottin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Belvisi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Robert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Miramont" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurjpc/zwaf127" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05583942v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Bonnet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Hachemi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esma Karkeni" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Couturier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41366-025-01953-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04370810v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Haroun" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Bennour" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Seipelt" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202300290" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618311v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Fanciullino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2024.114512" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04675523v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Pretzel Zumaraga" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Gleize" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Nowicki" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaffar Ould-Ali" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu16152556" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04927301v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Alvarado-Ramos" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;ngela Bravo-N&#250;&#241;ez" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donato Vairo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sabran" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202400509" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04574732v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Dumont" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Riva" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2024.1339536" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04931842v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2024.05.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650512v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gabinaud" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.13755" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650515v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marcotorchino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manar Awada" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tha&#239;s Rouquet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/biof.2047" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650514v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-67179-3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04058911v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Buisson" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Tishkova" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s23073434" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03800659v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torsten Bohn" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker B&#246;hm" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Duli&#324;ska-Litewka" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di&#225;na B&#225;n&#225;ti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1024/0300-9831/a000752" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03794244v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Troadec" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Damiani" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Halimi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-022-03019-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391096v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2023.2201516" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04391100v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cardinault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Darmon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Landrier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox12081481" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04228949v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Valmori" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ljubica Svilar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202300374" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04494552v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel de Lera" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harald Carlsen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Merk" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d2fo02816f" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03791854v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/obr.13453" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777491v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honor&#233; Papalia" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Samonini" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Buffat" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gras" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Des Robert" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fped.2021.790839" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03994649v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Couturier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells11132024" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03682861v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Morrissey" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Goncalves" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Raverdy" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Masson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14112296" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03777049v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14102049" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03792018v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iskandar Azmy Harahap" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Suliburska" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu14153187" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230071v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Vinet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonia Perez-Martin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Raverdy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.numecd.2021.04.025" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03245821v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djawed Bennouna" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Tourniaire" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Galano" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fine" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fochms.2021.100011" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03299776v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Bakkali" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2528/PIERM21032803" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03395123v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garrigue" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Champion" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassin Mouhajir" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pechere" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2021.108786" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03329892v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ruiz-Castell" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Le Coroller" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djedgiga Kerkour" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Weber" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu13010005" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962441v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melha Benlebna" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Balas" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bonafos" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pessemesse" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Fouret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-020-02391-1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03332514v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Defoort" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/JOE-20-0198" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329020v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Marziou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Aubert" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Philouze" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1249/MSS.0000000000002664" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03375374v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202100650" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03328822v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antiox10030411" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161597v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Martin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10557-021-07143-9" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02515008v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Loustau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Coudiere" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jover" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mvr.2020.104003" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03157023v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Perrin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.202000275" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03156949v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice B. Loriod" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201902924RR" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162884v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alba Serrano" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhu Asnani-Kishnani" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Palou" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12020461" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02532921v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Vigor" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2020.108361" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03162883v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12020342" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01998506v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gouranton" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201800788" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01998526v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Amine Hachemi" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsbmb.2018.07.006" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487561v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Brochot" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Azalbert" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Serino" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201900403" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487581v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11071562" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487569v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Derghal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells8080859" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487589v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbmr.3739" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487164v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm8122213" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487245v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurianne Bonnet" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Margier" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Reboul" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11091977" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487542v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navin Sreng" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saber Khelaifia" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeffrey Christensen" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2019.108218" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01998523v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bernard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Ancel" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Passilly-Degrace" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lagrost" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2018.08.004" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01998512v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Moreno-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Garc&#233;s-Rim&#243;n" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gema Vera" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu10101502" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329032v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saloua Dimassi" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Laurant" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Tabka" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oby.22298" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02625011v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Garc&#233;s-Rim&#243;n" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. A. Uranga" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8FO01754A" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01998541v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01998516v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02010517v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Djelloul" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Azzarelli" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Degonon" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2018.1543507" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01998528v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Dalifard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2017-00650" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988648v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MCO.0000000000000515" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03329025v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571909v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Fenni" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201601083" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01771210v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Bataille" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Cado" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sallette" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jrn.2017.05.001" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506660v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Philippe" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Wauquier" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Miot-Noirault" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201600219" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512128v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2017.01.004" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788033v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Morin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Poggi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Alessi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Nunes" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/ars.2016.6746" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01767340v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595261v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Kasiri" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Mihaly" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Beke" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.201600263RR" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595263v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15592294.2016.1276681" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769960v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aidoud" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delplanque" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Masotti" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ndiaye" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2017.06.055" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01798873v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fryad Rahman" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Bordignon" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Culerrier" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Peiretti" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Spicuglia" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201600506" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478689v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. R&#252;hl" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Landrier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201500619" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9K12C4P8-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478343v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Landrier" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Giaime" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Sampol" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478345v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna El Abed" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Romier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2015-3410" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478314v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nep.12837" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478733v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1053/j.jrn.2015.08.007" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478728v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0029665115004164" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633714v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Tagliaferri" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Salles" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Giraudet" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique V. Patrac" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-014-0790-0" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632101v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nisserine Ben Amara" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie M. Maraninchi" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nebil Attia" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot Carlin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-014-0728-6" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634640v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2014-1647" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639610v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Berton" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Ginies" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bott" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Scheercousse" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpheart.00032.2015" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631601v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hana Musinovic" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1194/jlr.M053652" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478251v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im&#232;ne Kara" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Bonardo" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Govers" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M114.592543" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02639042v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Mones" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burkhardt Gess" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2014.00151" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773712v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Njock-Makon" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fouchier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Seree" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Villard" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2014/507272" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132248v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tardif" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Guillet" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Tordjman" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Reggio" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/acel.12263" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297175v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Franceschini" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gine Guillermin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Roffino" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Lamy" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/1.4876375" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571907v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4161/adip.28729" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632398v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12263-014-0410-x" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01478368v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Canault" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2014.05.010" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MQ0GK8N7-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594290v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadi Al Frouh" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fraterno" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2014.00029" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646290v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Brunel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbamcr.2012.11.009" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01771770v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Romier-Crouzet" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jong Han Lee" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0066515" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019144v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Karsenty" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Robbez-Masson" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Margotat" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-012-0488-0" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MGCVN6G1-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649631v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Silvy" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Lissitzky" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Bruneau" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Zucchini-Pascal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pcmr.12108" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-ZHM30T73-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652077v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Romier" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3mt20209g" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01571905v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/hmbci-2013-0027" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648214v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201200383" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BMB35FBL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478593v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sy" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Caris Veyrat" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201200041" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VH2767TD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02652791v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu4111622" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435468v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Mothe-Satney" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2011.12.001" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPZ3CWJV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650784v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragan Milenkovic" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Deval" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augustin Scalbert" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0029837" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649163v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Riollet" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gleize" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201100623" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-BC1H5CVZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330314v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Gouranton" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Aydemir" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Reynaud" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Marcotorchino" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Malezet" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2011.09.002" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650855v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaume Amengual" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne G. J. van Helden" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Hessel" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Ribot" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0020644" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649162v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger W. L. Godschalk" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes von Lintig" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Lietz" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201100194" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3A327298D81580D0A5A7392F45486B93D80397F7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03435473v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clnu.2011.05.009" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61QWQK97-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478649v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Moussa" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire El Yazidi" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Niot" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201000399" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-M9THKZ86-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00597005v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Com&#233;ra" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mnfr.201000553" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-70BR745G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478653v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01478678v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gouranton" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thabuis" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riollet" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Malezet-Desmoulins" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. El Yazidi" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2010.04.016" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667406v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Thabuis" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Destaillats" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Tissot-Favre" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2009.07.006" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02665019v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2009.10.008" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z64513H3-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00402982v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Trompier" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Klein" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.2008.26559" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650938v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaap Keijer" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Luisa Bonet" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12263-009-0128-3" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663934v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rolliet" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650939v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Morise" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Thomas" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besnard" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Hermier" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-009-0037-7" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-GSGG7FQT-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659225v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginia Navarro" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria P. Portillo" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria T. Macarulla" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114509231734" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664348v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Malezet" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Balaguer" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663035v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Malezet-Desmoulins" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Lorec" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10715760802098859" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650932v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2008.10.006" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FHVD6RC2-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664484v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Ghiringhelli" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02661465v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Haikal" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Play" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Giraud" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11745-008-3172-7" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R1N2KTNH-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666144v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryl Hassan" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lairon" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbrc.2007.07.021" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V1G3D79Q-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656137v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Thap" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654807v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656022v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664385v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jourdheuil-Rahmani" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655023v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650926v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jyrki Eloranta" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Vavricka" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerd Kullak-Ublick" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/ajpgi.00430.2005" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095968v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Gaillard" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Grober" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claude Monnot" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/gut.2005.085555" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01917098v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Zaghini" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Petit" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbalip.2005.05.002" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S0781FPK-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01959211v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Duez" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Percevault" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M407461200" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01959226v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/200420173" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103344v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Demydchuk" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0014-5793(03)01033-0" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01959283v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Scanff" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maamar Souidi" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Lebrun" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Linard" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Milliat" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0016-5085(03)81562-7" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-01959865v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Zaghini" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1020557502795" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1B1485098808073D0BF672D5D52B9BA0A6BE7A86/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04650779v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Krief" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Jones" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M106375200" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796432v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Jouene" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenza Hamici" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Lan" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvdsp.2022.04.039" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03959689v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Breniere" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Brunel" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Laugier" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Landrier" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1353.1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02531438v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Garrigues" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moyon" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Balasse" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744331v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594624v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Labudzynskyi" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Shymanskyy" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veliky" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595333v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297428v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297435v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2014.0154" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298441v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00947365v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748449v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ULTSYM.2013.0312" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298445v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814765v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816900v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819633v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814899v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05107407v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.acvd.2025.03.046" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04177145v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601847v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Darmon" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. B. Amara" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Josephe Amiot-Carlin" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Raccah" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01601846v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651252v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003437673-16" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651257v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-50971-2_21" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02973833v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781788016421-00254" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603161v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605211v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>